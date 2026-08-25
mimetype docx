--- v0 (2025-12-20)
+++ v1 (2026-08-25)
@@ -1,121 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57119285" w14:textId="54AFD8E1" w:rsidR="0098769E" w:rsidRDefault="0098769E" w:rsidP="0098769E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00656594">
+    <w:p w14:paraId="267E273C" w14:textId="43ADB088" w:rsidR="00C81A96" w:rsidRDefault="00D310A9" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2155C7D2" wp14:editId="79200886">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="795A3163" wp14:editId="3B5C9128">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:align>left</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="topMargin">
-              <wp:posOffset>418454</wp:posOffset>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="927735" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="5766" y="0"/>
+                <wp:lineTo x="0" y="1409"/>
+                <wp:lineTo x="0" y="18313"/>
+                <wp:lineTo x="5766" y="19722"/>
+                <wp:lineTo x="14637" y="19722"/>
+                <wp:lineTo x="21290" y="18313"/>
+                <wp:lineTo x="21290" y="2817"/>
+                <wp:lineTo x="17298" y="0"/>
+                <wp:lineTo x="5766" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1346418953" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="927735" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249C7B7A" w14:textId="77777777" w:rsidR="00C81A96" w:rsidRDefault="00C81A96" w:rsidP="0098769E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1C50EB" w14:textId="77777777" w:rsidR="00D310A9" w:rsidRDefault="00D310A9" w:rsidP="0098769E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57119285" w14:textId="7C6378C0" w:rsidR="0098769E" w:rsidRDefault="00C81A96" w:rsidP="0098769E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2155C7D2" wp14:editId="578743E9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1343660" cy="384810"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1343660" cy="384810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0098769E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>SECTION 23 83 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FC140F" w14:textId="078D6969" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="005337C8" w:rsidP="0098769E">
+    <w:p w14:paraId="28FC140F" w14:textId="30C785C4" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="005337C8" w:rsidP="0098769E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RADIANT HEATING </w:t>
       </w:r>
       <w:r w:rsidR="0098769E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> COOLING</w:t>
       </w:r>
     </w:p>
@@ -141,51 +251,65 @@
     <w:p w14:paraId="61335A7A" w14:textId="5D783F4E" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69218766" w14:textId="0122D55A" w:rsidR="00815C41" w:rsidRPr="000E2FC8" w:rsidRDefault="00815C41" w:rsidP="00815C41">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section includes: Hydronic </w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>includes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hydronic </w:t>
       </w:r>
       <w:r w:rsidR="00967A21" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>radiant heating</w:t>
       </w:r>
       <w:r w:rsidR="005337C8" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="005337C8" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cooling </w:t>
       </w:r>
@@ -577,852 +701,835 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DIN 4726 Warm Water Surface Heating Systems and Radiator Connecting Systems ‒ Plastics Piping Systems and Multilayer Piping Systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C9FC8A" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>International Code Council (ICC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEA0690" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>International Mechanical Code (IMC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0A9747" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>International Association of Plumbing and Mechanical Officials (IAPMO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045A7E40" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uniform Mechanical Code (UMC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190E6A64" w14:textId="77777777" w:rsidR="0019494D" w:rsidRDefault="0019494D">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1EAA0FAE" w14:textId="49BAA9BC" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>International Organization for Standardization (ISO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D28430D" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ISO 15874 Plastics Piping Systems for Hot and Cold Water Installations – Polypropylene (PP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA13672" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plastics Pipe Institute (PPI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB27C79" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PPI Technical Report TR-4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C931A6" w14:textId="1E1B67A2" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FF52CA" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="00CB7D48">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit under provisions of Section 01 30 00 ‒ Administrative Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B17D955" w14:textId="0EE69306" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="00CB7D48">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ata: Submit manufacturer’s product submittal data and installation instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF99CCB" w14:textId="01B191E9" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="00CB7D48">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shop </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rawings: Provide installation drawings </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>indicating:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piping layout, size dimension by installation segment, vault locations, support fixtures and schedules with all details required for installation of the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F010EF4" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="00CB7D48">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Samples: Submit selection and verification samples of piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A7A679" w14:textId="081E12D7" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssurance/</w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontrol </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ubmittals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA1EF0" w14:textId="48A7CEF5" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eports: Upon request, submit test reports from recognized testing laboratories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7171B2C1" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit the following documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E38096" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer’s certificate stating that products comply with specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8D8AC" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer’s flow schedule for the distribution system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572D4B0C" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="00CB7D48">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation that the installer is trained to install the manufacturer’s products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA50244" w14:textId="6E8691E1" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closeout </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ubmittals: Submit the following documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7854F505" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Warranty documents specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E48A6A4" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Operation and maintenance data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742DDC15" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer’s field reports specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E61113C" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Final as-built piping layout drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C82A21F" w14:textId="35F701FE" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B3ACDB" w14:textId="5B0D040B" w:rsidR="002F69AA" w:rsidRPr="000E2FC8" w:rsidRDefault="002F69AA" w:rsidP="002F69AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Installer </w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ualifications for PEX: Installer shall have successfully completed the Uponor Piping Systems Training Course and is able to provide proof/verification</w:t>
+      </w:r>
+      <w:r w:rsidR="0098769E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Course shall be conducted by the manufacturer or a manufacturer’s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41296816" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Regulatory requirements and approvals: Ensure the piping distribution system complies with all applicable codes and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8AE30A" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>International Organization for Standardization (ISO)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D28430D" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+        <w:t>Certifications: Provide letters of certification indicating: Installer uses skilled workers holding a trade qualification license or equivalent, or apprentices under the supervision of a licensed tradesperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35938150" w14:textId="0D24EA10" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0CA13672" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-installation </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eetings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D4BCD1" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Verify project requirements, excavation conditions, system performance requirements, manufacturer’s installation instructions and warranty requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5C8733" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Review project construction timeline to ensure compliance or discuss modifications as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABB914F" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interface with other trade representatives to verify areas of responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C25F1C" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish the frequency and construction phase the project engineer intends for site visits and inspections by the piping manufacturer’s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A92398F" w14:textId="11F8F299" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELIVERY, STORAGE </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3CF9A7" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Plastics Pipe Institute (PPI)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FB27C79" w14:textId="77777777" w:rsidR="00304BAC" w:rsidRPr="000E2FC8" w:rsidRDefault="00304BAC" w:rsidP="00304BAC">
+        <w:t>General: Comply with Division 1 Product Requirement Section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57426A30" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Comply with manufacturer’s ordering instructions and lead-time requirements to avoid construction delays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F08A48" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery: Deliver materials in manufacturer’s original, unopened, undamaged containers with identification labels intact. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF5B3A4" w14:textId="5BC90D5F" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Storage and </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rotection: Store materials protected from exposure to harmful environmental conditions and at temperature and humidity conditions recommended by the manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF958FE" w14:textId="45E2EBD8" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:rPr>
-[...155 lines deleted...]
-    <w:p w14:paraId="38AA1EF0" w14:textId="48A7CEF5" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Store PEX piping in cartons or under cover to avoid dirt or foreign material from entering the piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CD8FE8" w14:textId="093FA1A0" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test </w:t>
-[...452 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Do not expose </w:t>
       </w:r>
       <w:r w:rsidR="00AC2370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">white or blue </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">PEX piping to direct sunlight for more than </w:t>
       </w:r>
       <w:r w:rsidR="00AC2370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>one month</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC2370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not </w:t>
       </w:r>
       <w:r w:rsidR="00AC2370" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">expose </w:t>
       </w:r>
       <w:r w:rsidR="00AC2370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>red</w:t>
+        <w:t xml:space="preserve">red </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2370" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX piping to direct sunlight for more than </w:t>
       </w:r>
       <w:r w:rsidR="00AC2370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>s.</w:t>
+        <w:t>six months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16166F7B" w14:textId="77777777" w:rsidR="006A13B8" w:rsidRPr="000E2FC8" w:rsidRDefault="006A13B8" w:rsidP="006A13B8">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Store piping on a flat surface to prevent unwanted deformation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B6E290" w14:textId="690CDB7F" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
@@ -1509,51 +1616,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6654A6" w14:textId="7DED4336" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123864EF" w14:textId="3A2CA0E9" w:rsidR="008D7057" w:rsidRPr="000E2FC8" w:rsidRDefault="00CB7D48" w:rsidP="00BE40B6">
+    <w:p w14:paraId="123864EF" w14:textId="3B7CFBBA" w:rsidR="008D7057" w:rsidRPr="000E2FC8" w:rsidRDefault="00CB7D48" w:rsidP="00BE40B6">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceptable </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>anufacturer: Uponor, located at: 5925 148th St. W.</w:t>
       </w:r>
@@ -1581,159 +1688,208 @@
         </w:rPr>
         <w:t xml:space="preserve"> 55124; </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>oll</w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-f</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ree: 800-321-4739; </w:t>
+        <w:t>ree: 800</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>321</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4739; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 952-891-2000; </w:t>
+        <w:t>: 952</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>891</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000; </w:t>
       </w:r>
       <w:r w:rsidR="00C21126">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mail:</w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="009A7630" w:rsidRPr="003A2946">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="001D150D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>NAspecifications@uponor.com</w:t>
+          <w:t>naspecifications@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>; web</w:t>
       </w:r>
       <w:r w:rsidR="00C21126">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00C21126" w:rsidRPr="005B2647">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>uponor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C21126">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694B8E11" w14:textId="77777777" w:rsidR="00CB7D48" w:rsidRPr="000E2FC8" w:rsidRDefault="00CB7D48" w:rsidP="00BE40B6">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1296035C" w14:textId="51D54CDF" w:rsidR="00CB7D48" w:rsidRPr="000E2FC8" w:rsidRDefault="00CB7D48" w:rsidP="00CB7D48">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8027E9" w14:textId="225A406C" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1761,1040 +1917,1005 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">equirements: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8B5E12" w14:textId="77777777" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX-a piping and fittings shall meet the following pressure and temperature ratings per ASTM F876:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA4A9AF" w14:textId="77777777" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
+    <w:p w14:paraId="6FA4A9AF" w14:textId="3E848BEB" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>200 degrees F (93 degrees C) at 80 psi (551 kPa).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B0E93EA" w14:textId="77777777" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C760B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F (93</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C) at 80 psi (551 kPa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0E93EA" w14:textId="73A1EAA9" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>180 degrees F (82 degrees C) at 100 psi (689 kPa).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="194D3CDF" w14:textId="77777777" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidR="00C760B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F (82</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C) at 100 psi (689 kPa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194D3CDF" w14:textId="09E50D66" w:rsidR="003E0F4A" w:rsidRPr="000E2FC8" w:rsidRDefault="003E0F4A" w:rsidP="003E0F4A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>73.4 degrees F (23 degrees C) at 160 psi (1,102 kPa).</w:t>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F (23</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C) at 160 psi (1,102 kPa).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4F85CC" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="00CF5AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX-a piping and fittings shall be tested for compliance by an independent third-party agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECC92EA" w14:textId="7296D8EB" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="00CF5AC5">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">Minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adius (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ending): Six times the outside diameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492CF080" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="00CF5AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Show compliance with ASTM E119 and ANSI/UL 263 through certification listings through UL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C134201" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UL Design No. L557 1 hour wood frame floor/ceiling assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D80298" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UL Design No. K913 2 hour concrete floor/ceiling assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE86015" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UL Design No. U372 1 hour wood stud/gypsum wallboard wall assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BAB775" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UL Design No. V444 1 hour steel stud/gypsum wallboard wall assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFFD2F1" w14:textId="1DA0A6BA" w:rsidR="00CF5AC5" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX-a (Engel-</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rosslinked </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olyethylene) </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B662747" w14:textId="0A983397" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00CF5AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SDR 9, ASTM F876 and F877 (CAN/CSA-B137.5) by Uponor (Wirsbo) with an oxygen barrier meeting DIN 4726.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FEC08F" w14:textId="77777777" w:rsidR="00CF5AC5" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00CF5AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fittings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AC5" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31192932" w14:textId="564074BC" w:rsidR="00CF5AC5" w:rsidRPr="000E2FC8" w:rsidRDefault="00CF5AC5" w:rsidP="00CF5AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E975F3" w:rsidRPr="00E975F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Elbows, adapters, couplings, plugs, tees and multiport tees (1/2 inch through 3 inch nominal pipe size): ASTM F1960 cold-expansion fittings in brass or engineered polymer (EP) manufactured by the pipe manufacturer, utilizing cold-expansion PEX-a reinforcing rings made of same material as the pipe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264643A2" w14:textId="4FDECADC" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00CF5AC5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fittings shall be third-party certified to NSF 14 and ASTM F1960 and shall be listed to ASTM F876 and ASTM F877.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3215165B" w14:textId="7FC817B5" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00B05803">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TRANSITION FITTINGS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A426C32" w14:textId="18A67351" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00F8110E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C306A9" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A613E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metal </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ittings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D880FDC" w14:textId="77777777" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00F8110E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturers: Provide transition fittings from the same manufacturer as the piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196FB333" w14:textId="01FC801E" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00977B58" w:rsidP="00F8110E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to threaded transition: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-piece </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">female </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>union nut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ProPEX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60360" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6814E5EF" w14:textId="21D92DC5" w:rsidR="00977B58" w:rsidRPr="000E2FC8" w:rsidRDefault="00977B58" w:rsidP="00E60360">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ompression to threaded fitting: two-piece female brass union nut by compression fitting with compression ring listed to ASTM F877.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC8E704" w14:textId="77777777" w:rsidR="00367821" w:rsidRDefault="00367821">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115DFA63" w14:textId="6148BEB4" w:rsidR="00E60360" w:rsidRPr="000E2FC8" w:rsidRDefault="00E60360" w:rsidP="00B05803">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Minimum </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="492CF080" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="00CF5AC5">
+        <w:t>MANIFOLDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192A67F1" w14:textId="2CF25FB4" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commercial </w:t>
+      </w:r>
+      <w:r w:rsidR="00A613E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tainless-steel manifolds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE23A4F" w14:textId="77777777" w:rsidR="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...504 lines deleted...]
-    <w:p w14:paraId="315515A5" w14:textId="4343648B" w:rsidR="00D121AC" w:rsidRPr="000E2FC8" w:rsidRDefault="00D121AC" w:rsidP="00F8110E">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Stainless-steel manifold assemblies shall have 2 inch (54mm) barrel, with a G2 union connection on the respective supply and return inlet and outlet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646790D3" w14:textId="7CB68DF5" w:rsidR="004B3253" w:rsidRPr="004B3253" w:rsidRDefault="004B3253" w:rsidP="004B3253">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER** Remove line item of non</w:t>
+      </w:r>
+      <w:r w:rsidR="00A613E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C1D30AA" w14:textId="50A279E6" w:rsidR="00255D58" w:rsidRPr="000E2FC8" w:rsidRDefault="00255D58" w:rsidP="001E2ED6">
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>essential manifold requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAC55E2" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="13BAAE00" w14:textId="1593231F" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manifold assemblies shall be furnished and installed with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D67AB13" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="7BB1E580" w14:textId="6AD386A5" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Supply and return ball valves with temperature gauges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1AC801" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="72BE65D8" w14:textId="347B9975" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Loop balancing and isolation valves</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27778882" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="32E142F6" w14:textId="0D621491" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Supply and return vent and drain connections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBCBB45" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mounting bracket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766909F3" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030522E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manual balancing valves with visual flow indicators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D560389" w14:textId="14AF9122" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+    <w:p w14:paraId="36AF9ED9" w14:textId="77777777" w:rsidR="0030522E" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="000E2FC8">
+      <w:r w:rsidRPr="0030522E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Loop fitting assemblies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042B3ADC" w14:textId="5B678561" w:rsidR="00255D58" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="00BE40B6">
-[...14 lines deleted...]
-    <w:p w14:paraId="2D74D426" w14:textId="168B981C" w:rsidR="001E2ED6" w:rsidRPr="000E2FC8" w:rsidRDefault="001E2ED6" w:rsidP="001E2ED6">
+    <w:p w14:paraId="7F82A92B" w14:textId="5DACFD0F" w:rsidR="00FE00D9" w:rsidRPr="0030522E" w:rsidRDefault="0030522E" w:rsidP="0030522E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...3 lines deleted...]
-        <w:t>Manifold connections from 5/16</w:t>
+      <w:r w:rsidRPr="0030522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manifold connections from 5/8 inch (16mm) through 1 inch (25mm) PEX tubing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314431A1" w14:textId="54273755" w:rsidR="00DA33F0" w:rsidRPr="000E2FC8" w:rsidRDefault="009A7630" w:rsidP="00DA33F0">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Engineered polymer (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA33F0" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA33F0" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA33F0" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anifolds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2030BBDE" w14:textId="13EFBE72" w:rsidR="00DA33F0" w:rsidRPr="000E2FC8" w:rsidRDefault="00DA33F0" w:rsidP="00DA33F0">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engineered </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olymer </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(EP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manifold assemblies shall have 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (8mm) through </w:t>
-[...5 lines deleted...]
-        <w:t>5/8</w:t>
+        <w:t xml:space="preserve"> (25mm) or 1-1/4 </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inch</w:t>
-[...126 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">inch </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(32mm) barrel, with an R32 union connection on the respective supply and return inlet and outlet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A3E6FA" w14:textId="77777777" w:rsidR="00DA33F0" w:rsidRPr="000E2FC8" w:rsidRDefault="00DA33F0" w:rsidP="00DA33F0">
+    <w:p w14:paraId="08A3E6FA" w14:textId="77777777" w:rsidR="00DA33F0" w:rsidRPr="004B3253" w:rsidRDefault="00DA33F0" w:rsidP="00DA33F0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Remove line item of non-essential manifold requirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E0C88F" w14:textId="77777777" w:rsidR="00DA33F0" w:rsidRPr="000E2FC8" w:rsidRDefault="00DA33F0" w:rsidP="00DA33F0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manifold assemblies shall have the following options:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547AD137" w14:textId="77777777" w:rsidR="00DA33F0" w:rsidRPr="000E2FC8" w:rsidRDefault="00DA33F0" w:rsidP="00DA33F0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3041,71 +3162,69 @@
       <w:r w:rsidR="00133323" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> respective</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00133323" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>supply and return inlet and outlet</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69044BF5" w14:textId="77777777" w:rsidR="00D121AC" w:rsidRPr="000E2FC8" w:rsidRDefault="00D121AC" w:rsidP="00F8110E">
+    <w:p w14:paraId="69044BF5" w14:textId="77777777" w:rsidR="00D121AC" w:rsidRPr="004B3253" w:rsidRDefault="00D121AC" w:rsidP="00F8110E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Remove line item of non-essential manifold requirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C283C32" w14:textId="77777777" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00066662" w:rsidP="00066662">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manifold assemblies shall be furnished and installed with:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9A3F5A" w14:textId="77777777" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00066662" w:rsidP="00066662">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3236,50 +3355,51 @@
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (19mm) PEX tubing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D2C34D" w14:textId="08C37760" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00066662" w:rsidP="00066662">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Copper </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>anifolds:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C5D2E2" w14:textId="59BD762F" w:rsidR="00D121AC" w:rsidRPr="000E2FC8" w:rsidRDefault="00D43D1B" w:rsidP="0071601C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3307,666 +3427,655 @@
       <w:r w:rsidR="009D6E43" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>by 4</w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> feet</w:t>
       </w:r>
       <w:r w:rsidR="009D6E43" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1.2 m)</w:t>
       </w:r>
       <w:r w:rsidR="00066662" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, offered by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2351B3A4" w14:textId="77777777" w:rsidR="00D121AC" w:rsidRPr="000E2FC8" w:rsidRDefault="00D121AC" w:rsidP="00D121AC">
+    <w:p w14:paraId="2351B3A4" w14:textId="77777777" w:rsidR="00D121AC" w:rsidRPr="004B3253" w:rsidRDefault="00D121AC" w:rsidP="00D121AC">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Remove line item of non-essential manifold requirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C8B988" w14:textId="7F123FFF" w:rsidR="009D6E43" w:rsidRPr="000E2FC8" w:rsidRDefault="009D6E43" w:rsidP="00066662">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manifold</w:t>
       </w:r>
       <w:r w:rsidR="00BB294C" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> loop configurations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185D5075" w14:textId="11A5576B" w:rsidR="00BB294C" w:rsidRPr="000E2FC8" w:rsidRDefault="00BB294C" w:rsidP="00DC503D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>inch</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on center spacing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB34D6" w14:textId="46B17B87" w:rsidR="00BB294C" w:rsidRPr="000E2FC8" w:rsidRDefault="00BB294C" w:rsidP="00DC503D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Balancing valve with R20 or R25 threaded connection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B09759" w14:textId="4C841A29" w:rsidR="00BB294C" w:rsidRPr="000E2FC8" w:rsidRDefault="00BB294C" w:rsidP="00DC503D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ball Valve with</w:t>
+      </w:r>
+      <w:r w:rsidR="00D244C9" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R20 or R25 threaded connection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7C2B1C" w14:textId="3DB75955" w:rsidR="004C26FF" w:rsidRPr="000E2FC8" w:rsidRDefault="004C26FF" w:rsidP="00DC503D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Balancing valve with 5/8</w:t>
+      </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> inch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ¾” ProPEX connection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BBFC7B" w14:textId="53A6D648" w:rsidR="00BB294C" w:rsidRPr="000E2FC8" w:rsidRDefault="00BB294C" w:rsidP="00DC503D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ball Valve with 5/8” or </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3/4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="11FB34D6" w14:textId="46B17B87" w:rsidR="00BB294C" w:rsidRPr="000E2FC8" w:rsidRDefault="00BB294C" w:rsidP="00DC503D">
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidR="00D244C9" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ProPEX connection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED38EA7" w14:textId="1D359302" w:rsidR="004C26FF" w:rsidRPr="000E2FC8" w:rsidRDefault="009C0717" w:rsidP="007A5BC7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t>Balancing valve with 5/8</w:t>
+        <w:ind w:left="2340" w:hanging="612"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProPEX connection </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/8” or </w:t>
       </w:r>
       <w:r w:rsidR="009A7630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>3/4</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with no balancing or ball valve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328B772C" w14:textId="77777777" w:rsidR="00E44DE5" w:rsidRDefault="00066662" w:rsidP="00317D67">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use manifolds with an isolation valve or a combination isolation and balancing valve on each outlet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EF39D2" w14:textId="630E3170" w:rsidR="00066662" w:rsidRPr="00E44DE5" w:rsidRDefault="00066662" w:rsidP="00317D67">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use manifolds that support 5/8 inch (16 mm) inch or 3/4 inch (19 mm) inch PEX tubing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118A0F26" w14:textId="47B43BAA" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00507E35" w:rsidP="00066662">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00066662" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anifold end cap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00066662" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1/8 inch (3 mm) FNPT and 1/2 inch (25 mm) FNPT for vent and drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7873E0D2" w14:textId="77777777" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00066662" w:rsidP="00066662">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Install supply-and-return piping to the manifold in a reverse-return configuration to ensure self-balancing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1084C517" w14:textId="77777777" w:rsidR="00066662" w:rsidRPr="000E2FC8" w:rsidRDefault="00066662" w:rsidP="00066662">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the supply-and-return piping is in direct-return configuration, install and balance flow setters on the return leg of each manifold to the mains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4B7E56" w14:textId="4E6E25BD" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00C306A9">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PRE</w:t>
+      </w:r>
+      <w:r w:rsidR="003460B5" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>FABRICATED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RADIANT ROLLOUT</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™ MAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3A626A" w14:textId="46A5CC2E" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Radiant Rollout</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mats shall be constructed with Wirsbo hePEX</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tubing, on center spacing as designed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DE5230" w14:textId="77777777" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00F8110E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tubing shall be 1/2 inch (13 mm) or 5/8 inch (16 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7303DD2E" w14:textId="2E8D57B9" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>On center spacing shall be 6 inches (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00202FA7" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>52 mm),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 inches (229 mm)</w:t>
+      </w:r>
+      <w:r w:rsidR="00202FA7" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or 12 inches (304mm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764918D1" w14:textId="61B3EE9C" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The mats shall be constructed in nominal widths of 5 feet (1.5 m), with maximum lengths</w:t>
+      </w:r>
+      <w:r w:rsidR="00263F78" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2 inch </w:t>
+      </w:r>
+      <w:r w:rsidR="00263F78" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>loops is 150</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00263F78" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidR="00263F78" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t (46m) or 5/8</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2FC8">
-[...91 lines deleted...]
-    <w:p w14:paraId="328B772C" w14:textId="77777777" w:rsidR="00E44DE5" w:rsidRDefault="00066662" w:rsidP="00317D67">
+      <w:r w:rsidR="00263F78" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loops is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>225 feet (69 m). The mats shall be custom-designed based on the floor plan to ensure that mat pressure drops at the required flow rates will not exceed the scheduled maximums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A101F" w14:textId="5FC995D2" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00F67F07">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be constructed with support strips at every 7 feet (2.1 m)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB47F2" w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> installed perpendicular to the tubing and each loop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>shall be secured to the support strips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47761A0D" w14:textId="7B9602C6" w:rsidR="00DC503D" w:rsidRPr="004B3253" w:rsidRDefault="00DC503D" w:rsidP="004B3253">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:spacing w:after="0"/>
-[...362 lines deleted...]
-        <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>**NOTE TO SPECIFIER** Remove Sub-paragraph below if no headers are require for the mats.</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** Remove </w:t>
+      </w:r>
+      <w:r w:rsidR="005D196B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>ub-paragraph below if no headers are require for the mats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D595B63" w14:textId="3AF0841F" w:rsidR="00C306A9" w:rsidRPr="000E2FC8" w:rsidRDefault="00C306A9" w:rsidP="00BE40B6">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Header assembly: In-slab reverse</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4002,85 +4111,98 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Radiant Rollout Mats shall be pressure tested prior to shipping and shall be delivered to the job site under 20 psi (138 kPa) of pressure. The mats shall be labeled according to the </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Radiant Rollout Mat</w:t>
       </w:r>
       <w:r w:rsidR="00CB47F2" w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198FE2AB" w14:textId="6E8E32BF" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
-[...1 lines deleted...]
-        <w:pStyle w:val="ARCATParagraph"/>
+    <w:p w14:paraId="198FE2AB" w14:textId="6E8E32BF" w:rsidR="00462973" w:rsidRPr="004B3253" w:rsidRDefault="00462973" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Remove paragraphs below not required by the project design specification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632C856E" w14:textId="77777777" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+    <w:p w14:paraId="6688C714" w14:textId="77777777" w:rsidR="00367821" w:rsidRDefault="00367821">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632C856E" w14:textId="3C53664F" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>HEAT TRANSFER PANELS AND PLATES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E07AC1F" w14:textId="0912F25D" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fast Trak</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>™</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
@@ -4158,53 +4280,54 @@
       <w:r w:rsidR="006D7D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>gauge aluminum heat</w:t>
       </w:r>
       <w:r w:rsidR="006D7D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>transfer sheet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C4E401" w14:textId="5A2A5B67" w:rsidR="0071601C" w:rsidRPr="000E2FC8" w:rsidRDefault="0071601C" w:rsidP="0071601C">
+    <w:p w14:paraId="07C4E401" w14:textId="5A2A5B67" w:rsidR="0071601C" w:rsidRDefault="0071601C" w:rsidP="00D266BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Joist Trak</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>™</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4220,50 +4343,64 @@
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">mission </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>anel (3/8 inch or 1/2 inch (9.5 mm or 13 mm) tubing as scheduled): 4 feet (1.22 m) long by 3-1/2 inches (89 mm) wide extruded aluminum heat transfer panels with snap fit to hold tubing.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6EFFE992" w14:textId="3FD6F0C9" w:rsidR="005748A9" w:rsidRPr="00D266BF" w:rsidRDefault="00D266BF" w:rsidP="00D266BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D266BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Xpress Trak™ for 5/16 inch (8mm) tubing: 5/8 inches (16mm) thick, 23-5/8 inches (600mm) wide, 27-1/4 inches (1200mm) long, R-3.13 XPS foam laminated with aluminum for heat transfer.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="247E67F5" w14:textId="77777777" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">PIPING SUPPORTS AND FASTENERS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2066DAA7" w14:textId="06DA99D2" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4351,340 +4488,340 @@
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">oam </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nsulation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEA1CFE" w14:textId="77777777" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+    <w:p w14:paraId="14646B0A" w14:textId="0631832B" w:rsidR="00FE00D9" w:rsidRPr="00B07EBF" w:rsidRDefault="00462973" w:rsidP="003C54DE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
-[...6 lines deleted...]
-    <w:p w14:paraId="14646B0A" w14:textId="77777777" w:rsidR="00FE00D9" w:rsidRDefault="00FE00D9">
+      <w:r w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Black polypropylene staples shall be used to secure 3/8 inch to 5/8 inch (9.5 mm to 16 mm) tubing directly onto rigid foam insulation. Ensure that the proper size staples are used for the insulation thickness. Use 1-1/2 inch (38 mm) staples for 1 inch (25 mm) rigid foam insulation and 2-1/2 inch (63 mm) staples for 1-1/2 inch (38 mm) or thicker foam insulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32672194" w14:textId="293293FF" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Blue polypropylene staples shall be used to secure 3/8 inch to 3/4 inch (9.5 mm to 19 mm) tubing directly onto rigid foam insulation. Ensure that the proper size staples are used for the insulation thickness. Use 2 inch (51 mm) staples for 1 inch (25 mm) or thicker foam insulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397FF46C" w14:textId="0E5AAF6E" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metal </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>taples: 1-1/4 inches (32 mm) steel alloy metal staples shall be used to secure PEX tubing to wood subfloors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD09BE9" w14:textId="06F3136C" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plastic PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ails: 1-1/2 inches (38 mm) wide, 1 inch (25 mm) tall polyethylene plastic rails, with snap fit to hold tubing with spacing intervals. Spacing as indicated on approved shop drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FA4130" w14:textId="58D46D5C" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="005B6D05">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVC </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>upports: 90</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>degree PVC bend supports shall be used to sleeve tubing at slab penetrations. Bend supports shall be sized for appropriate tubing diameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7A914F" w14:textId="1B2B4892" w:rsidR="00E76F53" w:rsidRPr="000E2FC8" w:rsidRDefault="00E76F53" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX stand</w:t>
+      </w:r>
+      <w:r w:rsidR="008F142E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>up bracket: Secures to deck or concrete forms, for rough in from slab to manifold cabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D725D2" w14:textId="77777777" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CONTROLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D2B8B7" w14:textId="283A535D" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ections </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Instrumentation and Control for HVAC</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ection </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sequence of Operations for HVAC Controls</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and plans for radiant system controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170564F6" w14:textId="77777777" w:rsidR="005D196B" w:rsidRDefault="005D196B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32672194" w14:textId="293293FF" w:rsidR="00462973" w:rsidRPr="000E2FC8" w:rsidRDefault="00462973" w:rsidP="00462973">
-[...246 lines deleted...]
-    <w:p w14:paraId="4AFB31DB" w14:textId="77777777" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
+    <w:p w14:paraId="4AFB31DB" w14:textId="44F57139" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4800B" w14:textId="05100652" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="00B05803" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294D310D" w14:textId="59A0E182" w:rsidR="00CB7D48" w:rsidRPr="000E2FC8" w:rsidRDefault="00CB7D48" w:rsidP="00335077">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4972,140 +5109,133 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E028491" w14:textId="508EEC66" w:rsidR="00E76F53" w:rsidRPr="000E2FC8" w:rsidRDefault="00E76F53" w:rsidP="00E76F53">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor Radiant Floor Installation Handbook, current edition</w:t>
       </w:r>
       <w:r w:rsidR="002F7B93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A4970E" w14:textId="79ADAF97" w:rsidR="00E76F53" w:rsidRPr="000E2FC8" w:rsidRDefault="00256B30" w:rsidP="00E76F53">
+    <w:p w14:paraId="0948C3D1" w14:textId="0F8F3D5E" w:rsidR="00FE00D9" w:rsidRPr="00B07EBF" w:rsidRDefault="00256B30" w:rsidP="004F14C6">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">White and blue </w:t>
       </w:r>
-      <w:r w:rsidR="00E76F53" w:rsidRPr="000E2FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E76F53" w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">PEX shall not be installed outdoors where it is exposed to direct sunlight light for more than </w:t>
       </w:r>
-      <w:r w:rsidR="005B6D05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005B6D05" w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>one month</w:t>
       </w:r>
-      <w:r w:rsidR="00E76F53" w:rsidRPr="000E2FC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E76F53" w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+      <w:r w:rsidRPr="00B07EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Red PEX shall not be installed outdoors where it is exposed to direct sunlight light for more than six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386FA3D5" w14:textId="6B6B2A75" w:rsidR="00955F25" w:rsidRPr="004B3253" w:rsidRDefault="00955F25" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-        <w:t>**NOTE TO SPECIFIER**  Retain, edit or delete paragraph that pertains to the project specification for a thermally isolated slab.</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*  Retain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, edit or delete paragraph that pertains to the project specification for a thermally isolated slab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0A338A" w14:textId="6BCAA74B" w:rsidR="004601E3" w:rsidRPr="000E2FC8" w:rsidRDefault="00955F25" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Slab-on-</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5309,186 +5439,190 @@
         </w:rPr>
         <w:t>Expansion joints</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D789F8" w14:textId="77777777" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In areas where tubing must cross metal expansion joints that occur in the concrete, the tubing shall pass below the metal expansion joints. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D4D945" w14:textId="359F6064" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing </w:t>
-[...6 lines deleted...]
-        <w:t>manufacturer</w:t>
+        <w:t>Fibrous expansion joints may be penetrated following the PEX tubing manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00BA46D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and structural engineer</w:t>
+        <w:t>s and structural engineer</w:t>
       </w:r>
       <w:r w:rsidR="00BA46D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9FEE4D" w14:textId="5958149D" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Metal or plastic bend supports will be used to support the tubing when departing from the slab in a 90</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>degree bend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9590F8" w14:textId="73462408" w:rsidR="00955F25" w:rsidRPr="000E2FC8" w:rsidRDefault="00955F25" w:rsidP="005B6D05">
-[...1 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+    <w:p w14:paraId="2C9590F8" w14:textId="73462408" w:rsidR="00955F25" w:rsidRPr="004B3253" w:rsidRDefault="00955F25" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*  Retain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, edit or delete paragraph that pertains to the project specification for a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A364B" w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> lateral</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2FC8">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> thermally isolated slab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37048FD9" w14:textId="61877C95" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Slab-on-grade </w:t>
@@ -5751,122 +5885,127 @@
         </w:rPr>
         <w:t xml:space="preserve">In areas where tubing must cross metal expansion joints that occur in the concrete, the tubing shall pass below the metal expansion joints. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D29C8E1" w14:textId="77777777" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="008775DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and structural engineer’s recommendation. </w:t>
+        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing manufacturer's and structural engineer’s recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670C32C2" w14:textId="50548927" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Metal or plastic bend supports will be used to support the tubing when departing from the slab in a 90</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>degree bend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548EE63E" w14:textId="1B8A9BAE" w:rsidR="004601E3" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+    <w:p w14:paraId="548EE63E" w14:textId="1B8A9BAE" w:rsidR="004601E3" w:rsidRPr="004B3253" w:rsidRDefault="001A364B" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>**NOTE TO SPECIFIER**  Retain, edit or delete paragraph that pertains to the project specification for a slab over slab.</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*  Retain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, edit or delete paragraph that pertains to the project specification for a slab over slab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E5FEB4" w14:textId="3EF8C071" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Slab </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5974,51 +6113,50 @@
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">taples. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D55B9F8" w14:textId="2CC52B12" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The structural engineer determines the vertical compressive strength of the high-density foam insulation board. The </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>radiant</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> design determines the required insulation resistance value (R-value).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCC27B3" w14:textId="77777777" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="000E2FC8">
@@ -6076,113 +6214,119 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install the tubing at a consistent depth below the surface elevation as determined by the project engineer. Tubing installation will ensure sufficient clearance for all control joint cuts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D573F3" w14:textId="77777777" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and structural engineer’s recommendation. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing manufacturer's and structural engineer’s recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CE11DD" w14:textId="7656C301" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Metal or plastic bend supports will be used to support the tubing when departing from the slab in a 90</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>degree bend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733F357" w14:textId="18F5FFE2" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00BF77F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+    <w:p w14:paraId="5733F357" w14:textId="18F5FFE2" w:rsidR="00BF77F5" w:rsidRPr="004B3253" w:rsidRDefault="00BF77F5" w:rsidP="004B3253">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>**NOTE TO SPECIFIER**  Retain, edit or delete paragraph that pertains to the project specification for a cap pour over pre-stressed.</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*  Retain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>, edit or delete paragraph that pertains to the project specification for a cap pour over pre-stressed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E607A62" w14:textId="750ECEC5" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="001A364B">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cap </w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6389,65 +6533,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install the tubing at a consistent depth below the surface elevation as determined by the project engineer. Tubing installation will ensure sufficient clearance for all control joint cuts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B23543B" w14:textId="77777777" w:rsidR="001A364B" w:rsidRPr="000E2FC8" w:rsidRDefault="001A364B" w:rsidP="00BF77F5">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and structural engineer’s recommendation. </w:t>
+        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing manufacturer's and structural engineer’s recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119249A7" w14:textId="77777777" w:rsidR="00E44DE5" w:rsidRDefault="001A364B" w:rsidP="00E44DE5">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Metal or plastic bend supports will be used to support the tubing when departing from the slab in a 90</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6596,168 +6726,140 @@
         <w:t xml:space="preserve"> design specifies the tubing on-center distance(s) and loop lengths. On-center distances will not exceed 12 inches (305mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0D46FF" w14:textId="77777777" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not install tubing closer than 6 inches (152mm) from the edge of the heated slab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E698B5D" w14:textId="77777777" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
+    <w:p w14:paraId="026327EC" w14:textId="3E963E22" w:rsidR="00FE00D9" w:rsidRPr="00B07EBF" w:rsidRDefault="00BF77F5" w:rsidP="00F20D81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FC8">
+      <w:r w:rsidRPr="00B07EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install the tubing at a consistent depth below the surface elevation as determined by the project engineer. Tubing installation will ensure sufficient clearance for all control joint cuts.</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="721449BF" w14:textId="478CDF66" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Expansion joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5E11DC" w14:textId="77777777" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00BF77F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In areas where tubing must cross metal expansion joints that occur in the concrete, the tubing shall pass below the metal expansion joints when practical. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DFE6F0" w14:textId="77777777" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00BF77F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and structural engineer’s recommendation. </w:t>
+        <w:t xml:space="preserve">Fibrous expansion joints may be penetrated following the PEX tubing manufacturer's and structural engineer’s recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AB39A2" w14:textId="77777777" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install Insulation beneath the deck by using either fastened high-density board or foam sprayed-on insulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C660B05" w14:textId="77777777" w:rsidR="00E44DE5" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
@@ -6797,50 +6899,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D82ED02" w14:textId="4476BC06" w:rsidR="00BF77F5" w:rsidRPr="00E44DE5" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1627"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44DE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Install the vertical edge insulation along the perimeter of the slab and down to a depth equal to the bottom of the horizontal under-slab insulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CB196D" w14:textId="687B89D1" w:rsidR="00BF77F5" w:rsidRPr="000E2FC8" w:rsidRDefault="00BF77F5" w:rsidP="00E44DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Metal or plastic bend supports will be used to support the tubing when departing from the slab in a 90</w:t>
       </w:r>
       <w:r w:rsidR="005B6D05">
@@ -7001,71 +7104,69 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mount manifolds per the approved shop drawings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6F6AA5" w14:textId="10E25B9F" w:rsidR="00A561D2" w:rsidRPr="000E2FC8" w:rsidRDefault="00A561D2" w:rsidP="00A561D2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install piping using manufacturer recommended fittings and adapters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E19616" w14:textId="193BB132" w:rsidR="00A561D2" w:rsidRPr="000E2FC8" w:rsidRDefault="00A561D2" w:rsidP="00A561D2">
+    <w:p w14:paraId="56E19616" w14:textId="193BB132" w:rsidR="00A561D2" w:rsidRPr="004B3253" w:rsidRDefault="00A561D2" w:rsidP="00A561D2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3253">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Delete paragraph if manifold cabinets are not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5B0034" w14:textId="77777777" w:rsidR="00A561D2" w:rsidRPr="000E2FC8" w:rsidRDefault="00A561D2" w:rsidP="00A561D2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install manifold cabinets, as required, in accordance with manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A239094" w14:textId="2C2ADBD3" w:rsidR="00A561D2" w:rsidRPr="000E2FC8" w:rsidRDefault="00A561D2" w:rsidP="00A561D2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7080,65 +7181,51 @@
     <w:p w14:paraId="0F516642" w14:textId="65DAE283" w:rsidR="00885F64" w:rsidRPr="000E2FC8" w:rsidRDefault="00885F64" w:rsidP="00885F64">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Piping shall be labeled with loop numbers marked on pipe wall before connecting to manifold using a permanent tag. Verify actual loop length for each loop on a manifold. All loops shall be identified to allow for future balancing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CCB170" w14:textId="77777777" w:rsidR="00885F64" w:rsidRPr="000E2FC8" w:rsidRDefault="00885F64" w:rsidP="00885F64">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate slab tubing layout with other devices (electrical conduits and boxes, telecommunication conduits and boxes, plumbing penetrations, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and furniture supports) and all other services within or attaching to the slab. Zones designated on the drawings shall be kept clear of all radiant floor tubing.</w:t>
+        <w:t>Coordinate slab tubing layout with other devices (electrical conduits and boxes, telecommunication conduits and boxes, plumbing penetrations, construction and furniture supports) and all other services within or attaching to the slab. Zones designated on the drawings shall be kept clear of all radiant floor tubing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B4A8FE" w14:textId="0B06FDA6" w:rsidR="00B31F06" w:rsidRPr="000E2FC8" w:rsidRDefault="00B31F06" w:rsidP="00BE12CA">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Glycol/</w:t>
       </w:r>
       <w:r w:rsidR="00E44DE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7230,123 +7317,123 @@
     <w:p w14:paraId="5B37AA9C" w14:textId="77777777" w:rsidR="00B31F06" w:rsidRPr="000E2FC8" w:rsidRDefault="00B31F06" w:rsidP="00B31F06">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Refer to Division 23 Section “Hydronic Piping” for glycol requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513D3A46" w14:textId="21C5F639" w:rsidR="00B05803" w:rsidRPr="000E2FC8" w:rsidRDefault="003F328A" w:rsidP="00B05803">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>FIELD QUALITY CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D6A77C" w14:textId="0DFE9FD4" w:rsidR="00B31F06" w:rsidRPr="000E2FC8" w:rsidRDefault="00BE40B6" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E42D5D" w14:textId="77777777" w:rsidR="00B31F06" w:rsidRPr="000E2FC8" w:rsidRDefault="00B31F06" w:rsidP="00BE40B6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To ensure system integrity, pressure test the system before covering tubing in concrete or when other trades are working in the vicinity of the tubing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAD4983" w14:textId="4E43FDB5" w:rsidR="00B31F06" w:rsidRPr="000E2FC8" w:rsidRDefault="00B31F06" w:rsidP="00D13B3A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Test all electrical controls in accordance with respective installation manuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2168E67E" w14:textId="3234133E" w:rsidR="00D13B3A" w:rsidRPr="000E2FC8" w:rsidRDefault="00D13B3A" w:rsidP="00D13B3A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>FIELD QUALITY CONTROL</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Provide provisions to cover </w:t>
       </w:r>
       <w:r w:rsidR="00256B30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">white and blue </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX pipe if exposure to direct sunlight</w:t>
       </w:r>
       <w:r w:rsidR="001F3C02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> greater than </w:t>
@@ -7757,228 +7844,544 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Protect installed work from damage caused from subsequent construction activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47974C58" w14:textId="7D7A8BA2" w:rsidR="00BE40B6" w:rsidRPr="000E2FC8" w:rsidRDefault="00BE40B6" w:rsidP="00BE40B6">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1152"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE40B6" w:rsidRPr="000E2FC8" w:rsidSect="00FE00D9">
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00BE40B6" w:rsidRPr="000E2FC8" w:rsidSect="00B07EBF">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="125FDF45" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="003F328A">
+    <w:p w14:paraId="092486EC" w14:textId="77777777" w:rsidR="00F46847" w:rsidRDefault="00F46847" w:rsidP="003F328A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="732D6771" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="003F328A">
+    <w:p w14:paraId="3BCC1661" w14:textId="77777777" w:rsidR="00F46847" w:rsidRDefault="00F46847" w:rsidP="003F328A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44CABAA3" w14:textId="06B3CA98" w:rsidR="005B6D05" w:rsidRDefault="00256B30" w:rsidP="0098769E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44CABAA3" w14:textId="5238C10F" w:rsidR="005B6D05" w:rsidRDefault="00EE5E99" w:rsidP="0098769E">
     <w:pPr>
       <w:pStyle w:val="ARCATfooter"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">June 7, </w:t>
+      <w:t>Feb</w:t>
+    </w:r>
+    <w:r w:rsidR="001D2DA5">
+      <w:t>ruary</w:t>
+    </w:r>
+    <w:r w:rsidR="0097170A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="001D2DA5">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="0097170A">
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="0097170A">
+      <w:t>202</w:t>
+    </w:r>
     <w:r>
-      <w:t>2023</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00256B30">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005B6D05">
       <w:t xml:space="preserve">23 83 16 ‒ </w:t>
     </w:r>
     <w:r w:rsidR="005B6D05">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005B6D05">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="005B6D05">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F142E">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="005B6D05">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0864D572" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="003F328A">
+    <w:p w14:paraId="2C02AC30" w14:textId="77777777" w:rsidR="00F46847" w:rsidRDefault="00F46847" w:rsidP="003F328A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53596A4B" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="003F328A">
+    <w:p w14:paraId="435EDFC3" w14:textId="77777777" w:rsidR="00F46847" w:rsidRDefault="00F46847" w:rsidP="003F328A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EED9F04" w14:textId="3AFFF15A" w:rsidR="00B80ACF" w:rsidRDefault="00B80ACF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DAE9FB" wp14:editId="5A12FC38">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="502920" cy="316865"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="6985"/>
+              <wp:wrapNone/>
+              <wp:docPr id="692509945" name="Text Box 2" descr="INTERNAL ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="502920" cy="316865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="10C4A6CB" w14:textId="633F6A26" w:rsidR="00B80ACF" w:rsidRPr="00B80ACF" w:rsidRDefault="00B80ACF" w:rsidP="00B80ACF">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B80ACF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">INTERNAL </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="07DAE9FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8CD2RCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyJGiNOEXaIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22noRaZI+pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xuvly&#10;Q4kPzFRMgRElPQtP71afPy1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgGv7pBVjrWI&#10;rlU2y/NF1oKrrAMuvEfvYx+kq4QvpeDhWUovAlElxd5COl069/HMVktWHByzdcOHNth/dKFZY7Do&#10;BeqRBUaOrvkLSjfcgQcZJhx0BlI2XKQZcJpp/m6aXc2sSLMgOd5eaPIfB8ufTjv74kjo7qHDBUZC&#10;WusLj844Tyedjl/slGAcKTxfaBNdIByd83x2O8MIx9DX6eJmMY8o2fVn63z4JkCTaJTU4VYSWey0&#10;9aFPHVNiLQObRqm0GWX+cCBm9GTXDqMVun03tL2H6ozTOOgX7S3fNFhzy3x4YQ43i22iWsMzHlJB&#10;W1IYLEpqcD//5Y/5SDhGKWlRKSU1KGVK1HeDi4iiSsb0Np/neHOjez8a5qgfAPU3xadgeTJjXlCj&#10;KR3oN9TxOhbCEDMcy5U0jOZD6CWL74CL9ToloX4sC1uzszxCR54iia/dG3N2YDrgip5glBEr3hHe&#10;58Y/vV0fA9KethE57YkcqEbtpX0O7ySK+/d7yrq+5tUvAAAA//8DAFBLAwQUAAYACAAAACEAxD3Y&#10;sdoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtiSitnRJiwoEbgnpe&#10;ukNb7c423QUqv97Ri14meXkv731TLEbXqRMNofWMkE4SUMSVty3XCK+71d0cVIiGrek8E8IXBViU&#10;11eFya0/8wudtrFWUsIhNwhNjH2udagaciZMfE8s3sEPzkSRQ63tYM5S7jo9TZIH7UzLstCYnp4b&#10;qj63R4fQzpY+pvS2Xn28u9Snl816dtkg3t6MyydQkcb4F4YffEGHUpj2/sg2qA5BHom/V7zHbApq&#10;j3CfZaDLQv9nL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvAg9kQkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxD3YsdoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="10C4A6CB" w14:textId="633F6A26" w:rsidR="00B80ACF" w:rsidRPr="00B80ACF" w:rsidRDefault="00B80ACF" w:rsidP="00B80ACF">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B80ACF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">INTERNAL </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44435BF0" w14:textId="77777777" w:rsidR="006E2710" w:rsidRPr="006E2710" w:rsidRDefault="006E2710" w:rsidP="006E2710">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006E2710">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>&lt;PROJECT NUMBER&gt;</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E2710">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>&lt;PROJECT TITLE&gt;</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006E2710">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>&lt;ISSUE DATE&gt;</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="30B20A17" w14:textId="4B832DB7" w:rsidR="00B80ACF" w:rsidRDefault="00B80ACF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21910A25" w14:textId="5C24E164" w:rsidR="00B80ACF" w:rsidRDefault="00B80ACF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DE7ADD8" wp14:editId="523F21F9">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="502920" cy="316865"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="6985"/>
+              <wp:wrapNone/>
+              <wp:docPr id="610675149" name="Text Box 1" descr="INTERNAL ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="502920" cy="316865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D3D3B9F" w14:textId="6125412A" w:rsidR="00B80ACF" w:rsidRPr="00B80ACF" w:rsidRDefault="00B80ACF" w:rsidP="00B80ACF">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B80ACF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">INTERNAL </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0DE7ADD8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClHLmnCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzJGiNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpO222nYRaZI+pF8fFrc9VqRo3C+BVPRYpJTIgyHujX7iv58WX+5&#10;ocQHZmqmwIiKnoSnd8vPnxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4BXt89qxzpE&#10;1yqb5vk868DV1gEX3qP3YQjSZcKXUvDwJKUXgaiKYm8hnS6du3hmywUr947ZpuXnNtg/dKFZa7Do&#10;BeqBBUYOrv0DSrfcgQcZJhx0BlK2XKQZcJoi/zDNtmFWpFmQHG8vNPn/B8sfj1v77Ejov0GPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Uni60Cb6QDg6Z/n0dooRjqGvxfxmPoso2fVn63z4LkCTaFTU4VYSWey4&#10;8WFIHVNiLQPrVqm0GWXeORAzerJrh9EK/a4nbf2m+x3UJxzKwbBvb/m6xdIb5sMzc7hg7BZFG57w&#10;kAq6isLZoqQB9+tv/piPvGOUkg4FU1GDiqZE/TC4j6itZBS3+SzHmxvdu9EwB30PKMMCX4TlyYx5&#10;QY2mdKBfUc6rWAhDzHAsV9EwmvdhUC4+By5Wq5SEMrIsbMzW8ggd6YpcvvSvzNkz4QE39Qijmlj5&#10;gfchN/7p7eoQkP20lEjtQOSZcZRgWuv5uUSNv72nrOujXv4GAAD//wMAUEsDBBQABgAIAAAAIQDE&#10;Pdix2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k22JKK2dEmLCgRuC&#10;el66Q1vtzjbdBSq/3tGLXiZ5eS/vfVMsRtepEw2h9YyQThJQxJW3LdcIr7vV3RxUiIat6TwTwhcF&#10;WJTXV4XJrT/zC522sVZSwiE3CE2Mfa51qBpyJkx8TyzewQ/ORJFDre1gzlLuOj1NkgftTMuy0Jie&#10;nhuqPrdHh9DOlj6m9LZefby71KeXzXp22SDe3ozLJ1CRxvgXhh98QYdSmPb+yDaoDkEeib9XvMds&#10;CmqPcJ9loMtC/2cvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClHLmnCwIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDEPdix2gAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D3D3B9F" w14:textId="6125412A" w:rsidR="00B80ACF" w:rsidRPr="00B80ACF" w:rsidRDefault="00B80ACF" w:rsidP="00B80ACF">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B80ACF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">INTERNAL </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%3. "/>
       <w:lvlJc w:val="left"/>
@@ -8810,217 +9213,316 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1929121640">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="76052277">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="89200948">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2005426566">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1529559944">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="741503">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2135978432">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1298952214">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="9" w16cid:durableId="1606158578">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="943534050">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1388839807">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1515798450">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1821724389">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1001199513">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1100225091">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2060005909">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2066760016">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="599609331">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="487208634">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="562524444">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B05803"/>
     <w:rsid w:val="00062AC4"/>
     <w:rsid w:val="00066662"/>
     <w:rsid w:val="000E2FC8"/>
     <w:rsid w:val="00100588"/>
+    <w:rsid w:val="00103FF3"/>
+    <w:rsid w:val="00120858"/>
     <w:rsid w:val="00133323"/>
     <w:rsid w:val="001518DE"/>
     <w:rsid w:val="001702F4"/>
     <w:rsid w:val="0019494D"/>
     <w:rsid w:val="001A364B"/>
+    <w:rsid w:val="001D150D"/>
+    <w:rsid w:val="001D2DA5"/>
     <w:rsid w:val="001D78F1"/>
     <w:rsid w:val="001E2ED6"/>
     <w:rsid w:val="001F3C02"/>
     <w:rsid w:val="00202FA7"/>
+    <w:rsid w:val="00215EE5"/>
     <w:rsid w:val="00255D58"/>
     <w:rsid w:val="00256B30"/>
     <w:rsid w:val="00263F78"/>
     <w:rsid w:val="00275B6A"/>
     <w:rsid w:val="002A1587"/>
+    <w:rsid w:val="002D52A0"/>
+    <w:rsid w:val="002F2D57"/>
     <w:rsid w:val="002F69AA"/>
     <w:rsid w:val="002F7B93"/>
     <w:rsid w:val="00304BAC"/>
+    <w:rsid w:val="0030522E"/>
     <w:rsid w:val="00335077"/>
     <w:rsid w:val="003460B5"/>
+    <w:rsid w:val="00367821"/>
     <w:rsid w:val="00387D61"/>
+    <w:rsid w:val="003A5119"/>
+    <w:rsid w:val="003D3CA5"/>
     <w:rsid w:val="003E0F4A"/>
     <w:rsid w:val="003F328A"/>
     <w:rsid w:val="00441BC4"/>
     <w:rsid w:val="004601E3"/>
     <w:rsid w:val="00462973"/>
+    <w:rsid w:val="004B3253"/>
     <w:rsid w:val="004C26FF"/>
     <w:rsid w:val="004C4182"/>
     <w:rsid w:val="004E1694"/>
     <w:rsid w:val="00507E35"/>
+    <w:rsid w:val="00525E22"/>
     <w:rsid w:val="005337C8"/>
+    <w:rsid w:val="005748A9"/>
     <w:rsid w:val="005B6D05"/>
+    <w:rsid w:val="005D196B"/>
     <w:rsid w:val="005F10DD"/>
     <w:rsid w:val="00604F36"/>
     <w:rsid w:val="00640542"/>
     <w:rsid w:val="006A13B8"/>
+    <w:rsid w:val="006A161A"/>
     <w:rsid w:val="006C0CCF"/>
     <w:rsid w:val="006D7D47"/>
     <w:rsid w:val="006E0CCD"/>
+    <w:rsid w:val="006E2710"/>
     <w:rsid w:val="006F3B9B"/>
     <w:rsid w:val="0071601C"/>
     <w:rsid w:val="00722498"/>
     <w:rsid w:val="0072445E"/>
+    <w:rsid w:val="007705E6"/>
     <w:rsid w:val="007A5BC7"/>
+    <w:rsid w:val="007B1F42"/>
     <w:rsid w:val="00815C41"/>
     <w:rsid w:val="00872D08"/>
     <w:rsid w:val="008775DA"/>
     <w:rsid w:val="00885F64"/>
     <w:rsid w:val="008B7679"/>
+    <w:rsid w:val="008B7BCA"/>
     <w:rsid w:val="008D4D70"/>
     <w:rsid w:val="008D7057"/>
     <w:rsid w:val="008F142E"/>
     <w:rsid w:val="009024D6"/>
     <w:rsid w:val="00914DB9"/>
     <w:rsid w:val="00955F25"/>
     <w:rsid w:val="00967A21"/>
+    <w:rsid w:val="0097170A"/>
     <w:rsid w:val="00977B58"/>
     <w:rsid w:val="0098769E"/>
     <w:rsid w:val="009A7630"/>
     <w:rsid w:val="009C0717"/>
     <w:rsid w:val="009D6E43"/>
     <w:rsid w:val="009F1680"/>
     <w:rsid w:val="00A561D2"/>
+    <w:rsid w:val="00A613E8"/>
     <w:rsid w:val="00A64B78"/>
     <w:rsid w:val="00A80DD3"/>
     <w:rsid w:val="00A86572"/>
     <w:rsid w:val="00AC2370"/>
     <w:rsid w:val="00B02BB2"/>
     <w:rsid w:val="00B05803"/>
+    <w:rsid w:val="00B07EBF"/>
     <w:rsid w:val="00B31F06"/>
+    <w:rsid w:val="00B552A6"/>
     <w:rsid w:val="00B644D2"/>
+    <w:rsid w:val="00B80ACF"/>
+    <w:rsid w:val="00B93918"/>
     <w:rsid w:val="00BA46D8"/>
     <w:rsid w:val="00BB294C"/>
     <w:rsid w:val="00BE12CA"/>
     <w:rsid w:val="00BE40B6"/>
     <w:rsid w:val="00BF77F5"/>
     <w:rsid w:val="00C21126"/>
     <w:rsid w:val="00C306A9"/>
+    <w:rsid w:val="00C40A88"/>
+    <w:rsid w:val="00C760B6"/>
+    <w:rsid w:val="00C81A96"/>
     <w:rsid w:val="00CB47F2"/>
     <w:rsid w:val="00CB7D48"/>
     <w:rsid w:val="00CD0273"/>
     <w:rsid w:val="00CE71DD"/>
     <w:rsid w:val="00CF5AC5"/>
     <w:rsid w:val="00D121AC"/>
     <w:rsid w:val="00D13B3A"/>
     <w:rsid w:val="00D244C9"/>
+    <w:rsid w:val="00D266BF"/>
+    <w:rsid w:val="00D310A9"/>
     <w:rsid w:val="00D43853"/>
     <w:rsid w:val="00D43D1B"/>
+    <w:rsid w:val="00D840B3"/>
     <w:rsid w:val="00D97FBC"/>
     <w:rsid w:val="00DA33F0"/>
     <w:rsid w:val="00DC503D"/>
     <w:rsid w:val="00E44DE5"/>
     <w:rsid w:val="00E60360"/>
     <w:rsid w:val="00E76F53"/>
     <w:rsid w:val="00E77E62"/>
     <w:rsid w:val="00E81A92"/>
     <w:rsid w:val="00E975F3"/>
     <w:rsid w:val="00EA6C94"/>
+    <w:rsid w:val="00EE5E99"/>
+    <w:rsid w:val="00F10873"/>
+    <w:rsid w:val="00F46847"/>
     <w:rsid w:val="00F67F07"/>
     <w:rsid w:val="00F8110E"/>
+    <w:rsid w:val="00F8795A"/>
     <w:rsid w:val="00FD662F"/>
     <w:rsid w:val="00FE00D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05014175"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{11A3CA68-C651-4F94-95A8-04B1AD870C29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9098,94 +9600,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -9807,58 +10313,86 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A7630"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C21126"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1636452131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1874538636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NAspecifications@uponor.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10095,178 +10629,215 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100CF6FF1EE37785C47AFC7EE76AF01CBB9" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="9a65b15d0c8f71475a4c8a4d8d5f09ec">
-[...2 lines deleted...]
-    <xsd:import namespace="977ab348-a5e9-467c-8c00-0e873091a08a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+    <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52b7f4f5-411c-432f-8bb0-c439b4aacfe0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="977ab348-a5e9-467c-8c00-0e873091a08a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c81c80e-ac4b-478e-bfd2-27809ec9a526" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60b0d702-893c-4e2c-b860-55823d14ba9e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{57eb7235-e7ed-4760-92c9-31033b81568f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="60b0d702-893c-4e2c-b860-55823d14ba9e">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -10311,169 +10882,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B17EF8-2A14-4A6A-8B32-70DC5F5F29C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201E02A8-F837-454E-947A-64B95F9EA58B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3231D61-223C-4534-8C0F-D00B1B08D8C3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFC54CF8-F027-4D7A-8798-326CC62467B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="52b7f4f5-411c-432f-8bb0-c439b4aacfe0"/>
-    <ds:schemaRef ds:uri="977ab348-a5e9-467c-8c00-0e873091a08a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06798B2-765C-4EE3-B95E-356F7D9A7B81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>23042</Characters>
+  <Pages>12</Pages>
+  <Words>4061</Words>
+  <Characters>23151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>192</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27030</CharactersWithSpaces>
+  <CharactersWithSpaces>27158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Botten,Tim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SiteId">
     <vt:lpwstr>a4f1aa99-bd23-4521-a3c0-1d07bdce1616</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Owner">
     <vt:lpwstr>tim.botten@uponor.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SetDate">
     <vt:lpwstr>2020-03-24T11:47:01.3259722Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Sensitivity">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100CF6FF1EE37785C47AFC7EE76AF01CBB9</vt:lpwstr>
+    <vt:lpwstr>0x01010063DFA053A634A341974A0B6606E424BE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>140600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>246629cd,2946dcf9,7ec26afe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,8,Arial</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>INTERNAL </vt:lpwstr>
   </property>
 </Properties>
 </file>