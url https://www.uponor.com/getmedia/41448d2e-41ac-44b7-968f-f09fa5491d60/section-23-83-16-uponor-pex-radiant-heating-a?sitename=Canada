--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -264,64 +264,64 @@
       <w:r w:rsidR="000B77EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>994</w:t>
       </w:r>
       <w:r w:rsidR="000B77EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F4F9A6" w14:textId="5C481A0E" w:rsidR="006E6849" w:rsidRDefault="006E6849" w:rsidP="006E6849">
+    <w:p w14:paraId="50F4F9A6" w14:textId="5B9852BE" w:rsidR="006E6849" w:rsidRDefault="00A3167C" w:rsidP="006E6849">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00FA1211">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>www.uponor.com</w:t>
+          <w:t>www.uponor.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E79C376" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="007E405D" w:rsidRDefault="004A2C79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="004C7417" w14:textId="2AD80AFD" w:rsidR="00EE7C67" w:rsidRPr="007E405D" w:rsidRDefault="00EE7C67">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -433,213 +433,154 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548A65C8" w14:textId="7916839B" w:rsidR="00EE7C67" w:rsidRDefault="007E405D" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hydronic radiant heating and cooling distribution system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6F88D0" w14:textId="14DA602C" w:rsidR="00EE7C67" w:rsidRDefault="007E405D" w:rsidP="003C65A1">
+    <w:p w14:paraId="5C6F88D0" w14:textId="14DA602C" w:rsidR="00EE7C67" w:rsidRDefault="007E405D" w:rsidP="006378C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="006D35CA" w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>labor</w:t>
       </w:r>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, materials, transportation, equipment and services to install a hydronic radiant and cooling system where indicated on the Contract Drawing and specified herein.</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> hydronic distribution system where indicated on the Contract Drawing and specified herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BFECD3" w14:textId="6D47C3B3" w:rsidR="00EE7C67" w:rsidRPr="007D0767" w:rsidRDefault="007D0767" w:rsidP="00752B09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34159DB7" w14:textId="77777777" w:rsidR="00D06FD4" w:rsidRPr="00D06FD4" w:rsidRDefault="00D06FD4" w:rsidP="00D06FD4">
+    <w:p w14:paraId="34159DB7" w14:textId="77777777" w:rsidR="00D06FD4" w:rsidRPr="00D06FD4" w:rsidRDefault="00D06FD4" w:rsidP="00E4326D">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06FD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 23 21 13 – Hydronic Piping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C505324" w14:textId="77777777" w:rsidR="00D06FD4" w:rsidRPr="00D06FD4" w:rsidRDefault="00D06FD4" w:rsidP="00D06FD4">
+    <w:p w14:paraId="08D883F1" w14:textId="598C0563" w:rsidR="00EA7763" w:rsidRPr="009F05DF" w:rsidRDefault="00D06FD4" w:rsidP="009F05DF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06FD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 23 21 13.13 – Underground Hydronic Piping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D883F1" w14:textId="77777777" w:rsidR="00EA7763" w:rsidRPr="007E405D" w:rsidRDefault="00EA7763" w:rsidP="006073F8">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="754A719D" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00AF7754">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F595A9" w14:textId="77777777" w:rsidR="007E405D" w:rsidRDefault="007E405D" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -939,89 +880,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00201EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>CAN/CSA B137.5 Cross-Linked Polyethylene (PEX) for Pressure Applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454E4A2E" w14:textId="1DD85406" w:rsidR="00D646A4" w:rsidRPr="00871086" w:rsidRDefault="00201EE7" w:rsidP="00EE4891">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871086">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>CAN/CSA B214 Installation Code for Hydronic Heating Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504AC903" w14:textId="49A7CC1D" w:rsidR="00201EE7" w:rsidRDefault="00201EE7" w:rsidP="003C65A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>German Institute of Standards (DIN):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600E693B" w14:textId="77777777" w:rsidR="00201EE7" w:rsidRDefault="00201EE7" w:rsidP="003C65A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>CAN/CSA B214 Installation Code for Hydronic Heating Systems.</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>DIN 4726 Warm Water Floor Heating Systems and Radiator Connections – Piping Made Out of Plastic Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E0EA" w14:textId="08B56C75" w:rsidR="00201EE7" w:rsidRDefault="00201EE7" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Plastic</w:t>
       </w:r>
       <w:r w:rsidR="00676804">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -2380,75 +2321,100 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of CAN/ULC-S102.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790361CA" w14:textId="77777777" w:rsidR="00B16F3E" w:rsidRPr="00AC1985" w:rsidRDefault="00B16F3E" w:rsidP="00B16F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>As outlined in CAN/ULC S102 Appendix Section A1.23, Plastic Fittings and Valves, fittings shall be tested and listed by being mounted to plastic pipe in a method that is representative of field installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CB7F71" w14:textId="77777777" w:rsidR="00B16F3E" w:rsidRPr="00AC1985" w:rsidRDefault="00B16F3E" w:rsidP="00B16F3E">
+    <w:p w14:paraId="10B624AA" w14:textId="77777777" w:rsidR="00654E8F" w:rsidRDefault="00654E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CB7F71" w14:textId="3A9F6A19" w:rsidR="00B16F3E" w:rsidRPr="00AC1985" w:rsidRDefault="00B16F3E" w:rsidP="00B16F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uponor PEX piping manufactured with a maximum nominal OD of 3 inch (80 mm) and encased in 1/2 inch insulation in accordance with Table 3-5 </w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Uponor PEX piping manufactured with a maximum nominal OD of 3 inch (80 mm) and encased in 1/2 inch insulation in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00654E8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>shall have no limitation on spacing (see PEX Piping Systems Design and Installation Manual).</w:t>
+        <w:t xml:space="preserve"> shall have no limitation on spacing (see PEX Piping Systems Design and Installation Manual).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E4CBAC" w14:textId="77777777" w:rsidR="00B16F3E" w:rsidRPr="00AC1985" w:rsidRDefault="00B16F3E" w:rsidP="00B16F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Up to and including 2 inch (50 mm) Uponor PEX-a (waterfilled, uninsulated)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -3134,70 +3100,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011FFBF8" w14:textId="3BC046C7" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SYSTEM STARTUP AND OWNER’S INSTRUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431201DB" w14:textId="77777777" w:rsidR="00285CD4" w:rsidRPr="00285CD4" w:rsidRDefault="00285CD4" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">System Startup: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D947A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Specify system startup requirements]</w:t>
       </w:r>
       <w:r w:rsidRPr="00285CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DE0135" w14:textId="62426DF9" w:rsidR="00EE7C67" w:rsidRDefault="00285CD4" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -3245,51 +3211,51 @@
           <w:b/>
         </w:rPr>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534491CF" w14:textId="2A0D5A7E" w:rsidR="005660FB" w:rsidRDefault="005660FB" w:rsidP="005660FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505C2120" w14:textId="0FA53E66" w:rsidR="003367DC" w:rsidRPr="009F61AE" w:rsidRDefault="003367DC" w:rsidP="0037275D">
+    <w:p w14:paraId="505C2120" w14:textId="259AAA41" w:rsidR="003367DC" w:rsidRPr="009F61AE" w:rsidRDefault="003367DC" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F61AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acceptable manufacturer: GF Building Flow Solutions (Uponor Ltd</w:t>
       </w:r>
       <w:r w:rsidR="00BB3168">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F61AE">
@@ -3349,82 +3315,82 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F61AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
       <w:r w:rsidRPr="009F61AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AE20F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00AE20F9" w:rsidRPr="00867D9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>naspecifications@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F61AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>; web:</w:t>
       </w:r>
       <w:r w:rsidR="00581528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00581528" w:rsidRPr="00FA1211">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00A3167C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>www.uponor.com</w:t>
+          <w:t>www.uponor.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="681A1371" w14:textId="77777777" w:rsidR="0037275D" w:rsidRPr="0037275D" w:rsidRDefault="0037275D" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037275D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Proprietary System: Wirsbo hePEX™ Radiant Heating and Cooling System.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B68B80E" w14:textId="77777777" w:rsidR="0037275D" w:rsidRPr="0037275D" w:rsidRDefault="0037275D" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
@@ -4183,50 +4149,51 @@
       </w:r>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> nominal inside diameter in accordance with ASTM F876.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B51F0CA" w14:textId="43E1373F" w:rsidR="00D95F68" w:rsidRDefault="00D95F68" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003B41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1/2</w:t>
       </w:r>
       <w:r w:rsidR="003B41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidR="005F4928">
         <w:rPr>
@@ -4291,51 +4258,50 @@
       </w:r>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>nominal inside diameter in accordance with ASTM F876.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAEDF9D" w14:textId="57A9DEFF" w:rsidR="00D95F68" w:rsidRDefault="00D95F68" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003B41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1/2</w:t>
       </w:r>
       <w:r w:rsidR="003B41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidR="004A470E">
         <w:rPr>
@@ -4679,251 +4645,595 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00317BEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PEX tubing that is required to be insulated shall be pre-insulated with the appropriate thickness of foam insulation as per local Code or as per ASHRAE 90.1</w:t>
       </w:r>
       <w:r w:rsidR="00CE5ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E795A6C" w14:textId="77777777" w:rsidR="00E73F38" w:rsidRDefault="00D95F68" w:rsidP="00CE5ABA">
+    <w:p w14:paraId="7E795A6C" w14:textId="77777777" w:rsidR="00E73F38" w:rsidRDefault="00D95F68" w:rsidP="00E57107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pre-insulated tubing shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108EDE98" w14:textId="678FFE99" w:rsidR="00CB0A10" w:rsidRPr="005273E4" w:rsidRDefault="005273E4" w:rsidP="00970132">
+    <w:p w14:paraId="2A9E684B" w14:textId="49C5AD03" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00E35346" w:rsidP="00E57107">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefabricated </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3167C" w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Radiant Rollout™ Mat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A13D2F3" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="00166BB5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Radiant Rollout™ Mats shall be constructed with Wirsbo hePEX™ tubing, on center spacing as designed by the manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0590759E" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tubing shall be 1/2 inch (13 mm) or 5/8 inch (16 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FCF0DD" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>On center spacing shall be 6 inches (152 mm), 9 inches (229 mm) or 12 inches (304mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB1062F" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The mats shall be constructed in nominal widths of 5 feet (1.5 m), with maximum lengths for 1/2 inch loops is 150 feet (46m) or 5/8 inch loops is 225 feet (69 m). The mats shall be custom-designed based on the floor plan to ensure that mat pressure drops at the required flow rates will not exceed the scheduled maximums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3546FFE2" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The mats shall be constructed with support strips at every 7 feet (2.1 m) installed perpendicular to the tubing and each loop shall be secured to the support strips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD34D86" w14:textId="4BBBBC8B" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER** Remove Sub-paragraph below if no headers are require</w:t>
+      </w:r>
+      <w:r w:rsidR="00166BB5" w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the mats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6852185F" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Header assembly: In-slab reverse-return header assembly shall be constructed of 3/4 inch (19 mm) Wirsbo hePEX with engineered polymer (EP) ASTM F1960 cold-expansion fittings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307DD6BE" w14:textId="77777777" w:rsidR="00CD3988" w:rsidRPr="00E57107" w:rsidRDefault="00CD3988" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57107">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Radiant Rollout Mats shall be pressure tested prior to shipping and shall be delivered to the job site under 20 psi (138 kPa) of pressure. The mats shall be labeled according to the Radiant Rollout Mat schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108EDE98" w14:textId="11DB4A4B" w:rsidR="00CB0A10" w:rsidRPr="005273E4" w:rsidRDefault="005273E4" w:rsidP="00970132">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">***NOTE to specifier*** </w:t>
       </w:r>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Select one manifold type below in “.2” below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. Engineered Polymer (EP) manifold c/w visual loop flow meters, max.15.4 gpm for 8-loop manifold; 1” Stainless steel, c/w visual loop flow meters, max. 14 gpm for 12 –loop manifold; 1 1/4” Stainless steel, max. c/w visual loop flow meters, max. 21 gpm for 12 –loop manifold;</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Manifold Materials: Engineered Polymer (EP) manifold shall be fully assembled and mounted on a durable bracket with air vents and drains on both the supply and return manifold sections. Manifold shall be designed to handle maximum 15.4 </w:t>
+        <w:t xml:space="preserve">. Engineered Polymer (EP) manifold c/w visual loop flow meters, max.15.4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>gpm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 8-loop manifold; 1” Stainless steel, c/w visual loop flow meters, max. 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>gpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 12 –loop manifold; 1 1/4” Stainless steel, max. c/w visual loop flow meters, max. 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>gpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 12 –loop manifold;</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4624" w:rsidRPr="001B4624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commercial Stainless steel; max c/w visual loop flow meters, max 48 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B4624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>gpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B4624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 12 – loop manifold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FE1C59" w14:textId="77777777" w:rsidR="00CB0A10" w:rsidRDefault="005273E4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manifold Materials: Engineered Polymer (EP) manifold shall be fully assembled and mounted on a durable bracket with air vents and drains on both the supply and return manifold sections. Manifold shall be designed to handle maximum 15.4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005273E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> on 8-loop manifold. Manifold shall have R32 unions on the inlet side of the manifold to allow for various connection adapters. Visual flow meters shall be pre-mounted on the manifold assembly. Manifold shall be capable of full flow isolation on each loop.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569265D6" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="569265D6" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifold Type: Uponor Engineered Polymer (EP) Manifold.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4959A4F9" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="4959A4F9" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1AC352" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="0F1AC352" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Manifolds shall have integral manual air vents on supply and return</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C3D29F" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="10C3D29F" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds shall be manufactured from Engineered Polymer (EP).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4373C938" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="4373C938" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds shall be supplied with manufacturers mounting brackets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFB50AB" w14:textId="77777777" w:rsidR="005273E4" w:rsidRPr="00CF1AFB" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
+    <w:p w14:paraId="4BFB50AB" w14:textId="77777777" w:rsidR="005273E4" w:rsidRPr="00CF1AFB" w:rsidRDefault="005273E4" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds shall be pre-assembled with visual flow indicators.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03529C79" w14:textId="1C22E0EE" w:rsidR="005273E4" w:rsidRPr="00CF1AFB" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -5464,51 +5774,50 @@
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds shall be manufactured from Stainless steel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A95AF9C" w14:textId="77777777" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Manifolds shall be supplied with manufacturers mounting brackets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7EC8A4" w14:textId="00D87413" w:rsidR="005273E4" w:rsidRDefault="005273E4" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005273E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Manifolds shall </w:t>
       </w:r>
       <w:r w:rsidR="006659E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -5944,126 +6253,126 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C4662E" w:rsidRPr="00643679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00772A29" w:rsidRPr="00643679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00643679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> internal barrel diameter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76253306" w14:textId="32478503" w:rsidR="005273E4" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="76253306" w14:textId="32478503" w:rsidR="005273E4" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifold Isolation Ball Valves (for EP manifolds only): Manifolds shall be isolated at the inlet and outlet of the manifold with full</w:t>
       </w:r>
       <w:r w:rsidR="006E3AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>flow ball valves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C236A9D" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="0C236A9D" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Isolation Ball Valve Type: Uponor supply and return ball valves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BDBF35" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="45BDBF35" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Isolation ball valves shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D3A9C" w14:textId="0C940517" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="1B5D3A9C" w14:textId="0C940517" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifold Fitting Materials: Fittings shall be manufactured of brass. Fittings shall be nose</w:t>
       </w:r>
       <w:r w:rsidR="003079BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -6104,525 +6413,525 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>type swivel fitting</w:t>
       </w:r>
       <w:r w:rsidR="00AD1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or PEX-a cold expansion type fitting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629E2ACB" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="629E2ACB" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fittings shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DC8975" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="68DC8975" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Compression fitting shall be an assembly consisting of nose cone insert, compression ring and compression nut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9233EE" w14:textId="7CC6837A" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="6F9233EE" w14:textId="7CC6837A" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Swivel fitting shall be an assembly consisting of nose cone insert, swivel nut</w:t>
       </w:r>
       <w:r w:rsidR="006E3AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and PEX-a cold expansion ring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DF16EA" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="56DF16EA" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PEX-a cold expansion type fitting shall be an assembly consisting of insert and PEX-a cold expansion ring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477EE6C0" w14:textId="3F18F1F8" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="477EE6C0" w14:textId="3F18F1F8" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
       <w:r w:rsidR="0086257C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PEX</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> fitting Materials: Fittings shall be manufactured of Engineered Polymer (EP). Lead free brass materials are allowed only for transition fittings. Fitting connections shall be made to the requirements of ASTM F1960.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A67221F" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="6A67221F" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fittings shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1194FF51" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="1194FF51" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PEX-a cold expansion type fittings shall be an assembly consisting of insert and PEX-a cold expansion ring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C138A2A" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="1C138A2A" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Polymer Fitting Type: Uponor Engineered Polymer (EP) fittings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A82887" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="34A82887" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Brass Fitting Type: Uponor lead free brass fittings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32279085" w14:textId="7B21A59F" w:rsidR="00744B81" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="32279085" w14:textId="7B21A59F" w:rsidR="00744B81" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supply and Return Piping to Manifolds: Piping run in heated spaces shall be cross-linked tubing with oxygen diffusion barrier capable of limiting oxygen migration through the tube wall to no greater than 0.10 g/m3/day at 104</w:t>
       </w:r>
       <w:r w:rsidR="00AC1FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>F (40</w:t>
       </w:r>
       <w:r w:rsidR="00AC1FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>C) water temperature per the requirements of DIN 4726. Supply and return piping run underground shall be crosslinked tube encased in a pre-insulated polyethylene corrugated jacket.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E0111D" w14:textId="163CDA4D" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="32E0111D" w14:textId="163CDA4D" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supply and Return Piping Type: Wirsbo </w:t>
       </w:r>
       <w:r w:rsidR="000D79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ePE</w:t>
       </w:r>
       <w:r w:rsidR="003408AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> tubing</w:t>
       </w:r>
       <w:r w:rsidR="00324DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8AD50C" w14:textId="5260A862" w:rsidR="00B77AE0" w:rsidRDefault="00324DCD" w:rsidP="003C65A1">
+    <w:p w14:paraId="6F8AD50C" w14:textId="5260A862" w:rsidR="00B77AE0" w:rsidRDefault="00324DCD" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supply and Return Piping Type: Uponor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>helioPE</w:t>
       </w:r>
       <w:r w:rsidR="003408AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> X2 tubing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD545C" w14:textId="3CEBBE37" w:rsidR="004A2C79" w:rsidRPr="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="58FD545C" w14:textId="3CEBBE37" w:rsidR="004A2C79" w:rsidRPr="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pre-insulated Supply and Return Piping Type: Uponor Ecoflex</w:t>
       </w:r>
       <w:r w:rsidR="007A4531" w:rsidRPr="007A4531">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="00324DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099A2A90" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
+    <w:p w14:paraId="099A2A90" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ACCESSORIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5F8151" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="7A5F8151" w14:textId="77777777" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Water Temperature and HVAC Controls: Refer to the controls section of the tender document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF10AAB" w14:textId="5B5443E5" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="3CF10AAB" w14:textId="5B5443E5" w:rsidR="00CF1AFB" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Thermostats: Thermostats shall be of type designed specifically for Radiant Heating and shall have slab sensing capability. Thermostats shall be supplied by PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063320E9" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="004B511B" w:rsidRDefault="004B511B" w:rsidP="004B511B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Select one thermostat type in “.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>” below]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72823580" w14:textId="5C4D6E23" w:rsidR="00CF1AFB" w:rsidRPr="00E4694D" w:rsidRDefault="00CF1AFB" w:rsidP="003C65A1">
+    <w:p w14:paraId="72823580" w14:textId="5C4D6E23" w:rsidR="00CF1AFB" w:rsidRPr="00E4694D" w:rsidRDefault="00CF1AFB" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4694D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Thermostat Type: </w:t>
       </w:r>
       <w:r w:rsidR="00F571C7" w:rsidRPr="00E4694D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uponor Heat-only Thermostat with Touchscreen</w:t>
       </w:r>
       <w:r w:rsidR="006B3E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -6735,74 +7044,74 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001539FD" w:rsidRPr="006E3AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Smatrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001539FD" w:rsidRPr="006E3AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulse Controller (X-265)</w:t>
       </w:r>
       <w:r w:rsidR="006B3E7E" w:rsidRPr="006E3AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8882C1" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="7F8882C1" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Loop Valve Actuators: Individual loop actuators shall be thermally actuated for quiet operation. Valve actuators shall be supplied by PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330D2977" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="330D2977" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zone Control Panels: Zone control panels with LED lights indicating zone operational status shall be provided for each manifold location</w:t>
       </w:r>
       <w:r w:rsidR="001539FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001539FD" w:rsidRPr="00AC3915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -6817,533 +7126,533 @@
         <w:t>Smatrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001539FD" w:rsidRPr="00AC3915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulse Controller (X-265)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Zone control panels shall be supplied by PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFC7DBE" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="1AFC7DBE" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Manifold Cabinets: All manifolds shall be mounted in a </w:t>
       </w:r>
       <w:r w:rsidR="001539FD" w:rsidRPr="00AC3915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>surface mounted or</w:t>
       </w:r>
       <w:r w:rsidR="001539FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>recessed metal cabinet. The cabinet shall be lockable and be able to be painted. The cabinets shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6370AEC0" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="6370AEC0" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Shut-Off Valves: Shut-Off valves shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ECD596" w14:textId="17258035" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="74ECD596" w14:textId="17258035" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Horizontal Pipe Support Channels: All horizontal pipe supports for PEX sizes </w:t>
       </w:r>
       <w:r w:rsidR="00214DD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1/2</w:t>
       </w:r>
       <w:r w:rsidR="00083A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and greater shall be gauge 23 galvanized steel channels and be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCAD387" w14:textId="51D53366" w:rsidR="00EE7C67" w:rsidRPr="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="3CCAD387" w14:textId="51D53366" w:rsidR="00EE7C67" w:rsidRPr="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pipe Support Type: Uponor PEX-a Pipe Support</w:t>
       </w:r>
       <w:r w:rsidR="008A1B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C21BB95" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
+    <w:p w14:paraId="4C21BB95" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>RELATED MATERIALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45261F4A" w14:textId="77777777" w:rsidR="006073F8" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="45261F4A" w14:textId="77777777" w:rsidR="006073F8" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related Materials: Refer to other sections listed in Related Sections paragraph herein for related materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628B43C1" w14:textId="6E982CCE" w:rsidR="004B511B" w:rsidRPr="004B511B" w:rsidRDefault="00970132" w:rsidP="00970132">
+    <w:p w14:paraId="628B43C1" w14:textId="6E982CCE" w:rsidR="004B511B" w:rsidRPr="004B511B" w:rsidRDefault="00970132" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EXECUTIO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B33635" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="13B33635" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>MANUFACTURER’S INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3342BA" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="004B511B" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="5D3342BA" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Compliance: Comply with manufacturer’s product data, including product technical bulletins, installation instructions and product packaging instructions for installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1293D19C" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="007E405D" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="1293D19C" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="007E405D" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDD00B3" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="4BDD00B3" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Site Verification of Conditions: Verify substrate conditions which have been previously installed under other sections, are acceptable for installation in accordance with manufacturer’s instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7870A140" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="007E405D" w:rsidRDefault="004B511B" w:rsidP="00970132">
+    <w:p w14:paraId="7870A140" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="007E405D" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INSTALLATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E7065E" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="13E7065E" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Radiant Heating and Cooling Installation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EC1034" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="20EC1034" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Install hydronic radiant heat and cooling tubing loops in accordance with tubing manufacturer’s recommendations and as indicated on Contract Drawings. Installation shall follow shop drawings for tube layout, tube spacing, manifold configuration, and manifold location. Comply with notes on shop drawings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B365C61" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="1B365C61" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manifolds supply and return piping shall be isolated with ball valves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82C5A4" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="0F82C5A4" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fittings and manifolds shall be accessible for maintenance. The only exceptions are for repair splice with manufacturer’s approved fittings and procedure for concealed connections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E4D43C" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="26E4D43C" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Install tubing loops without splices. It is acceptable to install a repair splice within the embedded loop should on-site damage occur and an emergency repair be authorized. Refer to PEX tubing manufacturer’s installation handbook for instructions on the proper installation of the repair splice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AEC95B" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="33AEC95B" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ensure that no glues, solvents, sealants or chemicals come in contact with the tubing without prior permission from the tube manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536F6D71" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="536F6D71" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Manufacturer’s bend supports shall be used where tubing enters and exits the slab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E922D0" w14:textId="77777777" w:rsidR="005511C2" w:rsidRDefault="005511C2" w:rsidP="005511C2">
+    <w:p w14:paraId="28E922D0" w14:textId="77777777" w:rsidR="005511C2" w:rsidRDefault="005511C2" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All fitting connections to the PEX tubing shall </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the requirements of ASTM F1960.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA9EF4D" w14:textId="77777777" w:rsidR="00C60E05" w:rsidRPr="00AC1985" w:rsidRDefault="00C60E05" w:rsidP="00C60E05">
+    <w:p w14:paraId="4DA9EF4D" w14:textId="77777777" w:rsidR="00C60E05" w:rsidRPr="00AC1985" w:rsidRDefault="00C60E05" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ensure the required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -7370,932 +7679,934 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>does not come into contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>with Uponor EP fittings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CED4D52" w14:textId="77777777" w:rsidR="00AC059E" w:rsidRPr="00AC1985" w:rsidRDefault="00AC059E" w:rsidP="00AC059E">
+    <w:p w14:paraId="6CED4D52" w14:textId="77777777" w:rsidR="00AC059E" w:rsidRPr="00AC1985" w:rsidRDefault="00AC059E" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PEX piping shall be installed per CAN/ULC-S102.2 requirements for plenum applications. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C66988" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="74C66988" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Methods of tubing attachment shall be to manufacturer’s installation handbook.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACB6C4E" w14:textId="375199FC" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="7ACB6C4E" w14:textId="375199FC" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pressurize tubing system with air or water in accordance with applicable codes</w:t>
       </w:r>
       <w:r w:rsidR="00A97D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6906EDBC" w14:textId="42A042AA" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="6906EDBC" w14:textId="42A042AA" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comply with safety precautions when pressure testing, including use of compressed air, where applicable. Water shall not be used to pressurize the system if ambient air temperature has the possibility of dropping below 32</w:t>
       </w:r>
       <w:r w:rsidR="00895609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>F (0</w:t>
       </w:r>
       <w:r w:rsidR="00895609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DB39CF" w14:textId="761BFF3B" w:rsidR="004B511B" w:rsidRDefault="001B37EC" w:rsidP="003C65A1">
+    <w:p w14:paraId="49DB39CF" w14:textId="761BFF3B" w:rsidR="004B511B" w:rsidRDefault="001B37EC" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ensure system to be protected from freezing conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A45A558" w14:textId="3BCDA854" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="7A45A558" w14:textId="3BCDA854" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial Balancing: Adjust flow to all loops as indicated on shop drawings. Flow adjustment settings are to be generated by the Uponor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C90A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE5176E" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="5CE5176E" w14:textId="77777777" w:rsidR="004B511B" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>System shall not be operated during panel concrete curing period unless permission has been granted and specific instructions on panel pre-heating has been provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFF1404" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00B769F7" w:rsidRDefault="004B511B" w:rsidP="003C65A1">
+    <w:p w14:paraId="7DFF1404" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00B769F7" w:rsidRDefault="004B511B" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B511B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related Products Installation: Refer to other sections listed in Related Sections paragraph herein for related products installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAFD869" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
+    <w:p w14:paraId="44EE372C" w14:textId="77777777" w:rsidR="00654E8F" w:rsidRDefault="00654E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAFD869" w14:textId="72B92C87" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FIELD QUALITY REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0E10D5" w14:textId="600961D9" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="003C65A1">
+    <w:p w14:paraId="1E0E10D5" w14:textId="600961D9" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Site Tests (Installation and Post-Installation Testing): [Specify applicable test requirements to be </w:t>
       </w:r>
       <w:r w:rsidR="00140999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>performed</w:t>
       </w:r>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> during and after product installation].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA8894F" w14:textId="77777777" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="003C65A1">
+    <w:p w14:paraId="1CA8894F" w14:textId="77777777" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manufacturer’s Field Services: Provide manufacturer’s field service consisting of product use recommendations and periodic site visit for inspection of product installation in accordance with manufacturer’s instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A84B95" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="003C65A1">
+    <w:p w14:paraId="08A84B95" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Site Visits: [Specify number and duration of periodic site visits].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B68493A" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
+    <w:p w14:paraId="3B68493A" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ADJUSTING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACE1575" w14:textId="4B7FB997" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="003C65A1">
+    <w:p w14:paraId="2ACE1575" w14:textId="4B7FB997" w:rsidR="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adjusting: Balance all loops </w:t>
       </w:r>
       <w:r w:rsidR="00BB77A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">by adjusting flowmeter to the desired setting according to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB77A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB77A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> design or designer recommendation</w:t>
       </w:r>
       <w:r w:rsidR="001D720C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F19E5BF" w14:textId="6558F7D0" w:rsidR="00B769F7" w:rsidRPr="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="003C65A1">
+    <w:p w14:paraId="3F19E5BF" w14:textId="6558F7D0" w:rsidR="00B769F7" w:rsidRPr="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adjusting: Balance all hydronic distribution lines based on manifold or terminal unit requirement</w:t>
       </w:r>
       <w:r w:rsidR="0097580B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8FABB9" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="00970132">
+    <w:p w14:paraId="5F8FABB9" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CLEANING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BBC228" w14:textId="6305D0E3" w:rsidR="009F0337" w:rsidRDefault="00B769F7" w:rsidP="00500AD4">
+    <w:p w14:paraId="25BBC228" w14:textId="6305D0E3" w:rsidR="009F0337" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B769F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cleaning: Remove temporary coverings and protection of adjacent work areas. Repair or replace damaged installed products. Clean installed products in accordance with manufacturer’s instructions prior to Owner’s acceptance. Remove construction debris from project site and legally dispose of debris.</w:t>
       </w:r>
       <w:r w:rsidR="00F54888">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> If a chemical disinfection product is used, care must be given to either isolate the PEX from the rest of the system or use a procedure recommended </w:t>
       </w:r>
       <w:r w:rsidR="004815E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00140999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004815E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F037700" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="00500AD4">
+    <w:p w14:paraId="0F037700" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Water system disinfection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8FCB7" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="00500AD4">
+    <w:p w14:paraId="12F8FCB7" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Uponor AquaPEX piping should be disinfected in accordance with </w:t>
-      </w:r>
-[...210 lines deleted...]
-        <w:t xml:space="preserve">To prevent reduced service life of system components, disinfection solutions should not stand in the system longer than 72 hours per </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008A70F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Uponor Disinfection Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Flush the system with potable water after disinfection.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C37B8BB" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="00500AD4">
+        <w:t xml:space="preserve"> or local codes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7503B76B" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Chlorine Dioxide is not recommended for system disinfection.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20B6A50B" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="00500AD4">
+        <w:t>Use non-petroleum-based cleaners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA073E4" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="1"/>
-        </w:numPr>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Not exceed a pH of 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688ABA95" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do not allow system to exceed 80 psi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D24CE48" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Use a disinfecting solution (chlorine or chloramine) solution of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780A6610" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200 parts per million (ppm) for 3 hours at a maximum temperature of 77°F (25°C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FA5FB6" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50 ppm for 24 hours at a maximum temperature of 77°F (25°C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D36922C" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 ppm for 72 hours at a maximum temperature of 140°F (60°C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71927FA4" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To prevent reduced service life of system components, disinfection solutions should not stand in the system longer than 72 hours per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="008A70F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Uponor Disinfection Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Flush the system with potable water after disinfection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C37B8BB" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chlorine Dioxide is not recommended for system disinfection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B6A50B" w14:textId="77777777" w:rsidR="00500AD4" w:rsidRPr="008A70F5" w:rsidRDefault="00500AD4" w:rsidP="0022013D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Consult piping manufacturer for compatibility if alternative disinfectants are to be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CE9BF2" w14:textId="77777777" w:rsidR="001E74A4" w:rsidRPr="00B769F7" w:rsidRDefault="001E74A4" w:rsidP="003C65A1">
+    <w:p w14:paraId="2F144C3A" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRDefault="00EE7C67" w:rsidP="0022013D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PROTECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BD22CA" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00B769F7" w:rsidRDefault="00B769F7" w:rsidP="0022013D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
-[...17 lines deleted...]
-          <w:b/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B769F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Protection: Protect installed product and finish surfaces from damage during construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEC716E" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="007E405D" w:rsidRDefault="00EE7C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC85ED4" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="007E405D" w:rsidRDefault="00EE7C67" w:rsidP="00E335B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E405D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE7C67" w:rsidRPr="007E405D" w:rsidSect="00A267F2">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00EE7C67" w:rsidRPr="007E405D" w:rsidSect="0043482D">
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0467FCD2" w14:textId="77777777" w:rsidR="00AF597F" w:rsidRDefault="00AF597F">
+    <w:p w14:paraId="3FB71736" w14:textId="77777777" w:rsidR="00843D77" w:rsidRDefault="00843D77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45714116" w14:textId="77777777" w:rsidR="00AF597F" w:rsidRDefault="00AF597F">
+    <w:p w14:paraId="6AABE59F" w14:textId="77777777" w:rsidR="00843D77" w:rsidRDefault="00843D77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -8321,89 +8632,89 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7916C66B" w14:textId="4CCCFC7E" w:rsidR="004A2C79" w:rsidRPr="003F2F5A" w:rsidRDefault="004902C5" w:rsidP="00416EE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">GF Building Flow Solutions </w:t>
     </w:r>
     <w:r w:rsidR="00416EE0" w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Radiant Heating and Cooling Specification (Full Version)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="79C6F413" w14:textId="7912D80A" w:rsidR="00EE7C67" w:rsidRPr="003F2F5A" w:rsidRDefault="00CA1218" w:rsidP="00416EE0">
+  <w:p w14:paraId="79C6F413" w14:textId="63C75FAF" w:rsidR="00EE7C67" w:rsidRPr="003F2F5A" w:rsidRDefault="002D5AB2" w:rsidP="00416EE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>January</w:t>
+      <w:t>February</w:t>
     </w:r>
     <w:r w:rsidR="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AE20F9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="009E584D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="005A5C54" w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CA1218">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="608E6AD2" w14:textId="0BFB1B85" w:rsidR="00416EE0" w:rsidRPr="003F2F5A" w:rsidRDefault="00416EE0" w:rsidP="004A2C79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">23 </w:t>
     </w:r>
     <w:r w:rsidR="009B6205" w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>83 16</w:t>
@@ -8431,80 +8742,80 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EF451C" w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="003F2F5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17BF7142" w14:textId="77777777" w:rsidR="00AF597F" w:rsidRDefault="00AF597F">
+    <w:p w14:paraId="49015B35" w14:textId="77777777" w:rsidR="00843D77" w:rsidRDefault="00843D77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181500D5" w14:textId="77777777" w:rsidR="00AF597F" w:rsidRDefault="00AF597F">
+    <w:p w14:paraId="40640C5B" w14:textId="77777777" w:rsidR="00843D77" w:rsidRDefault="00843D77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="546F2F82" w14:textId="2F4F88DD" w:rsidR="00F46BA5" w:rsidRDefault="00F46BA5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19423FAF" wp14:editId="5DA29CBC">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19423FAF" wp14:editId="5DA29CBC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="502920" cy="307340"/>
               <wp:effectExtent l="0" t="0" r="11430" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="618647564" name="Text Box 2" descr="INTERNAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -8539,51 +8850,51 @@
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">INTERNAL </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="19423FAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/GxtYCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk69YacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oxU62bqdhF5kiaX689zS/641mB+VDC7bk00nOmbISqtbuSv79ZfXh&#10;hrOAwlZCg1UlP6rA7xbv3807V6gZNKAr5RkVsaHoXMkbRFdkWZCNMiJMwClLwRq8EUhXv8sqLzqq&#10;bnQ2y/NPWQe+ch6kCoG8D6cgX6T6da0kPtV1UMh0yWk2TKdP5zae2WIuip0XrmnlMIb4hymMaC01&#10;PZd6ECjY3rd/lDKt9BCgxokEk0Fdt1KlHWibaf5mm00jnEq7EDjBnWEK/6+sfDxs3LNn2H+BngiM&#10;gHQuFIGccZ++9iZ+aVJGcYLweIZN9cgkOa/z2e2MIpJCV/nnq48J1uzys/MBvyowLBol98RKAksc&#10;1gGpIaWOKbGXhVWrdWJG298clBg92WXCaGG/7Yext1AdaRsPJ6KDk6uWeq5FwGfhiVkak9SKT3TU&#10;GrqSw2Bx1oD/8Td/zCfAKcpZR0opuSUpc6a/WSIiiioZ09v8OqebH93b0bB7cw+kvyk9BSeTGfNQ&#10;j2btwbySjpexEYWEldSu5Dia93iSLL0DqZbLlET6cQLXduNkLB1xiiC+9K/CuwFpJIoeYZSRKN4A&#10;fsqNfwa33CPBntiImJ6AHKAm7SWShncSxf3rPWVdXvPiJwAAAP//AwBQSwMEFAAGAAgAAAAhAL2W&#10;lOPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuIGThC0NI2DEBIHbpT+&#10;nJd4m6SNd6PYQMrT1+2FXlYazWjm23w5uFadqPeNsIF0koAiLsU2XBl4fdmMF6B8QLbYCpOBb/Kw&#10;LG5vcsysnPmZTvtQqVjCPkMDdQhdprUva3LoJ9IRR+9Deochyr7StsdzLHetnibJvXbYcFyosaN1&#10;TeXX/ugMNPOVhJTetpvPd5dKetlt55edMaO7YfUEKtAQrmH4xY/oUESmgxzZetUaiI+Evxu9h8cp&#10;qIOB2WIGusj1f/biBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP8bG1gKAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL2WlOPaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.2pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/GxtYCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk69YacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oxU62bqdhF5kiaX689zS/641mB+VDC7bk00nOmbISqtbuSv79ZfXh&#10;hrOAwlZCg1UlP6rA7xbv3807V6gZNKAr5RkVsaHoXMkbRFdkWZCNMiJMwClLwRq8EUhXv8sqLzqq&#10;bnQ2y/NPWQe+ch6kCoG8D6cgX6T6da0kPtV1UMh0yWk2TKdP5zae2WIuip0XrmnlMIb4hymMaC01&#10;PZd6ECjY3rd/lDKt9BCgxokEk0Fdt1KlHWibaf5mm00jnEq7EDjBnWEK/6+sfDxs3LNn2H+BngiM&#10;gHQuFIGccZ++9iZ+aVJGcYLweIZN9cgkOa/z2e2MIpJCV/nnq48J1uzys/MBvyowLBol98RKAksc&#10;1gGpIaWOKbGXhVWrdWJG298clBg92WXCaGG/7Yext1AdaRsPJ6KDk6uWeq5FwGfhiVkak9SKT3TU&#10;GrqSw2Bx1oD/8Td/zCfAKcpZR0opuSUpc6a/WSIiiioZ09v8OqebH93b0bB7cw+kvyk9BSeTGfNQ&#10;j2btwbySjpexEYWEldSu5Dia93iSLL0DqZbLlET6cQLXduNkLB1xiiC+9K/CuwFpJIoeYZSRKN4A&#10;fsqNfwa33CPBntiImJ6AHKAm7SWShncSxf3rPWVdXvPiJwAAAP//AwBQSwMEFAAGAAgAAAAhAL2W&#10;lOPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuIGThC0NI2DEBIHbpT+&#10;nJd4m6SNd6PYQMrT1+2FXlYazWjm23w5uFadqPeNsIF0koAiLsU2XBl4fdmMF6B8QLbYCpOBb/Kw&#10;LG5vcsysnPmZTvtQqVjCPkMDdQhdprUva3LoJ9IRR+9Deochyr7StsdzLHetnibJvXbYcFyosaN1&#10;TeXX/ugMNPOVhJTetpvPd5dKetlt55edMaO7YfUEKtAQrmH4xY/oUESmgxzZetUaiI+Evxu9h8cp&#10;qIOB2WIGusj1f/biBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP8bG1gKAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL2WlOPaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="55DE746D" w14:textId="5225621F" w:rsidR="00F46BA5" w:rsidRPr="00F46BA5" w:rsidRDefault="00F46BA5" w:rsidP="00F46BA5">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F46BA5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">INTERNAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -8635,51 +8946,51 @@
     </w:r>
     <w:r w:rsidR="00D763AA" w:rsidRPr="001E0044">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t>83 16</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66E8C5EE" w14:textId="65BB4957" w:rsidR="00F46BA5" w:rsidRDefault="00F46BA5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF96FA3" wp14:editId="7204B82E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF96FA3" wp14:editId="7204B82E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="502920" cy="307340"/>
               <wp:effectExtent l="0" t="0" r="11430" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="375732062" name="Text Box 1" descr="INTERNAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -8714,51 +9025,51 @@
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">INTERNAL </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5CF96FA3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.2pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBceNwSDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk67YacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oOU66bqdhF5kiaX689zS/7VvDDsqHBmzJp5OcM2UlVI3dlfzH8+rD&#10;F84CClsJA1aV/KgCv128fzfvXKFmUIOplGdUxIaicyWvEV2RZUHWqhVhAk5ZCmrwrUC6+l1WedFR&#10;9dZkszz/lHXgK+dBqhDIez8E+SLV11pJfNQ6KGSm5DQbptOncxvPbDEXxc4LVzfyNIb4hyla0Vhq&#10;ei51L1CwvW/+KNU20kMAjRMJbQZaN1KlHWibaf5mm00tnEq7EDjBnWEK/6+sfDhs3JNn2H+FngiM&#10;gHQuFIGccZ9e+zZ+aVJGcYLweIZN9cgkOa/z2c2MIpJCV/nnq48J1uzys/MBvyloWTRK7omVBJY4&#10;rANSQ0odU2IvC6vGmMSMsb85KDF6ssuE0cJ+27OmejX9FqojLeVh4Ds4uWqo9VoEfBKeCKZpSbT4&#10;SIc20JUcThZnNfiff/PHfMKdopx1JJiSW1I0Z+a7JT6itpIxvcmvc7r50b0dDbtv74BkOKUX4WQy&#10;Yx6a0dQe2heS8zI2opCwktqVHEfzDgfl0nOQarlMSSQjJ3BtN07G0hGuiOVz/yK8OwGOxNQDjGoS&#10;xRvch9z4Z3DLPRL6iZQI7QDkCXGSYOLq9Fyixl/fU9blUS9+AQAA//8DAFBLAwQUAAYACAAAACEA&#10;vZaU49oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW4gZOELQ0jYMQEgdu&#10;lP6cl3ibpI13o9hAytPX7YVeVhrNaObbfDm4Vp2o942wgXSSgCIuxTZcGXh92YwXoHxAttgKk4Fv&#10;8rAsbm9yzKyc+ZlO+1CpWMI+QwN1CF2mtS9rcugn0hFH70N6hyHKvtK2x3Msd62eJsm9dthwXKix&#10;o3VN5df+6Aw085WElN62m893l0p62W3nl50xo7th9QQq0BCuYfjFj+hQRKaDHNl61RqIj4S/G72H&#10;xymog4HZYga6yPV/9uIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXHjcEgwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvZaU49oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:39.6pt;height:24.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBceNwSDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk67YacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oOU66bqdhF5kiaX689zS/7VvDDsqHBmzJp5OcM2UlVI3dlfzH8+rD&#10;F84CClsJA1aV/KgCv128fzfvXKFmUIOplGdUxIaicyWvEV2RZUHWqhVhAk5ZCmrwrUC6+l1WedFR&#10;9dZkszz/lHXgK+dBqhDIez8E+SLV11pJfNQ6KGSm5DQbptOncxvPbDEXxc4LVzfyNIb4hyla0Vhq&#10;ei51L1CwvW/+KNU20kMAjRMJbQZaN1KlHWibaf5mm00tnEq7EDjBnWEK/6+sfDhs3JNn2H+FngiM&#10;gHQuFIGccZ9e+zZ+aVJGcYLweIZN9cgkOa/z2c2MIpJCV/nnq48J1uzys/MBvyloWTRK7omVBJY4&#10;rANSQ0odU2IvC6vGmMSMsb85KDF6ssuE0cJ+27OmejX9FqojLeVh4Ds4uWqo9VoEfBKeCKZpSbT4&#10;SIc20JUcThZnNfiff/PHfMKdopx1JJiSW1I0Z+a7JT6itpIxvcmvc7r50b0dDbtv74BkOKUX4WQy&#10;Yx6a0dQe2heS8zI2opCwktqVHEfzDgfl0nOQarlMSSQjJ3BtN07G0hGuiOVz/yK8OwGOxNQDjGoS&#10;xRvch9z4Z3DLPRL6iZQI7QDkCXGSYOLq9Fyixl/fU9blUS9+AQAA//8DAFBLAwQUAAYACAAAACEA&#10;vZaU49oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW4gZOELQ0jYMQEgdu&#10;lP6cl3ibpI13o9hAytPX7YVeVhrNaObbfDm4Vp2o942wgXSSgCIuxTZcGXh92YwXoHxAttgKk4Fv&#10;8rAsbm9yzKyc+ZlO+1CpWMI+QwN1CF2mtS9rcugn0hFH70N6hyHKvtK2x3Msd62eJsm9dthwXKix&#10;o3VN5df+6Aw085WElN62m893l0p62W3nl50xo7th9QQq0BCuYfjFj+hQRKaDHNl61RqIj4S/G72H&#10;xymog4HZYga6yPV/9uIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXHjcEgwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvZaU49oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2B39694B" w14:textId="54893531" w:rsidR="00F46BA5" w:rsidRPr="00F46BA5" w:rsidRDefault="00F46BA5" w:rsidP="00F46BA5">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F46BA5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">INTERNAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -9561,50 +9872,170 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E6624A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2F866B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B24508C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -9680,51 +10111,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EC4442C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6EC79E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -9800,51 +10231,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69327DCF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7908AC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -9920,51 +10351,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75382DC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7FC7972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -10040,51 +10471,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E125D56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3309E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -10169,75 +10600,78 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="6518878">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="813255289">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1002664774">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="517013941">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="812792384">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1628045936">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1199198859">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1987660827">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1273127241">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1929121640">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1504541698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1428845679">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2122874589">
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -10272,119 +10706,126 @@
     <w:rsid w:val="000A79DC"/>
     <w:rsid w:val="000B77EB"/>
     <w:rsid w:val="000D16B9"/>
     <w:rsid w:val="000D6CC4"/>
     <w:rsid w:val="000D74C8"/>
     <w:rsid w:val="000D79E6"/>
     <w:rsid w:val="000E7A72"/>
     <w:rsid w:val="00111555"/>
     <w:rsid w:val="00114338"/>
     <w:rsid w:val="0011501A"/>
     <w:rsid w:val="00120E26"/>
     <w:rsid w:val="001215CB"/>
     <w:rsid w:val="00122FDC"/>
     <w:rsid w:val="00131EC5"/>
     <w:rsid w:val="001323FC"/>
     <w:rsid w:val="00135629"/>
     <w:rsid w:val="00140999"/>
     <w:rsid w:val="00150D45"/>
     <w:rsid w:val="00152B59"/>
     <w:rsid w:val="00153360"/>
     <w:rsid w:val="001539FD"/>
     <w:rsid w:val="00153A9B"/>
     <w:rsid w:val="00153C9C"/>
     <w:rsid w:val="00155532"/>
     <w:rsid w:val="00160CFC"/>
+    <w:rsid w:val="00166BB5"/>
     <w:rsid w:val="00174702"/>
     <w:rsid w:val="0017549C"/>
     <w:rsid w:val="0018424E"/>
     <w:rsid w:val="001A00C2"/>
     <w:rsid w:val="001A00F3"/>
     <w:rsid w:val="001B37EC"/>
+    <w:rsid w:val="001B4624"/>
     <w:rsid w:val="001B607F"/>
     <w:rsid w:val="001C00C8"/>
     <w:rsid w:val="001C2B2E"/>
     <w:rsid w:val="001C46C3"/>
     <w:rsid w:val="001D720C"/>
     <w:rsid w:val="001E0044"/>
     <w:rsid w:val="001E6CA1"/>
     <w:rsid w:val="001E74A4"/>
     <w:rsid w:val="001F5B63"/>
     <w:rsid w:val="00201EE7"/>
     <w:rsid w:val="0020438F"/>
     <w:rsid w:val="0021282B"/>
     <w:rsid w:val="00214796"/>
     <w:rsid w:val="00214DD0"/>
     <w:rsid w:val="0021737F"/>
     <w:rsid w:val="00217843"/>
+    <w:rsid w:val="0022013D"/>
+    <w:rsid w:val="002425EA"/>
     <w:rsid w:val="00254661"/>
     <w:rsid w:val="00264B42"/>
     <w:rsid w:val="00265511"/>
     <w:rsid w:val="0026799F"/>
     <w:rsid w:val="002719C5"/>
     <w:rsid w:val="00281B19"/>
     <w:rsid w:val="00285623"/>
     <w:rsid w:val="00285C19"/>
     <w:rsid w:val="00285CD4"/>
     <w:rsid w:val="002A1AA8"/>
+    <w:rsid w:val="002B275E"/>
     <w:rsid w:val="002B7E16"/>
     <w:rsid w:val="002C1282"/>
     <w:rsid w:val="002C1897"/>
     <w:rsid w:val="002C334A"/>
     <w:rsid w:val="002C588D"/>
     <w:rsid w:val="002D360B"/>
     <w:rsid w:val="002D4611"/>
     <w:rsid w:val="002D5712"/>
+    <w:rsid w:val="002D5AB2"/>
     <w:rsid w:val="002D74FC"/>
     <w:rsid w:val="002F3694"/>
     <w:rsid w:val="00301B88"/>
     <w:rsid w:val="003072FF"/>
     <w:rsid w:val="003079BA"/>
     <w:rsid w:val="0031479D"/>
     <w:rsid w:val="00317933"/>
     <w:rsid w:val="00317BEA"/>
     <w:rsid w:val="003201B1"/>
     <w:rsid w:val="00324DCD"/>
     <w:rsid w:val="003367DC"/>
     <w:rsid w:val="003408AF"/>
     <w:rsid w:val="00357D07"/>
     <w:rsid w:val="0036680B"/>
     <w:rsid w:val="0037275D"/>
     <w:rsid w:val="0037280C"/>
     <w:rsid w:val="00397648"/>
     <w:rsid w:val="003A2066"/>
     <w:rsid w:val="003B41DD"/>
     <w:rsid w:val="003B57F7"/>
     <w:rsid w:val="003C08B8"/>
     <w:rsid w:val="003C65A1"/>
     <w:rsid w:val="003E0CC6"/>
     <w:rsid w:val="003F2F5A"/>
     <w:rsid w:val="00400158"/>
     <w:rsid w:val="00415A03"/>
     <w:rsid w:val="00416EE0"/>
     <w:rsid w:val="00422801"/>
     <w:rsid w:val="0042413A"/>
+    <w:rsid w:val="0043482D"/>
     <w:rsid w:val="004408B5"/>
     <w:rsid w:val="004512E3"/>
     <w:rsid w:val="00451C6F"/>
     <w:rsid w:val="00452A4D"/>
     <w:rsid w:val="004600D7"/>
     <w:rsid w:val="00460665"/>
     <w:rsid w:val="00460D96"/>
     <w:rsid w:val="004618E6"/>
     <w:rsid w:val="004815E7"/>
     <w:rsid w:val="00482A36"/>
     <w:rsid w:val="004840E5"/>
     <w:rsid w:val="004902C5"/>
     <w:rsid w:val="004974EC"/>
     <w:rsid w:val="004A0B05"/>
     <w:rsid w:val="004A2C79"/>
     <w:rsid w:val="004A470E"/>
     <w:rsid w:val="004B511B"/>
     <w:rsid w:val="004B7339"/>
     <w:rsid w:val="004B7D25"/>
     <w:rsid w:val="004D0C86"/>
     <w:rsid w:val="004D495F"/>
     <w:rsid w:val="004E066B"/>
     <w:rsid w:val="004E2F51"/>
     <w:rsid w:val="004E4E49"/>
     <w:rsid w:val="004E69A1"/>
@@ -10399,62 +10840,65 @@
     <w:rsid w:val="005511C2"/>
     <w:rsid w:val="005537EB"/>
     <w:rsid w:val="00553F18"/>
     <w:rsid w:val="005544B2"/>
     <w:rsid w:val="005660FB"/>
     <w:rsid w:val="00567C3E"/>
     <w:rsid w:val="005753D0"/>
     <w:rsid w:val="00580005"/>
     <w:rsid w:val="00581528"/>
     <w:rsid w:val="005873AC"/>
     <w:rsid w:val="00593191"/>
     <w:rsid w:val="005A0E96"/>
     <w:rsid w:val="005A5C54"/>
     <w:rsid w:val="005B004C"/>
     <w:rsid w:val="005B3558"/>
     <w:rsid w:val="005B5BEF"/>
     <w:rsid w:val="005C3D83"/>
     <w:rsid w:val="005C41C7"/>
     <w:rsid w:val="005C6890"/>
     <w:rsid w:val="005D11E1"/>
     <w:rsid w:val="005D4E26"/>
     <w:rsid w:val="005E7C1B"/>
     <w:rsid w:val="005F4928"/>
     <w:rsid w:val="00602226"/>
     <w:rsid w:val="0060354F"/>
+    <w:rsid w:val="006052C4"/>
     <w:rsid w:val="006057CC"/>
     <w:rsid w:val="006073F8"/>
     <w:rsid w:val="00610810"/>
     <w:rsid w:val="00612065"/>
     <w:rsid w:val="00612CF6"/>
     <w:rsid w:val="00624467"/>
     <w:rsid w:val="0063196B"/>
     <w:rsid w:val="00637037"/>
+    <w:rsid w:val="006378C7"/>
     <w:rsid w:val="00640FBF"/>
     <w:rsid w:val="00641B3B"/>
     <w:rsid w:val="00643679"/>
     <w:rsid w:val="006536AD"/>
+    <w:rsid w:val="00654E8F"/>
     <w:rsid w:val="00663701"/>
     <w:rsid w:val="0066551D"/>
     <w:rsid w:val="006659E5"/>
     <w:rsid w:val="00666B03"/>
     <w:rsid w:val="00673CEE"/>
     <w:rsid w:val="006762FF"/>
     <w:rsid w:val="00676804"/>
     <w:rsid w:val="006820B8"/>
     <w:rsid w:val="00687605"/>
     <w:rsid w:val="00690597"/>
     <w:rsid w:val="006961AB"/>
     <w:rsid w:val="006A2561"/>
     <w:rsid w:val="006B034B"/>
     <w:rsid w:val="006B0AB8"/>
     <w:rsid w:val="006B3DBA"/>
     <w:rsid w:val="006B3E7E"/>
     <w:rsid w:val="006B56B5"/>
     <w:rsid w:val="006C4D52"/>
     <w:rsid w:val="006C62EE"/>
     <w:rsid w:val="006D272E"/>
     <w:rsid w:val="006D35CA"/>
     <w:rsid w:val="006D673F"/>
     <w:rsid w:val="006E3AA5"/>
     <w:rsid w:val="006E40A3"/>
     <w:rsid w:val="006E6849"/>
@@ -10471,255 +10915,267 @@
     <w:rsid w:val="00736339"/>
     <w:rsid w:val="00740B2C"/>
     <w:rsid w:val="00744B81"/>
     <w:rsid w:val="00752B09"/>
     <w:rsid w:val="0075758C"/>
     <w:rsid w:val="007620EE"/>
     <w:rsid w:val="00772A29"/>
     <w:rsid w:val="00777067"/>
     <w:rsid w:val="00780A18"/>
     <w:rsid w:val="007870FE"/>
     <w:rsid w:val="00790C00"/>
     <w:rsid w:val="00793D93"/>
     <w:rsid w:val="007A4531"/>
     <w:rsid w:val="007B1929"/>
     <w:rsid w:val="007B2D3D"/>
     <w:rsid w:val="007C6FE3"/>
     <w:rsid w:val="007D0767"/>
     <w:rsid w:val="007E405D"/>
     <w:rsid w:val="007E7298"/>
     <w:rsid w:val="00804E5C"/>
     <w:rsid w:val="0082297B"/>
     <w:rsid w:val="00824C56"/>
     <w:rsid w:val="00830D8A"/>
     <w:rsid w:val="00833F4D"/>
     <w:rsid w:val="00836CDE"/>
+    <w:rsid w:val="00843D77"/>
     <w:rsid w:val="00847B7D"/>
     <w:rsid w:val="00850827"/>
     <w:rsid w:val="00850CE2"/>
     <w:rsid w:val="00861677"/>
     <w:rsid w:val="0086257C"/>
     <w:rsid w:val="00864778"/>
     <w:rsid w:val="00871086"/>
     <w:rsid w:val="008713AB"/>
     <w:rsid w:val="00877A10"/>
     <w:rsid w:val="00881247"/>
     <w:rsid w:val="00882F78"/>
     <w:rsid w:val="0088489D"/>
     <w:rsid w:val="00895609"/>
     <w:rsid w:val="008A1B41"/>
     <w:rsid w:val="008A5D10"/>
     <w:rsid w:val="008A65F1"/>
     <w:rsid w:val="008A67C5"/>
     <w:rsid w:val="008A7066"/>
     <w:rsid w:val="008B2DFB"/>
     <w:rsid w:val="008B5F54"/>
     <w:rsid w:val="008B7D02"/>
+    <w:rsid w:val="008C7923"/>
     <w:rsid w:val="008D19EF"/>
     <w:rsid w:val="008D62DE"/>
     <w:rsid w:val="008E363B"/>
     <w:rsid w:val="008E5910"/>
+    <w:rsid w:val="008E6B28"/>
     <w:rsid w:val="008F5A21"/>
     <w:rsid w:val="00907AD1"/>
     <w:rsid w:val="00910D6A"/>
     <w:rsid w:val="009135B7"/>
     <w:rsid w:val="00913A32"/>
     <w:rsid w:val="00914CE8"/>
     <w:rsid w:val="00914E3F"/>
     <w:rsid w:val="00915782"/>
     <w:rsid w:val="00917031"/>
     <w:rsid w:val="009251E8"/>
     <w:rsid w:val="00932900"/>
     <w:rsid w:val="00945AEF"/>
     <w:rsid w:val="00947825"/>
     <w:rsid w:val="00950110"/>
     <w:rsid w:val="00956786"/>
     <w:rsid w:val="00961B3D"/>
     <w:rsid w:val="0096479F"/>
     <w:rsid w:val="00964BD4"/>
     <w:rsid w:val="0096542F"/>
     <w:rsid w:val="00970132"/>
     <w:rsid w:val="00970853"/>
     <w:rsid w:val="00970F1F"/>
     <w:rsid w:val="0097580B"/>
     <w:rsid w:val="00976910"/>
     <w:rsid w:val="0098215A"/>
     <w:rsid w:val="009A7EDC"/>
     <w:rsid w:val="009B6205"/>
     <w:rsid w:val="009B7677"/>
     <w:rsid w:val="009E08C4"/>
     <w:rsid w:val="009E215B"/>
     <w:rsid w:val="009E584D"/>
     <w:rsid w:val="009F0337"/>
+    <w:rsid w:val="009F05DF"/>
     <w:rsid w:val="009F0BA9"/>
     <w:rsid w:val="009F54EA"/>
     <w:rsid w:val="009F61AE"/>
     <w:rsid w:val="00A117EA"/>
     <w:rsid w:val="00A267F2"/>
     <w:rsid w:val="00A274E1"/>
+    <w:rsid w:val="00A3167C"/>
     <w:rsid w:val="00A338A3"/>
     <w:rsid w:val="00A36995"/>
     <w:rsid w:val="00A44ACF"/>
     <w:rsid w:val="00A45C2F"/>
     <w:rsid w:val="00A54FB2"/>
     <w:rsid w:val="00A62B6D"/>
     <w:rsid w:val="00A64707"/>
     <w:rsid w:val="00A70B7B"/>
+    <w:rsid w:val="00A74886"/>
     <w:rsid w:val="00A868FA"/>
     <w:rsid w:val="00A97D2C"/>
     <w:rsid w:val="00AA6FDB"/>
     <w:rsid w:val="00AB2EB5"/>
     <w:rsid w:val="00AC059E"/>
     <w:rsid w:val="00AC1C1C"/>
     <w:rsid w:val="00AC1FD1"/>
     <w:rsid w:val="00AC3915"/>
     <w:rsid w:val="00AC53C6"/>
     <w:rsid w:val="00AD07D6"/>
     <w:rsid w:val="00AD1FCA"/>
     <w:rsid w:val="00AD4651"/>
     <w:rsid w:val="00AD4FE1"/>
     <w:rsid w:val="00AD66B2"/>
     <w:rsid w:val="00AE09F5"/>
     <w:rsid w:val="00AE20F9"/>
     <w:rsid w:val="00AE4C08"/>
     <w:rsid w:val="00AE4E1B"/>
     <w:rsid w:val="00AF597F"/>
     <w:rsid w:val="00AF7754"/>
     <w:rsid w:val="00B16F3E"/>
     <w:rsid w:val="00B27E31"/>
     <w:rsid w:val="00B3029E"/>
+    <w:rsid w:val="00B351B0"/>
     <w:rsid w:val="00B423E6"/>
     <w:rsid w:val="00B51CB3"/>
     <w:rsid w:val="00B6739A"/>
     <w:rsid w:val="00B769F7"/>
     <w:rsid w:val="00B77AE0"/>
     <w:rsid w:val="00B8298E"/>
     <w:rsid w:val="00B87251"/>
     <w:rsid w:val="00B9116B"/>
     <w:rsid w:val="00B92ABC"/>
     <w:rsid w:val="00BB3168"/>
     <w:rsid w:val="00BB77A5"/>
     <w:rsid w:val="00BC1D2F"/>
     <w:rsid w:val="00BC34EA"/>
     <w:rsid w:val="00BD63FD"/>
     <w:rsid w:val="00BE10A0"/>
     <w:rsid w:val="00BE3E69"/>
     <w:rsid w:val="00BE4E5A"/>
     <w:rsid w:val="00BF51A1"/>
     <w:rsid w:val="00C0256B"/>
     <w:rsid w:val="00C054D7"/>
     <w:rsid w:val="00C05DCF"/>
     <w:rsid w:val="00C139D2"/>
     <w:rsid w:val="00C164ED"/>
     <w:rsid w:val="00C34FA6"/>
     <w:rsid w:val="00C403B0"/>
     <w:rsid w:val="00C40C10"/>
     <w:rsid w:val="00C4662E"/>
     <w:rsid w:val="00C5239E"/>
     <w:rsid w:val="00C60E05"/>
     <w:rsid w:val="00C7487E"/>
     <w:rsid w:val="00C74926"/>
     <w:rsid w:val="00C77500"/>
     <w:rsid w:val="00C90A1C"/>
     <w:rsid w:val="00C92310"/>
     <w:rsid w:val="00C97CE2"/>
     <w:rsid w:val="00CA0E89"/>
     <w:rsid w:val="00CA1218"/>
     <w:rsid w:val="00CA3F94"/>
     <w:rsid w:val="00CB0A10"/>
     <w:rsid w:val="00CB2D71"/>
     <w:rsid w:val="00CD10FB"/>
+    <w:rsid w:val="00CD3988"/>
     <w:rsid w:val="00CD40B3"/>
     <w:rsid w:val="00CE4FFE"/>
     <w:rsid w:val="00CE5ABA"/>
     <w:rsid w:val="00CE7EF3"/>
     <w:rsid w:val="00CF127B"/>
     <w:rsid w:val="00CF1AFB"/>
     <w:rsid w:val="00CF5591"/>
     <w:rsid w:val="00CF7AA8"/>
     <w:rsid w:val="00D03992"/>
     <w:rsid w:val="00D0650A"/>
     <w:rsid w:val="00D06FD4"/>
     <w:rsid w:val="00D20A97"/>
     <w:rsid w:val="00D21EAC"/>
     <w:rsid w:val="00D22B8C"/>
     <w:rsid w:val="00D265DD"/>
     <w:rsid w:val="00D33B5E"/>
     <w:rsid w:val="00D35770"/>
     <w:rsid w:val="00D508D5"/>
     <w:rsid w:val="00D52F2E"/>
     <w:rsid w:val="00D532C2"/>
     <w:rsid w:val="00D5502A"/>
     <w:rsid w:val="00D646A4"/>
     <w:rsid w:val="00D66D55"/>
     <w:rsid w:val="00D73ED5"/>
     <w:rsid w:val="00D74238"/>
     <w:rsid w:val="00D763AA"/>
     <w:rsid w:val="00D82F5B"/>
     <w:rsid w:val="00D8714B"/>
     <w:rsid w:val="00D930A4"/>
     <w:rsid w:val="00D947A5"/>
     <w:rsid w:val="00D95F68"/>
     <w:rsid w:val="00D97BCA"/>
     <w:rsid w:val="00DA1372"/>
     <w:rsid w:val="00DB0CBA"/>
     <w:rsid w:val="00DB4C62"/>
     <w:rsid w:val="00DC3175"/>
     <w:rsid w:val="00DC5CE5"/>
     <w:rsid w:val="00DD0A0E"/>
     <w:rsid w:val="00DD167F"/>
     <w:rsid w:val="00DD3FBC"/>
     <w:rsid w:val="00E15DCB"/>
     <w:rsid w:val="00E308C3"/>
     <w:rsid w:val="00E312FC"/>
     <w:rsid w:val="00E32ED2"/>
     <w:rsid w:val="00E335B7"/>
+    <w:rsid w:val="00E35346"/>
     <w:rsid w:val="00E406E4"/>
     <w:rsid w:val="00E43170"/>
+    <w:rsid w:val="00E4326D"/>
     <w:rsid w:val="00E4694D"/>
+    <w:rsid w:val="00E57107"/>
     <w:rsid w:val="00E71F07"/>
     <w:rsid w:val="00E73F38"/>
     <w:rsid w:val="00E84313"/>
     <w:rsid w:val="00E87F89"/>
     <w:rsid w:val="00E95025"/>
     <w:rsid w:val="00E95297"/>
     <w:rsid w:val="00E95522"/>
     <w:rsid w:val="00E957C1"/>
     <w:rsid w:val="00E962E8"/>
     <w:rsid w:val="00EA7763"/>
     <w:rsid w:val="00EB4739"/>
     <w:rsid w:val="00EC160A"/>
     <w:rsid w:val="00ED2B44"/>
     <w:rsid w:val="00ED2EC6"/>
     <w:rsid w:val="00EE383E"/>
     <w:rsid w:val="00EE7C67"/>
     <w:rsid w:val="00EF2EEC"/>
     <w:rsid w:val="00EF451C"/>
     <w:rsid w:val="00F00588"/>
     <w:rsid w:val="00F0545A"/>
     <w:rsid w:val="00F11D91"/>
     <w:rsid w:val="00F11FF7"/>
+    <w:rsid w:val="00F14E5F"/>
     <w:rsid w:val="00F150F6"/>
     <w:rsid w:val="00F20777"/>
     <w:rsid w:val="00F37803"/>
     <w:rsid w:val="00F43B57"/>
     <w:rsid w:val="00F46BA5"/>
     <w:rsid w:val="00F50F3A"/>
     <w:rsid w:val="00F510FF"/>
     <w:rsid w:val="00F51489"/>
     <w:rsid w:val="00F51FB6"/>
     <w:rsid w:val="00F54888"/>
     <w:rsid w:val="00F571C7"/>
     <w:rsid w:val="00F60BCE"/>
     <w:rsid w:val="00F66CAF"/>
     <w:rsid w:val="00F749D9"/>
     <w:rsid w:val="00F84A27"/>
     <w:rsid w:val="00F8732B"/>
     <w:rsid w:val="00F93C58"/>
     <w:rsid w:val="00F94336"/>
     <w:rsid w:val="00F966AB"/>
     <w:rsid w:val="00FA6AFB"/>
     <w:rsid w:val="00FB05F3"/>
     <w:rsid w:val="00FB0E4A"/>
     <w:rsid w:val="00FD63B4"/>
     <w:rsid w:val="00FE1AF3"/>
     <w:rsid w:val="00FE2638"/>
@@ -11610,51 +12066,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1862357714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/xgkcqGWTtd1NwyvOCmve3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/3mXdqyXdZZabBvFnpBMSn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/FfM7cU6DiSOUuql9v1v8C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/xgkcqGWTtd1NwyvOCmve3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/3mXdqyXdZZabBvFnpBMSn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.ca" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/FfM7cU6DiSOUuql9v1v8C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11949,67 +12405,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -12202,156 +12662,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BC21663-6260-43C9-A18C-83F30CD0E895}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C4710D-B586-443F-866E-FFC44ED532B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{320F51F2-B4B6-4255-921B-A665539873AB}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
-    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{783DDD54-D680-43C0-ABF7-58C286E882C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F483BF83-58C0-45A7-83F8-897E090228C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4322</Words>
-  <Characters>24639</Characters>
+  <Words>4508</Words>
+  <Characters>25701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SECTION 15770</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor Wirsbo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28904</CharactersWithSpaces>
+  <CharactersWithSpaces>30149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.uponor.ca/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>