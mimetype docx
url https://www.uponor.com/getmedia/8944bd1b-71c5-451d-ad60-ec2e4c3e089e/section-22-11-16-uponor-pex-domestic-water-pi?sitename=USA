--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -662,91 +662,91 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ASTM F1960 Standard Specification for Cold Expansion Fittings with PEX Reinforcing Rings for Use with Crosslinked Polyethylene (PEX) Tubing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA27C3" w14:textId="4FC3F2DD" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ASTM F2023 Standard Test Method for Evaluating the Oxidative Resistance of Crosslinked Polyethylene (PEX) Pipe, Tubing and Systems to Hot Chlorinated Water</w:t>
       </w:r>
       <w:r w:rsidR="00FE5E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B347EE" w14:textId="2B48E652" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ASTM F2657 Standard Test Method for Outdoor Weathering Exposure of Crosslinked Polyethylene (PEX) Tubing</w:t>
       </w:r>
       <w:r w:rsidR="00FE5E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DB7777" w14:textId="62EEB22C" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>American Water Works Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F82C966" w14:textId="3ECE9683" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">AWWA C904 Standard for Crosslinked Polyethylene (PEX) Pressure Pipe, 1/2 in. </w:t>
       </w:r>
       <w:r w:rsidR="00AB2E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1122,50 +1122,51 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>International Code Council (ICC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB30D08" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>International Plumbing Code (IPC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3907D1F6" w14:textId="77777777" w:rsidR="00B11DD9" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00507DA7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evaluation Service Report PMG-1006 and PMG-1412</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0E9870" w14:textId="1790F4DA" w:rsidR="00B11DD9" w:rsidRPr="005A3132" w:rsidRDefault="00B11DD9" w:rsidP="00B11DD9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1208,768 +1209,841 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uniform Plumbing Code (UPC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A488AD" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>Evaluation Report 253</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431C05ED" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>State of Massachusetts Division of Professional Licensure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251C2DF7" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>National Association of Plumbing, Heating and Cooling Contractors (NAPHCC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451C2C01" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>National Standard Plumbing Code (NSPC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D102F2" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plastics Pipe Institute (PPI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416ADCEC" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PPI Technical Report TR-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAA2FDD" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>QAI Laboratories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFAFADE" w14:textId="45EE60D5" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P321-1 Water Pipe Systems </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plumbing Product-Pipe and Accessories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5976D85C" w14:textId="4FE5A83A" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P321-2 Water Pipe Systems </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plumbing Product-Plastic Piping and Accessories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5726BA" w14:textId="4FA176AD" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Underwriters Laboratories (UL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D75773A" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>UL 2846 Standard for Fire Tests of Plastic Water Distribution Plumbing Pipe for Visible Flame and Smoke Characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6BB4C0" w14:textId="7DFB03DA" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00FE5E8A" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GF Building Flow Solutions (</w:t>
+      </w:r>
+      <w:r w:rsidR="00230707" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6A3CEE" w14:textId="3A1C69F1" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor </w:t>
+      </w:r>
+      <w:r w:rsidR="00897929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Piping Systems Installation Guide, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B04296" w14:textId="75249325" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor </w:t>
+      </w:r>
+      <w:r w:rsidR="002E04F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1241D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piping Systems Design and Installation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manual, current edition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF76350" w14:textId="77777777" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="0079763D" w:rsidP="00D67C0C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A9C057" w14:textId="2A3B454A" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit under provisions of Section 01 30 00 </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Administrative Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70449FFF" w14:textId="40C60F9A" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ata: Provide manufacturer's product submittal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BAE40A" w14:textId="3EE3764A" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shop </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rawings: Provide installation drawings indicating piping layout, size dimension by installation segment, vault locations, support fixtures and schedules with all details required for installation of the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CB046A" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Samples: Submit selection and verification samples of piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E751380" w14:textId="1410F2D3" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssurance/</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontrol </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ubmittals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C79E9CC" w14:textId="4B9F60E7" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eports: Upon request, submit test reports from recognized testing laboratories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0AF7D9" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit the following documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD31747" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer's certificate stating that products comply with specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C30B14C" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer's flow schedule for the distribution system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330E746C" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation that the installer is trained to install the manufacturer's products</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C951578" w14:textId="765E06C9" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Evaluation Report 253</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="431C05ED" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+        <w:t xml:space="preserve">Closeout </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ubmittals: Submit the following documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E658C51" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Warranty documents specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C4AC3B" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Operation and maintenance data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C104519" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturer's field reports specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7737BEF9" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Final as-built piping layout drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A65011" w14:textId="69016162" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="006B4EA7" w:rsidP="00955EFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775A6E85" w14:textId="1006E5F8" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004A5804">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-        <w:rPr>
-[...167 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Installer </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ualifications: Installer shall have successfully completed the Uponor Piping Systems Training Course and is able to provide proof/verification. Course shall be conducted by the manufacturer or a manufacturer's representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634ED60E" w14:textId="6E18DD06" w:rsidR="00230707" w:rsidRDefault="00230707" w:rsidP="004442B2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulatory </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equirements and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pprovals: Ensure the piping distribution system complies with all applicable codes and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0313BFED" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B68E83" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2185FFE6" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004A5804">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB6EFE6" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:hyperlink r:id="rId15" w:history="1">
+          <w:r w:rsidRPr="004A5804">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="004A5804">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6276CD19" w14:textId="46F532FB" w:rsidR="00230707" w:rsidRDefault="00230707" w:rsidP="009C0F9A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Certifications: Provide letters of certification indicating: Installer uses skilled workers holding a trade qualification license or equivalent, or apprentices under the supervision of a licensed tradesperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562CEF18" w14:textId="77777777" w:rsidR="009C0F9A" w:rsidRPr="00440386" w:rsidRDefault="009C0F9A" w:rsidP="009C0F9A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If PEX</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>GF Building Flow Solutions (</w:t>
-[...505 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00440386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>If PEX</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> not be permitted.</w:t>
+        <w:t>is used as an approved alternate for applications where metallic piping is the basis of design the manufacturer shall submit shop drawings clearly indicating that the design has been analyzed and modified, as required, to maintain required pressure and flow. Any design resulting in reduced system pressure as a result of improper PEX sizing or design shall not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A71526" w14:textId="77777777" w:rsidR="00E018B8" w:rsidRPr="00D66BCA" w:rsidRDefault="00E018B8" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2079,65 +2153,52 @@
     <w:p w14:paraId="70B0CBBD" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>General: Comply with Division 1 Product Requirement Section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4984FF6E" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordering: Comply with </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ordering instructions and lead-time requirements to avoid construction delays.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ordering: Comply with manufacturer's ordering instructions and lead-time requirements to avoid construction delays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E47FCD9" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Delivery: Deliver materials in manufacturer's original, unopened, undamaged containers with identification labels intact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABBDB28" w14:textId="2705BE6E" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00D74178">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
@@ -2298,100 +2359,99 @@
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>arranty: Refer to Conditions of the Contract for project warranty provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFD6A99" w14:textId="1FAABC5D" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Manufacturer's </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>arranty: PEX-a manufacturer system warranty shall cover piping and fittings for a duration of 25 years from the date of installation. Piping system warranty shall apply to potable water distribution and water service systems constructed of pipe and fitting products sourced from the same manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEF612C" w14:textId="33C39105" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="0079763D" w:rsidP="006B4EA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436FBCE9" w14:textId="77777777" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="006B4EA7" w:rsidP="00D67C0C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AF0E03" w14:textId="3D9F7184" w:rsidR="003334CA" w:rsidRPr="005A3132" w:rsidRDefault="00BD4582" w:rsidP="003334CA">
+    <w:p w14:paraId="30AF0E03" w14:textId="5D2FC13E" w:rsidR="003334CA" w:rsidRPr="005A3132" w:rsidRDefault="00BD4582" w:rsidP="003334CA">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceptable manufacturer: </w:t>
       </w:r>
       <w:r w:rsidR="00E93AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GF Building Flow Solutions (Uponor)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, located at: </w:t>
       </w:r>
       <w:r w:rsidR="00E93AB3">
@@ -2412,164 +2472,203 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55124</w:t>
       </w:r>
       <w:r w:rsidR="00E93AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00756B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">oll-free: 800-321-4739; </w:t>
+        <w:t>oll-free: 800</w:t>
+      </w:r>
+      <w:r w:rsidR="003945DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>321</w:t>
+      </w:r>
+      <w:r w:rsidR="003945DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4739; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>: 952-891-2000</w:t>
+        <w:t>: 952</w:t>
+      </w:r>
+      <w:r w:rsidR="003945DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>891</w:t>
+      </w:r>
+      <w:r w:rsidR="003945DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidR="001B4C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="005A3132">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00E55E3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>NAspecifications@uponor.com</w:t>
+          <w:t>naspecifications@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
       <w:r w:rsidR="00777FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00777FC3" w:rsidRPr="00662383">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>uponor.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46B95AFD" w14:textId="77777777" w:rsidR="003334CA" w:rsidRPr="005A3132" w:rsidRDefault="003334CA" w:rsidP="00C2564A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ARCATParagraph"/>
+    <w:p w14:paraId="46B95AFD" w14:textId="77777777" w:rsidR="003334CA" w:rsidRPr="00E55E3C" w:rsidRDefault="003334CA" w:rsidP="00E55E3C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-          </w14:textOutline>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Delete one of the following paragraphs; Coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE463D7" w14:textId="77777777" w:rsidR="003334CA" w:rsidRPr="005A3132" w:rsidRDefault="003334CA" w:rsidP="003334CA">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D71756" w14:textId="6140DA3C" w:rsidR="003334CA" w:rsidRPr="005A3132" w:rsidRDefault="003334CA" w:rsidP="003334CA">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2825,50 +2924,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ending): Six times the outside diameter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2CBE1F" w14:textId="77777777" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Show compliance with ASTM E119 and ANSI/UL 263 through certification listings through UL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65866D6C" w14:textId="77777777" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>UL Design No. L557 1 hour wood frame floor/ceiling assemblies.</w:t>
       </w:r>
@@ -3103,51 +3203,51 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor AquaPEX</w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D371C4C" w14:textId="2F98DA9F" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00EF0A1A">
+    <w:p w14:paraId="2D371C4C" w14:textId="47B23B7C" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00EF0A1A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX-a (Engel-</w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3171,366 +3271,251 @@
         </w:rPr>
         <w:t xml:space="preserve">rosslinked </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>olyethylene), ASTM F876 and F877 (CAN/CSA</w:t>
       </w:r>
       <w:r w:rsidR="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B137.5), SDR 9, CTS, 1/2 inch (16</w:t>
-[...35 lines deleted...]
-        <w:t>mm) nominal pipe size</w:t>
+        <w:t>B137.5), SDR 9, CTS, 1/2 inch (16mm) through 3 inch (75mm) nominal pipe size</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6CE3A7" w14:textId="35C6FC5E" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00A20CE0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor AquaPEX</w:t>
       </w:r>
       <w:r w:rsidR="00AB2E3B" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pre-sleeved piping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370D77E1" w14:textId="3C1801FA" w:rsidR="00EF0A1A" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00E463DA">
+    <w:p w14:paraId="370D77E1" w14:textId="658FD8EE" w:rsidR="00EF0A1A" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00E463DA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-density polyethylene (HDPE) corrugated sleeved PEX-a </w:t>
-[...5 lines deleted...]
-        <w:br/>
+        <w:t>High-density polyethylene (HDPE) corrugated sleeved PEX-a (Engel-</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>(Engel-</w:t>
+        <w:t xml:space="preserve">ethod </w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>m</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ethod </w:t>
+        <w:t xml:space="preserve">rosslinked </w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">rosslinked </w:t>
-[...35 lines deleted...]
-        <w:t>(19 mm) nominal pipe size</w:t>
+        <w:t>olyethylene), ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS, 1/2 inch (16mm) and 3/4 inch (19 mm) nominal pipe size</w:t>
       </w:r>
       <w:r w:rsidR="006D506B" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571845E9" w14:textId="7AE9EECE" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00B42032">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re-</w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nsulated </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>iping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593EEFEF" w14:textId="1B9DD5AA" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
+    <w:p w14:paraId="593EEFEF" w14:textId="0627EC77" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Factory fabricated and assembled Uponor AquaPEX PEX-a piping with a closed-cell polyethylene foam insulation, 1/2 inch (16</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="5E877A11" w14:textId="111A8E77" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
+        <w:t>Factory fabricated and assembled Uponor AquaPEX PEX-a piping with a closed-cell polyethylene foam insulation, 1/2 inch (16mm) through 2 inch (51mm) nominal pipe size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E877A11" w14:textId="77777777" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Insulation shall not be exposed to groundwater</w:t>
       </w:r>
-      <w:r w:rsidR="009B4F12">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0E62BAA4" w14:textId="77777777" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fittings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9EDE98" w14:textId="21FCCFC1" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
@@ -3541,96 +3526,90 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor ProPEX</w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CE762F" w14:textId="1A88B211" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
+    <w:p w14:paraId="75CE762F" w14:textId="5E9B4BC5" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Third-party certified to NSF 14 and ASTM F1960 cold-expansion with PEX reinforcing ring and shall comply with ASTM F876 and ASTM F877, 1/2 inch through 3 inch nominal pipe size fittings manufactured from the following material types:</w:t>
       </w:r>
       <w:r w:rsidR="007B727C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> engineered polymer (EP), brass, and lead-free </w:t>
       </w:r>
       <w:r w:rsidR="00313173">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(LF) </w:t>
       </w:r>
       <w:r w:rsidR="007B727C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>brass</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7412">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0C98EAC7" w14:textId="3C0CF161" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00D80978">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Reinforcing cold-expansion rings shall be manufactured from the same source as PEX-a piping manufacturer and marked </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
@@ -3903,51 +3882,58 @@
     </w:p>
     <w:p w14:paraId="32506CD9" w14:textId="617E153C" w:rsidR="00EF0A1A" w:rsidRPr="005A3132" w:rsidRDefault="00EF0A1A" w:rsidP="00EF0A1A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Third-party certified to NSF 14 and ASTM F1960 cold</w:t>
       </w:r>
       <w:r w:rsidR="00342CAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>expansion with PEX reinforcing ring and shall comply with ASTM F876 and ASTM F877, 1/2 inch through 3 inch nominal pipe size fittings manufactured from the following material types:</w:t>
+        <w:t xml:space="preserve">expansion with PEX reinforcing ring and shall comply with ASTM F876 and ASTM F877, 1/2 inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through 3 inch nominal pipe size fittings manufactured from the following material types:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526C93ED" w14:textId="66A83EF2" w:rsidR="00EF0A1A" w:rsidRPr="005A3132" w:rsidRDefault="00EF0A1A" w:rsidP="00EF0A1A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">PEX-a to </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4187,793 +4173,714 @@
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eter </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ransition: Two-piece fitting with one NPSM union thread and one ASTM F 1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A9A2D7" w14:textId="77777777" w:rsidR="003C5DDF" w:rsidRDefault="003C5DDF">
-      <w:pPr>
+    <w:p w14:paraId="1C2A5525" w14:textId="070A53F3" w:rsidR="00EF0A1A" w:rsidRPr="005A3132" w:rsidRDefault="00EF0A1A" w:rsidP="00EF0A1A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX-to-</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hermoplastic </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ittings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E99835" w14:textId="18F232FD" w:rsidR="000652C0" w:rsidRPr="00F862A9" w:rsidRDefault="00EF0A1A" w:rsidP="00FE65CE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to CPVC </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40" w:rsidRPr="00F862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F862A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ransition: Thermoplastic fitting with one spigot or socket end and one ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFC60CA" w14:textId="608FA63F" w:rsidR="00EF0A1A" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="00D67C0C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VALVES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A17E0" w14:textId="2E6D8F55" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="002011E6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-to-PEX, </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ead</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ree (LF)</w:t>
+      </w:r>
+      <w:r w:rsidR="00955EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-port</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rass </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alves (1/2 inch (13 mm) through 2 inch (50 mm) nominal pipe size)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4412B4D5" w14:textId="77777777" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="00477465">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB01BA9" w14:textId="77777777" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="00477465">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Full-port ball valve: two-piece, ASTM F1960 cold-expansion ends, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B21D26D" w14:textId="77777777" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="00477465">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>LF brass valve with a positive stop shoulder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9263A2" w14:textId="4F09BC67" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="000652C0">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In compliance with 250 CWP, ANSI/NSF 359, ANSI/NSF 372, ANSI/NSF 14/61, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cNSF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-us-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pw_G</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead free 0.25% </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ead max</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>imum, ASTM F1960, ASTM F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>877 (CAN/CSA B137.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0514FE" w14:textId="77777777" w:rsidR="00477465" w:rsidRPr="005A3132" w:rsidRDefault="00477465" w:rsidP="00477465">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Provide stem extension kits for insulated piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6FB2EE" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRDefault="00832F47" w:rsidP="006370C6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX-to-</w:t>
+      </w:r>
+      <w:r w:rsidR="006370C6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NPSM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ead</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ree (LF)</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ull</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-p</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rass water meter service valve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400337A1" w14:textId="194123C3" w:rsidR="00832F47" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
+      </w:r>
+      <w:r w:rsidR="00832F47" w:rsidRPr="00955EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5679EFC8" w14:textId="65AC55CE" w:rsidR="006370C6" w:rsidRPr="005A3132" w:rsidRDefault="00112B40" w:rsidP="006370C6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C2A5525" w14:textId="5003B7A9" w:rsidR="00EF0A1A" w:rsidRPr="005A3132" w:rsidRDefault="00EF0A1A" w:rsidP="00EF0A1A">
+        <w:t xml:space="preserve">3/4 inch </w:t>
+      </w:r>
+      <w:r w:rsidR="006370C6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX x 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inch</w:t>
+      </w:r>
+      <w:r w:rsidR="00403855" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NPSM s</w:t>
+      </w:r>
+      <w:r w:rsidR="006370C6" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>traight and elbow</w:t>
+      </w:r>
+      <w:r w:rsidR="0055022F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF0B2C3" w14:textId="1F64BEFE" w:rsidR="006370C6" w:rsidRPr="005A3132" w:rsidRDefault="006370C6" w:rsidP="006370C6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX x 1-1/4</w:t>
+      </w:r>
+      <w:r w:rsidR="00403855" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NPSM straight and elbow</w:t>
+      </w:r>
+      <w:r w:rsidR="0055022F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130693EC" w14:textId="76FFEA1D" w:rsidR="006370C6" w:rsidRPr="005A3132" w:rsidRDefault="006370C6" w:rsidP="006370C6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metal and </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>olypropylene NPSM union nut</w:t>
+      </w:r>
+      <w:r w:rsidR="0055022F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E65773C" w14:textId="00C11FF7" w:rsidR="006370C6" w:rsidRDefault="006370C6" w:rsidP="00087EF6">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In compliance with 250 CWP, ANSI/NSF 359, ANSI/NSF 14/61, </w:t>
+      </w:r>
+      <w:r w:rsidR="00720289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cNSF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-us-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pw_G</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead free 0.25% </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ead max</w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>imum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ASTM F1960, </w:t>
+      </w:r>
+      <w:r w:rsidR="00720289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ASTM F877 (CAN/CSA B137.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280306C2" w14:textId="0BF3F783" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A3132">
+      <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PEX-to-</w:t>
-[...176 lines deleted...]
-      <w:r w:rsidR="00DC5AFE">
+        <w:t xml:space="preserve">PEX-to-FNPT, lead-free (LF) full-port brass ball valves (1/2 inch (13mm) through </w:t>
+      </w:r>
+      <w:r w:rsidR="00720289">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005A3132">
-[...239 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
-[...287 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>3 inch (75 mm) nominal pipe size).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172702F1" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA88F72" w14:textId="59500EE7" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5038,111 +4945,63 @@
         </w:rPr>
         <w:t>cNSF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, ASTM F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3970E6B3" w14:textId="32C6DA5D" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
+    <w:p w14:paraId="3970E6B3" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">PEX-to-MNPT, lead-free (LF) full-port ball valves </w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>PEX-to-MNPT, lead-free (LF) full-port ball valves (1/2 inch (13mm) through 2 inch (51mm) nominal pipe size).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4F432F" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD139F6" w14:textId="3C609DDC" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5195,124 +5054,75 @@
         </w:rPr>
         <w:t>cNSF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, ASTM F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673011F9" w14:textId="1AB39548" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
+    <w:p w14:paraId="673011F9" w14:textId="296B1996" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">PEX-to-copper press, lead-free (LF) full-port ball valves (1/2 inch (13mm) through </w:t>
+      </w:r>
+      <w:r w:rsidR="00720289">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>1/2 inch (13</w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>3 inch (75mm) nominal pipe size).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2E5F04" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRPr="00FB06B1" w:rsidRDefault="00955EFE" w:rsidP="00FB06B1">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB06B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFFE2F7" w14:textId="2FF5827E" w:rsidR="00955EFE" w:rsidRPr="00FB06B1" w:rsidRDefault="00955EFE" w:rsidP="00FB06B1">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5365,99 +5175,75 @@
         </w:rPr>
         <w:t>cNSF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FB06B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB06B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FB06B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, ASTM F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7FCEC1" w14:textId="479C6425" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
+    <w:p w14:paraId="1F7FCEC1" w14:textId="188E077C" w:rsidR="00955EFE" w:rsidRPr="00955EFE" w:rsidRDefault="00955EFE" w:rsidP="00955EFE">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">PEX-to-pump flange, lead-free (LF) full-port ball valves </w:t>
-[...5 lines deleted...]
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">PEX-to-pump flange, lead-free (LF) full-port ball valves (3/4 inch (19 mm) through </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00955EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">3/4 inch (19 mm) through </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>1-1/4 inch (32 mm) nominal pipe size).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052B81BB" w14:textId="77777777" w:rsidR="00955EFE" w:rsidRPr="00FB06B1" w:rsidRDefault="00955EFE" w:rsidP="00FB06B1">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB06B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711C9E93" w14:textId="20681802" w:rsidR="00955EFE" w:rsidRPr="00FB06B1" w:rsidRDefault="00955EFE" w:rsidP="00FB06B1">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5628,77 +5414,78 @@
       </w:r>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or more information</w:t>
       </w:r>
       <w:r w:rsidR="00233DC8" w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> contac</w:t>
       </w:r>
       <w:r w:rsidR="00E93AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00E93AB3" w:rsidRPr="00F87634">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>design.services@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E93AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4109517C" w14:textId="5EA60DDD" w:rsidR="00D66BCA" w:rsidRPr="00E6686D" w:rsidRDefault="00D66BCA" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Services are intended to enhance field efficiency, reduce material waste, and streamline plumbing installation by providing job-ready kits aligned with project phases</w:t>
       </w:r>
       <w:r w:rsidR="00891882" w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> building layouts</w:t>
       </w:r>
       <w:r w:rsidR="00891882" w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure design intent with products from specified manufacturer to </w:t>
@@ -5845,698 +5632,3607 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024DD987" w14:textId="77777777" w:rsidR="00D66BCA" w:rsidRPr="00E6686D" w:rsidRDefault="00D66BCA" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6686D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3427DC" w14:textId="77777777" w:rsidR="003C5DDF" w:rsidRDefault="003C5DDF">
-[...12 lines deleted...]
-    <w:p w14:paraId="1DB85722" w14:textId="3BD8E0C8" w:rsidR="005F3735" w:rsidRPr="005A3132" w:rsidRDefault="005F3735" w:rsidP="00D67C0C">
+    <w:p w14:paraId="1DB85722" w14:textId="6B3DC1FE" w:rsidR="005F3735" w:rsidRPr="005A3132" w:rsidRDefault="005F3735" w:rsidP="00D67C0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F37909" w14:textId="07C3EFFC" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EXA</w:t>
       </w:r>
       <w:r w:rsidR="007E36C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>INATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486EB534" w14:textId="7240A5AB" w:rsidR="00FF4C0F" w:rsidRPr="003C5DDF" w:rsidRDefault="005411C7" w:rsidP="009B4F18">
+    <w:p w14:paraId="486EB534" w14:textId="1C83FEFB" w:rsidR="00FF4C0F" w:rsidRPr="002C0644" w:rsidRDefault="005411C7" w:rsidP="00CF0251">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C5DDF">
+      <w:r w:rsidRPr="002C0644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Site </w:t>
       </w:r>
-      <w:r w:rsidR="00112B40" w:rsidRPr="003C5DDF">
+      <w:r w:rsidR="00112B40" w:rsidRPr="002C0644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C5DDF">
+      <w:r w:rsidRPr="002C0644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">erification of </w:t>
       </w:r>
-      <w:r w:rsidR="00112B40" w:rsidRPr="003C5DDF">
+      <w:r w:rsidR="00112B40" w:rsidRPr="002C0644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C5DDF">
+      <w:r w:rsidRPr="002C0644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onditions: Verify that site conditions are acceptable for installation of the domestic water piping. Do not proceed with installation until unacceptable conditions are corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDD50C1" w14:textId="5854CDF9" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>INSTALLATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246FFF04" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install domestic water piping according to approved shop drawings and coordination drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7796FC84" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Comply with manufacturer's product data, including product technical bulletins, installation instructions and design drawings, including the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76623967" w14:textId="08671148" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00B943BA">
+    <w:p w14:paraId="4B6EAF15" w14:textId="61BE8C2E" w:rsidR="004A5804" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Uponor </w:t>
         </w:r>
-        <w:r w:rsidR="00FF35A4" w:rsidRPr="00B943BA">
+        <w:r w:rsidR="00FF35A4" w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">PEX Piping Systems </w:t>
         </w:r>
-        <w:r w:rsidRPr="00B943BA">
+        <w:r w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Design </w:t>
         </w:r>
-        <w:r w:rsidR="00FF35A4" w:rsidRPr="00B943BA">
+        <w:r w:rsidR="00FF35A4" w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">and Installation </w:t>
         </w:r>
-        <w:r w:rsidRPr="00B943BA">
+        <w:r w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A3132">
+      <w:r w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PD</w:t>
       </w:r>
-      <w:r w:rsidR="00FF35A4">
+      <w:r w:rsidR="00FF35A4" w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3132">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00B943BA">
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M), current edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76623967" w14:textId="1F423EC4" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Uponor </w:t>
         </w:r>
-        <w:r w:rsidR="00FF35A4" w:rsidRPr="00B943BA">
+        <w:r w:rsidR="00FF35A4" w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">PEX </w:t>
         </w:r>
-        <w:r w:rsidRPr="00B943BA">
+        <w:r w:rsidRPr="000563FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Piping Systems Installation Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A3132">
+      <w:r w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, current edition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31412286" w14:textId="0521E4F6" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005A3132">
+    <w:p w14:paraId="31412286" w14:textId="0521E4F6" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX shall not be installed in areas within five feet of a UV light source, such as LED and fluorescent light fixtures or other UV</w:t>
       </w:r>
-      <w:r w:rsidR="008032AB">
+      <w:r w:rsidR="008032AB" w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3132">
+      <w:r w:rsidRPr="000563FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>generating devices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD63D22" w14:textId="7983C2E4" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="00112B40" w:rsidP="005411C7">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2AD63D22" w14:textId="7983C2E4" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="00112B40" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>White</w:t>
+      </w:r>
+      <w:r w:rsidR="00776FC2" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005411C7" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX shall not be installed outdoors where it is exposed to direct sunlight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more than one month; red</w:t>
+      </w:r>
+      <w:r w:rsidR="00A600B7" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or blue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEX shall not be installed outdoors where it is exposed to direct sunlight for more than six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F3FBA5" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX piping shall be installed per ASTM E84 requirements for plenum applications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6609CEEB" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Install PEX-a Pipe Support and provide all required hangers and supporting strapping as required by manufacturer to provide a code compliant installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2153EF74" w14:textId="73063F66" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install PEX piping in straight runs free of sags and kinks and provide bend supports at all 1/2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and 3/4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00112B40" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drops. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C160611" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All PEX piping penetrations through wall plates shall be protected or shielded as required to prevent damage to piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F3743E" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PEX tubing passing through metal studs shall use grommets or sleeves at the penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBF65F6" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install PEX piping from the multiport tee or manifold to each fixture as a home run. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7969B4" w14:textId="3AA55359" w:rsidR="005411C7" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install PEX piping at each fixture with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wall support bracket to secure piping and prevent excess movement when water stops or shut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93AB3" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>off</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valves are operated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF24D22" w14:textId="565D496D" w:rsidR="004A5804" w:rsidRPr="000563FB" w:rsidRDefault="005411C7" w:rsidP="000563FB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install all PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E3B" w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000563FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anifolds centered in access panels to permit servicing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40882FB6" w14:textId="77777777" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221791351"/>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>White</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00776FC2">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">angers and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>upports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439B3BF3" w14:textId="77777777" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Horizontal PEX-a piping: Install supports suitable for PEX-a piping in compliance with local codes and the Uponor Piping Systems Installation Guide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3557A328" w14:textId="77777777" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-1/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inch and smaller fittings within 12 inches (0.3 m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1B131D" w14:textId="77777777" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 1-1/4 – 2 inch ball valves within 18 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0804CD" w14:textId="0ED9989C" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="00C5315E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 2-1/2 – 3 inch butterfly valves within 7 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E7000" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="002C0644">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following is a schedule of maximum spacing for hangers and supports for all PEX-a piping, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8185" w:type="dxa"/>
+        <w:tblInd w:w="1165" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1963"/>
+        <w:gridCol w:w="2960"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1821"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="36A99073" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34EB6AAB" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46680494" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maximum Horizontal Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F846F2B" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maximum Vertical Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="5046509D" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22175EBA" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7599BBF7" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IPC/IMC/UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CCEDFD" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IPC/IMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D2D51B" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="78630CE3" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="348F6EC7" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9996AA" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0835F7D0" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1970AA60" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1244E71D" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="7FAE533F" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF25A01" w14:textId="4310EA6B" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E737D75" w14:textId="6DBDCE2A" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>32 inches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA0A19B" w14:textId="46FE700D" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10 feet*</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5064A8AD" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Base and each floor; provide mid-story guides</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A7C7F2" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="1B9A7E23" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBC8AE6" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="252992DE" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F4050C" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A727241" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3395F9BC" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="7A6284D7" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E5BA38" w14:textId="4710E213" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1-1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58259DFB" w14:textId="259B043D" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4 feet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="362A8365" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17FF9209" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42921CAA" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="61D70CA6" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="308F1934" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC6A559" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC22FC8" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13AFED97" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3A7CEA" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="57188C0B" w14:textId="5B09EF8E" w:rsidR="003A0F8B" w:rsidRDefault="003A0F8B" w:rsidP="003A0F8B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>er ICC PMG-1006, the above maximum hanger spacing requirements may be extended with the use of a continuous support channel such as Uponor PEX-a Pipe Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120D2EE0" w14:textId="4CAC113D" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For sizes 2 inch and smaller, a guide shall be installed midway between required vertical supports. Such guide shall prevent pipe movement in a direction perpendicular to the axis of the pipe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B245DBA" w14:textId="77777777" w:rsidR="002C0644" w:rsidRDefault="002C0644">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D3C0D9" w14:textId="4CC05FB4" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The following is a schedule of maximum spacing for hangers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005411C7" w:rsidRPr="005A3132">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00E83428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for all PEX-a piping using PEX-a pipe support, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="175" w:tblpY="-68"/>
+        <w:tblW w:w="9730" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="3382"/>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="208D5224" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2699F53D" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B61E5AC" w14:textId="52F6A240" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B4E062" w14:textId="3E15780C" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upport </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing with PEX-a Pipe Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3710F4D5" w14:textId="39A99CCA" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="74409F23" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="689502D9" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="379B1B85" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="547B8B3E" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22999FC5" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A92FEA9" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="21BE4E19" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E260AC2" w14:textId="222C43CA" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="447796DC" w14:textId="02CBF0EC" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="00A531DA" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta </w:t>
+            </w:r>
+            <w:r w:rsidR="004A5804" w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T less than or equal to 40°F (22.2°C)</w:t>
+            </w:r>
+            <w:r w:rsidR="00833EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A5804" w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5804" w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic cold water; chilled water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE33C6E" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m); clamps not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A921EE1" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B76C31" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="6D94FC3B" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC6D4B3" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12DA92AC" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66399A70" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE69F3E" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C77DE3A" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="34D449C9" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="079D673C" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E2FC1" w14:textId="64E63BAA" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ΔT greater than 40°F (22.2°C) (e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00833EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic hot water; domestic hot-water return; heating hot water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35CAD97A" w14:textId="0238256E" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 feet (2.4 m) with clamps </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>every  32</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feet (9.7 m) max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4205F968" w14:textId="17C12739" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>able below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3DEDAF" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="03DFFE21" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1F7D8F" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0620B31D" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F84230C" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B415015" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13AA35D6" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4324F1FC" w14:textId="13C22C76" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for more than one month; red</w:t>
-[...161 lines deleted...]
-        <w:r w:rsidRPr="00B943BA">
+        <w:t>The following is a schedule of fixed anchor points</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3080"/>
+        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="4050"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="5F3E9CF4" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B641AA6" w14:textId="5E0FA840" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Length of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traight </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iping </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F44CB" w14:textId="7C5B5ADF" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43DF0E91" w14:textId="40734602" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oint </w:t>
+            </w:r>
+            <w:r w:rsidR="00A531DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="5BE06850" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0018130A" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0 - 63 ft. (0 - 19.2 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369F044E" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D74FB7B" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="74E20530" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E9B9B" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>64 - 128 ft. (19.5 - 39 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A745B49" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDEA80F" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Closest support with clamps to center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="7F4130A0" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEDF60E" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>129 - 192 ft. (39 - 58.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D05350D" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD115E1" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Min. 64 ft. (19.5 m) apart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="10125CF0" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02F36CCE" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>193 - 256 ft. (58.8 - 78 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA1C5EB" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C32B33A" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="739F630A" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8424C0" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>257 - 320 ft. (78.3 - 97.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0782B11F" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD19DCC" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2567B816" w14:textId="77777777" w:rsidR="00A531DA" w:rsidRPr="00A531DA" w:rsidRDefault="00A531DA" w:rsidP="00A531DA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A531DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*Pipes 1 inch and smaller do not require fixed points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A75EDC" w14:textId="001E3532" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ASTM E84 installation requirements for plenums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EEEADF" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB55BC1" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8DE6C9" w14:textId="77777777" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="004A5804">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Uponor </w:t>
+          <w:t>Table 3-5</w:t>
         </w:r>
-        <w:r w:rsidR="00564795" w:rsidRPr="00B943BA">
+      </w:hyperlink>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176E63C6" w14:textId="57F814E0" w:rsidR="004A5804" w:rsidRPr="004A5804" w:rsidRDefault="004A5804" w:rsidP="00E7247B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:hyperlink r:id="rId23" w:history="1">
+          <w:r w:rsidRPr="004A5804">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="004A5804">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">PEX Piping Systems </w:t>
-[...20 lines deleted...]
-          <w:t xml:space="preserve"> Manual</w:t>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A3132">
-[...146 lines deleted...]
-    <w:p w14:paraId="7BE83360" w14:textId="77777777" w:rsidR="00E254E6" w:rsidRPr="00D66BCA" w:rsidRDefault="00E254E6" w:rsidP="00D66BCA">
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7BE83360" w14:textId="77777777" w:rsidR="00E254E6" w:rsidRPr="00D66BCA" w:rsidRDefault="00E254E6" w:rsidP="004A5804">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFER** Delete the following paragraph if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1607F372" w14:textId="3BA46C09" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6576,51 +9272,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nstallation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1322C5" w14:textId="1C1AE2D5" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Install PEX piping system in compliance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Uponor </w:t>
         </w:r>
         <w:r w:rsidR="00872767" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">PEX </w:t>
         </w:r>
         <w:r w:rsidR="002449CD" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Piping Systems </w:t>
         </w:r>
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6650,144 +9346,144 @@
       </w:r>
       <w:r w:rsidR="002449CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M), current edition</w:t>
       </w:r>
       <w:r w:rsidR="002449CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Uponor </w:t>
         </w:r>
         <w:r w:rsidR="00053C42" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">PEX </w:t>
         </w:r>
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Piping Systems Installation Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, current edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B29CEE9" w14:textId="5A28029A" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="00112B40" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>White</w:t>
+      </w:r>
+      <w:r w:rsidR="00053C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005411C7" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX shall not be installed outdoors where it is exposed to direct sunlight for more than </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>one month; red</w:t>
+      </w:r>
+      <w:r w:rsidR="00E438A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or blue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEX shall not be installed outdoors where it is exposed to direct sunlight for more than six months</w:t>
+      </w:r>
+      <w:r w:rsidR="005411C7" w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF39756" w14:textId="37C65E3F" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>White</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>Install support strapping as required by manufacturer to prov</w:t>
       </w:r>
       <w:r w:rsidR="00AB2E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ide a code-</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>compliant installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35019E27" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
@@ -6878,65 +9574,51 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Insulation shall not be exposed to groundwater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D60FBC" w14:textId="7CEE373B" w:rsidR="005411C7" w:rsidRDefault="005411C7" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The piping system will be installed with the fewest number of underground </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> possible.</w:t>
+        <w:t>The piping system will be installed with the fewest number of underground joints as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372657DE" w14:textId="77777777" w:rsidR="00E254E6" w:rsidRPr="00D66BCA" w:rsidRDefault="00E254E6" w:rsidP="00E254E6">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7008,655 +9690,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install a minimum of 12 inches (300 mm) of clean fill over the top of the piping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C330816" w14:textId="77777777" w:rsidR="005411C7" w:rsidRPr="005A3132" w:rsidRDefault="005411C7" w:rsidP="005411C7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The balance of the trench can be backfilled with native soil void of stone greater than 2 inches (50m) in diameter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7EED34" w14:textId="09FEB433" w:rsidR="005F565E" w:rsidRPr="005A3132" w:rsidRDefault="005F565E" w:rsidP="005F565E">
+    <w:p w14:paraId="79DA15EF" w14:textId="4139D1F5" w:rsidR="005F565E" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00087E22">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-        <w:spacing w:after="0"/>
-[...100 lines deleted...]
-        <w:t xml:space="preserve">PEX-a </w:t>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piping </w:t>
       </w:r>
       <w:r w:rsidR="00AB2E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">upports </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="3C5221A5" w14:textId="77777777" w:rsidR="005F565E" w:rsidRPr="005A3132" w:rsidRDefault="005F565E" w:rsidP="005F565E">
+        <w:t>chedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E886EE1" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Above ground domestic water piping shall be the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13128DB9" w14:textId="505C8032" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="27349495" w14:textId="77777777" w:rsidR="005F565E" w:rsidRPr="005A3132" w:rsidRDefault="005F565E" w:rsidP="005F565E">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 inch (75mm) and smaller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D3BFD5" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX-a piping with engineered polymer (EP) or lead-free brass ASTM F1960 cold-expansion fittings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B732F1C" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>3 inch nominal and smaller: Maximum span, 8 feet (2.4 m).</w:t>
-[...397 lines deleted...]
-        <w:t>mm) and smaller:</w:t>
+        <w:t>2 inch (51mm) and smaller:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE3321D" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pre-Insulated PEX-a piping with engineered polymer (EP) or lead-free brass ASTM F1960 cold-expansion fittings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630686C8" w14:textId="77777777" w:rsidR="00836344" w:rsidRPr="00D66BCA" w:rsidRDefault="00836344" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -7670,117 +9832,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFIER** Delete the following paragraph if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6D976D" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Domestic water piping installed below ground shall be any of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6356F23C" w14:textId="73F08B86" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+    <w:p w14:paraId="6356F23C" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>3 inch (75</w:t>
-[...11 lines deleted...]
-        <w:t>mm) and smaller:</w:t>
+        <w:t>3 inch (75mm) and smaller:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1997C622" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX-a piping with engineered polymer (EP) or lead-free brass ASTM F1960 cold-expansion fittings. No joints or fittings shall be installed under slab. Protect all slab penetrations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E98D420" w14:textId="4A05B85D" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+    <w:p w14:paraId="6E98D420" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2 inch (51</w:t>
-[...11 lines deleted...]
-        <w:t>mm) and smaller, not exposed to groundwater:</w:t>
+        <w:t>2 inch (51mm) and smaller, not exposed to groundwater:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780EBE4A" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pre-Insulated PEX-a piping with engineered polymer (EP) or lead-free brass ASTM F1960 cold-expansion fittings. No joints or fittings shall be installed under slab. Protect all slab penetrations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A72806" w14:textId="77777777" w:rsidR="00836344" w:rsidRPr="00D66BCA" w:rsidRDefault="00836344" w:rsidP="00D66BCA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -7794,161 +9932,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**NOTE TO SPECIFER** Delete the following paragraph if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB753DB" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Domestic water piping installed within slabs shall be the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6718E50D" w14:textId="587EAC43" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+    <w:p w14:paraId="6718E50D" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>3 inch (75</w:t>
-[...11 lines deleted...]
-        <w:t>mm) and smaller:</w:t>
+        <w:t>3 inch (75mm) and smaller:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41182486" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PEX-a piping. No joints or fittings shall be installed within slab. Protect all slab penetrations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563E0BBC" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2 inch (13 mm) and 3/4 inch (19 mm): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25550A15" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pre-sleeved PEX-a piping. No joints or fittings shall be installed within slab. Protect all slab penetrations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7098DA" w14:textId="0EA37670" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+    <w:p w14:paraId="4A7098DA" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 </w:t>
-[...25 lines deleted...]
-        <w:t>mm) and smaller:</w:t>
+        <w:t>2 inch (51mm) and smaller:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA4B923" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pre-Insulated PEX-a piping. No joints or fittings shall be installed within slab. Protect all slab penetrations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365F5AAB" w14:textId="44AB361D" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
@@ -8001,101 +10102,75 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onnections:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FEAA3B" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="002F7072">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Install per manufacturer's recommendations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD582DD" w14:textId="30034FF9" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
+    <w:p w14:paraId="2FD582DD" w14:textId="77777777" w:rsidR="00817061" w:rsidRPr="005A3132" w:rsidRDefault="00817061" w:rsidP="00817061">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use manufacturer-recommended cold-expansion ProPEX tool for </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="033BB875" w14:textId="75BD2002" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
+        <w:t>Use manufacturer-recommended cold-expansion ProPEX tool for ASTM F1960 connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033BB875" w14:textId="77777777" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FIELD QUALITY CONTROL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25202404" w14:textId="77777777" w:rsidR="002F7072" w:rsidRPr="005A3132" w:rsidRDefault="002F7072" w:rsidP="002F7072">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pressure testing PEX pipe and fittings: Pressure test PEX-a piping systems in accordance with local code and manufacturer’s requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E6278E" w14:textId="2D4C49F6" w:rsidR="001B3F17" w:rsidRPr="005A3132" w:rsidRDefault="001B3F17" w:rsidP="001B3F17">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8201,51 +10276,51 @@
       </w:r>
       <w:r w:rsidR="00D4024C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>odes</w:t>
       </w:r>
       <w:r w:rsidR="00B943BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Uponor </w:t>
         </w:r>
         <w:r w:rsidR="00D4024C" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>PEX Piping Systems</w:t>
         </w:r>
         <w:r w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Design </w:t>
         </w:r>
         <w:r w:rsidR="00D4024C" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8268,51 +10343,51 @@
       </w:r>
       <w:r w:rsidR="00D4024C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M)</w:t>
       </w:r>
       <w:r w:rsidR="00D4024C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B943BA" w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">current edition, and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00B943BA" w:rsidRPr="00B943BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Uponor PEX Piping Systems Installation Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B943BA" w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, current edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2553A104" w14:textId="77777777" w:rsidR="001B3F17" w:rsidRPr="005A3132" w:rsidRDefault="001B3F17" w:rsidP="001B3F17">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
@@ -8443,51 +10518,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Water system disinfection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E18B987" w14:textId="77777777" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Uponor AquaPEX piping should be disinfected in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004244EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Uponor Disinfection Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or local codes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECC9721" w14:textId="67719FB4" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
@@ -8531,167 +10606,132 @@
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC69D49" w14:textId="77777777" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use a disinfecting solution (chlorine or chloramine) solution of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018D01E5" w14:textId="374CF5EE" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="00854C2B">
+    <w:p w14:paraId="018D01E5" w14:textId="14EC5FE9" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="00CE0C12">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>200 parts per million (ppm) for 3 hours</w:t>
       </w:r>
       <w:r w:rsidR="002F0C64" w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at a maximum temp</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> of 77°</w:t>
+        <w:t xml:space="preserve"> at a maximum temp of 77°</w:t>
       </w:r>
       <w:r w:rsidR="008F3783" w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F (25°C).</w:t>
       </w:r>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198E51C9" w14:textId="2C37215A" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="00CE0C12">
+    <w:p w14:paraId="198E51C9" w14:textId="6F6F33A2" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="00CE0C12">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>50 ppm for 24 hours at a maximum temp</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>50 ppm for 24 hours at a maximum temp of 77°F (25°)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3783" w:rsidRPr="004244EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E44A37" w14:textId="7AD5D923" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="00CE0C12">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of 77°F (25°)</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:t xml:space="preserve">4 ppm for 72 hours at a maximum temp of 140°F (60°). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285D9A4D" w14:textId="3A477461" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>4 ppm for 72 hours at a maximum temp</w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To prevent reduced service life of system components, disinfection solutions should not </w:t>
       </w:r>
       <w:r w:rsidR="00FF4C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>remain</w:t>
       </w:r>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the system longer than 72 hours per Uponor Disinfection Guidelines. Flush the system with potable water after disinfection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBA8D1A" w14:textId="6248867A" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
@@ -8747,160 +10787,160 @@
         </w:rPr>
         <w:t>Protect installed work from damage caused by subsequent construction activity on the site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B8C2E6" w14:textId="77777777" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidSect="006D506B">
-      <w:headerReference w:type="even" r:id="rId31"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:headerReference w:type="even" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30094A87" w14:textId="77777777" w:rsidR="0043739A" w:rsidRDefault="0043739A" w:rsidP="005F3735">
+    <w:p w14:paraId="3644E45C" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24BC9472" w14:textId="77777777" w:rsidR="0043739A" w:rsidRDefault="0043739A" w:rsidP="005F3735">
+    <w:p w14:paraId="7C051B26" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="459CF768" w14:textId="1605EB48" w:rsidR="005A3132" w:rsidRDefault="00FF4C0F" w:rsidP="005A3132">
+  <w:p w14:paraId="459CF768" w14:textId="406FF514" w:rsidR="005A3132" w:rsidRDefault="00F862A9" w:rsidP="005A3132">
     <w:pPr>
       <w:pStyle w:val="ARCATfooter"/>
     </w:pPr>
     <w:r>
-      <w:t>Nov.</w:t>
+      <w:t>February</w:t>
     </w:r>
     <w:r w:rsidR="00366F9B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t>1</w:t>
-[...2 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00366F9B">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00366F9B">
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:t>6</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
@@ -8927,61 +10967,61 @@
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D506B">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005A3132">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DA6699E" w14:textId="77777777" w:rsidR="0043739A" w:rsidRDefault="0043739A" w:rsidP="005F3735">
+    <w:p w14:paraId="152F9C1D" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A90147D" w14:textId="77777777" w:rsidR="0043739A" w:rsidRDefault="0043739A" w:rsidP="005F3735">
+    <w:p w14:paraId="242CA16B" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53462B1B" w14:textId="66B18C2F" w:rsidR="00E06357" w:rsidRDefault="00E06357">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="445BD358" wp14:editId="2349B0B3">
@@ -9090,76 +11130,80 @@
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65ABF60F" w14:textId="3C1031AB" w:rsidR="007C1F8F" w:rsidRPr="00331EED" w:rsidRDefault="007C1F8F" w:rsidP="007C1F8F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk221790425"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk221790426"/>
     <w:r w:rsidRPr="00331EED">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>&lt;PROJECT NUMBER&gt;</w:t>
     </w:r>
     <w:r w:rsidRPr="00331EED">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>&lt;PROJECT TITLE&gt;</w:t>
     </w:r>
     <w:r w:rsidRPr="00331EED">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>&lt;ISSUE DATE&gt;</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D2C850D" w14:textId="56739E54" w:rsidR="00E06357" w:rsidRDefault="00E06357">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C8DEA83" wp14:editId="26648916">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
@@ -9450,50 +11494,168 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4C07A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="723E1C86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51877309"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATArticle"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ARCATParagraph"/>
       <w:lvlText w:val="%3. "/>
@@ -9541,51 +11703,176 @@
       <w:pPr>
         <w:ind w:left="3456" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubSub4"/>
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5956704F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFBE7D3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5915" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6866" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7817" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631F6666"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97262750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9654,51 +11941,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74426145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FE37B8"/>
     <w:lvl w:ilvl="0" w:tplc="F19220D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E7764D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D380702E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9744,434 +12031,428 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B88685A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D706B518">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1677541261">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2064980128">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1485899048">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="959069397">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1268153534">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1130631961">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="463154957">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="463154957">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="264849620">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1112746629">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2071615985">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2134325966">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1212886978">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="283197662">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="421069345">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="208764926">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1210454940">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2075421082">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1628048602">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="687803230">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="221719065">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="100146143">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1979995190">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="342821017">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="442775007">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1213470045">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1504541698">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="687803230">
-[...45 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="27" w16cid:durableId="1579486773">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00625A21"/>
     <w:rsid w:val="00005423"/>
     <w:rsid w:val="000238A4"/>
     <w:rsid w:val="000403A7"/>
     <w:rsid w:val="0004717C"/>
     <w:rsid w:val="000505EE"/>
     <w:rsid w:val="00053C42"/>
+    <w:rsid w:val="000563FB"/>
     <w:rsid w:val="000652C0"/>
     <w:rsid w:val="00086535"/>
+    <w:rsid w:val="00087E22"/>
     <w:rsid w:val="00087EA2"/>
     <w:rsid w:val="00087EF6"/>
     <w:rsid w:val="00096DD1"/>
     <w:rsid w:val="000A33E5"/>
     <w:rsid w:val="0010130E"/>
     <w:rsid w:val="00112B40"/>
-    <w:rsid w:val="0011549D"/>
     <w:rsid w:val="0014332C"/>
     <w:rsid w:val="00146C21"/>
     <w:rsid w:val="00152767"/>
     <w:rsid w:val="001612AA"/>
+    <w:rsid w:val="00163E19"/>
     <w:rsid w:val="00167457"/>
-    <w:rsid w:val="0017128B"/>
     <w:rsid w:val="0018024F"/>
     <w:rsid w:val="00194E27"/>
     <w:rsid w:val="001A259E"/>
     <w:rsid w:val="001B01A1"/>
     <w:rsid w:val="001B3F17"/>
     <w:rsid w:val="001B4C24"/>
     <w:rsid w:val="002011E6"/>
     <w:rsid w:val="002142F7"/>
     <w:rsid w:val="00220C3B"/>
     <w:rsid w:val="00230707"/>
     <w:rsid w:val="00233DC8"/>
     <w:rsid w:val="002449CD"/>
     <w:rsid w:val="0024583B"/>
+    <w:rsid w:val="00274B8D"/>
     <w:rsid w:val="00277717"/>
     <w:rsid w:val="0029352F"/>
     <w:rsid w:val="002B10DD"/>
-    <w:rsid w:val="002B1EBA"/>
+    <w:rsid w:val="002C0644"/>
     <w:rsid w:val="002E04F2"/>
     <w:rsid w:val="002F0C64"/>
     <w:rsid w:val="002F7072"/>
     <w:rsid w:val="00311938"/>
     <w:rsid w:val="00313173"/>
     <w:rsid w:val="0031462A"/>
     <w:rsid w:val="0033131F"/>
     <w:rsid w:val="00331EED"/>
     <w:rsid w:val="003334CA"/>
     <w:rsid w:val="00333E31"/>
     <w:rsid w:val="00342CAC"/>
     <w:rsid w:val="00366F9B"/>
     <w:rsid w:val="00374139"/>
     <w:rsid w:val="00383372"/>
-    <w:rsid w:val="003C11EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E3E31"/>
+    <w:rsid w:val="003945DD"/>
+    <w:rsid w:val="003A0F8B"/>
+    <w:rsid w:val="003C5A6E"/>
     <w:rsid w:val="003F5598"/>
     <w:rsid w:val="00403855"/>
     <w:rsid w:val="004244EA"/>
     <w:rsid w:val="004304F0"/>
     <w:rsid w:val="00431F1C"/>
-    <w:rsid w:val="0043739A"/>
     <w:rsid w:val="004442B2"/>
     <w:rsid w:val="004463F8"/>
     <w:rsid w:val="00452810"/>
     <w:rsid w:val="00456B4C"/>
     <w:rsid w:val="00457842"/>
     <w:rsid w:val="0047167B"/>
     <w:rsid w:val="004764D5"/>
     <w:rsid w:val="00477465"/>
     <w:rsid w:val="004907E6"/>
     <w:rsid w:val="0049282A"/>
+    <w:rsid w:val="004A5804"/>
+    <w:rsid w:val="004D02C7"/>
     <w:rsid w:val="004D6EA5"/>
     <w:rsid w:val="004E0836"/>
     <w:rsid w:val="00507DA7"/>
     <w:rsid w:val="0051319F"/>
     <w:rsid w:val="005138B3"/>
+    <w:rsid w:val="005204D5"/>
     <w:rsid w:val="00524660"/>
+    <w:rsid w:val="00532D4A"/>
     <w:rsid w:val="0053514F"/>
     <w:rsid w:val="005411C7"/>
     <w:rsid w:val="0054680A"/>
     <w:rsid w:val="0055022F"/>
     <w:rsid w:val="00564795"/>
+    <w:rsid w:val="00583215"/>
     <w:rsid w:val="005A230C"/>
     <w:rsid w:val="005A3132"/>
     <w:rsid w:val="005C7EBA"/>
     <w:rsid w:val="005D7ED4"/>
     <w:rsid w:val="005F2404"/>
     <w:rsid w:val="005F3735"/>
     <w:rsid w:val="005F565E"/>
     <w:rsid w:val="00605173"/>
     <w:rsid w:val="0060632C"/>
     <w:rsid w:val="00625A21"/>
     <w:rsid w:val="00625E1E"/>
     <w:rsid w:val="00632304"/>
     <w:rsid w:val="006370C6"/>
+    <w:rsid w:val="00686712"/>
     <w:rsid w:val="00693972"/>
     <w:rsid w:val="006B3B54"/>
     <w:rsid w:val="006B4EA7"/>
     <w:rsid w:val="006C28D4"/>
     <w:rsid w:val="006C64D4"/>
     <w:rsid w:val="006D2494"/>
     <w:rsid w:val="006D506B"/>
     <w:rsid w:val="006E0564"/>
     <w:rsid w:val="006E7052"/>
     <w:rsid w:val="00720289"/>
     <w:rsid w:val="00724C5F"/>
+    <w:rsid w:val="00730994"/>
+    <w:rsid w:val="00731EF7"/>
     <w:rsid w:val="00746EA0"/>
     <w:rsid w:val="00756B35"/>
     <w:rsid w:val="00770B2D"/>
     <w:rsid w:val="00776FC2"/>
     <w:rsid w:val="00777FC3"/>
+    <w:rsid w:val="00793A4F"/>
     <w:rsid w:val="0079763D"/>
     <w:rsid w:val="007A35B9"/>
     <w:rsid w:val="007B727C"/>
     <w:rsid w:val="007B7EA0"/>
     <w:rsid w:val="007C1192"/>
     <w:rsid w:val="007C1F8F"/>
     <w:rsid w:val="007C3986"/>
     <w:rsid w:val="007D0DF2"/>
     <w:rsid w:val="007E36C2"/>
     <w:rsid w:val="007E5195"/>
     <w:rsid w:val="00801A34"/>
     <w:rsid w:val="008032AB"/>
     <w:rsid w:val="00817061"/>
     <w:rsid w:val="00832F47"/>
+    <w:rsid w:val="00833EC5"/>
     <w:rsid w:val="00836344"/>
-    <w:rsid w:val="00854C2B"/>
     <w:rsid w:val="00872767"/>
     <w:rsid w:val="00891882"/>
     <w:rsid w:val="00897929"/>
     <w:rsid w:val="008A6868"/>
     <w:rsid w:val="008E5E44"/>
     <w:rsid w:val="008E617C"/>
     <w:rsid w:val="008F3783"/>
     <w:rsid w:val="00955EFE"/>
     <w:rsid w:val="009626E6"/>
     <w:rsid w:val="00962F09"/>
-    <w:rsid w:val="009B4F12"/>
+    <w:rsid w:val="00996AE5"/>
     <w:rsid w:val="009B748B"/>
     <w:rsid w:val="009C0F9A"/>
     <w:rsid w:val="009F398C"/>
+    <w:rsid w:val="00A0260D"/>
     <w:rsid w:val="00A102BC"/>
     <w:rsid w:val="00A1241D"/>
     <w:rsid w:val="00A5245A"/>
+    <w:rsid w:val="00A531DA"/>
     <w:rsid w:val="00A600B7"/>
+    <w:rsid w:val="00AA74FD"/>
     <w:rsid w:val="00AB2E3B"/>
     <w:rsid w:val="00AD0D48"/>
     <w:rsid w:val="00AD6EC3"/>
-    <w:rsid w:val="00AF7412"/>
     <w:rsid w:val="00B11DD9"/>
     <w:rsid w:val="00B320D7"/>
-    <w:rsid w:val="00B34FA4"/>
+    <w:rsid w:val="00B3625F"/>
     <w:rsid w:val="00B523EB"/>
     <w:rsid w:val="00B943BA"/>
     <w:rsid w:val="00BA52B5"/>
     <w:rsid w:val="00BB215B"/>
     <w:rsid w:val="00BD4582"/>
     <w:rsid w:val="00C0415E"/>
     <w:rsid w:val="00C16EBD"/>
     <w:rsid w:val="00C2564A"/>
     <w:rsid w:val="00C45C91"/>
     <w:rsid w:val="00C94D87"/>
-    <w:rsid w:val="00CA4D2E"/>
     <w:rsid w:val="00CB1B3A"/>
     <w:rsid w:val="00CC2E54"/>
     <w:rsid w:val="00CC7073"/>
     <w:rsid w:val="00CD2DE9"/>
     <w:rsid w:val="00CD5160"/>
     <w:rsid w:val="00CE049D"/>
     <w:rsid w:val="00CE0C12"/>
     <w:rsid w:val="00D025BE"/>
     <w:rsid w:val="00D12DB0"/>
     <w:rsid w:val="00D136A4"/>
     <w:rsid w:val="00D4024C"/>
     <w:rsid w:val="00D4187E"/>
     <w:rsid w:val="00D429B4"/>
     <w:rsid w:val="00D60ACD"/>
     <w:rsid w:val="00D629D3"/>
     <w:rsid w:val="00D64A20"/>
     <w:rsid w:val="00D66BCA"/>
     <w:rsid w:val="00D67C0C"/>
     <w:rsid w:val="00D74178"/>
     <w:rsid w:val="00D80978"/>
     <w:rsid w:val="00D91470"/>
     <w:rsid w:val="00DA2D75"/>
-    <w:rsid w:val="00DC5AFE"/>
     <w:rsid w:val="00DF45FD"/>
     <w:rsid w:val="00E018B8"/>
     <w:rsid w:val="00E0626C"/>
     <w:rsid w:val="00E06357"/>
     <w:rsid w:val="00E254E6"/>
     <w:rsid w:val="00E438A4"/>
+    <w:rsid w:val="00E506C3"/>
+    <w:rsid w:val="00E55E3C"/>
     <w:rsid w:val="00E6686D"/>
     <w:rsid w:val="00E76663"/>
+    <w:rsid w:val="00E83428"/>
     <w:rsid w:val="00E93AB3"/>
     <w:rsid w:val="00EB0E66"/>
     <w:rsid w:val="00EB0E9B"/>
     <w:rsid w:val="00EE64D5"/>
     <w:rsid w:val="00EF0A1A"/>
     <w:rsid w:val="00F2380A"/>
+    <w:rsid w:val="00F30344"/>
     <w:rsid w:val="00F32E55"/>
     <w:rsid w:val="00F35DC8"/>
+    <w:rsid w:val="00F862A9"/>
     <w:rsid w:val="00F96926"/>
     <w:rsid w:val="00FA2F99"/>
     <w:rsid w:val="00FB06B1"/>
     <w:rsid w:val="00FE5E8A"/>
     <w:rsid w:val="00FF35A4"/>
     <w:rsid w:val="00FF4C0F"/>
     <w:rsid w:val="00FF70ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -11025,51 +13306,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2063557422">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NAspecifications@uponor.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:design.services@georgfischer.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:design.services@georgfischer.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11306,65 +13587,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="159ccb75214d1f10d2e00583701379d0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5fb44384c4527898209f3bf804eb55c5" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -11555,149 +13836,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{459B7EF4-0ECD-4545-B488-0F1BBDE769BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3FD0D7-9A50-40C5-B901-095CB205A751}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{920FB84B-E65C-4618-839F-27B8B0E7652B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{398B9FB0-FF42-43AB-BC18-85CCAB66B738}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CADCE0F9-8FC6-4BEE-8174-93E1780C58ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{398B9FB0-FF42-43AB-BC18-85CCAB66B738}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{459B7EF4-0ECD-4545-B488-0F1BBDE769BD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
-  <clbl:label id="{d98db05b-8d0f-4671-968e-683e694bb3b1}" enabled="1" method="Privileged" siteId="{a4f1aa99-bd23-4521-a3c0-1d07bdce1616}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>24111</Characters>
+  <Pages>14</Pages>
+  <Words>4396</Words>
+  <Characters>25063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>208</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28284</CharactersWithSpaces>
+  <CharactersWithSpaces>29401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Botten,Tim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>