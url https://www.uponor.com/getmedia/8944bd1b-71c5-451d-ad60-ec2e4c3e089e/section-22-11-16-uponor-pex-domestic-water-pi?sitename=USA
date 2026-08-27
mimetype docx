--- v1 (2026-04-01)
+++ v2 (2026-08-27)
@@ -1790,52 +1790,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manufacturer's field reports specified herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7737BEF9" w14:textId="77777777" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="00230707">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Final as-built piping layout drawing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A65011" w14:textId="69016162" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="006B4EA7" w:rsidP="00955EFE">
-      <w:pPr>
+    <w:p w14:paraId="30A65011" w14:textId="69016162" w:rsidR="0079763D" w:rsidRPr="005A3132" w:rsidRDefault="006B4EA7" w:rsidP="007A6D1A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775A6E85" w14:textId="1006E5F8" w:rsidR="00230707" w:rsidRPr="005A3132" w:rsidRDefault="00230707" w:rsidP="004A5804">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Installer </w:t>
       </w:r>
@@ -3203,51 +3204,51 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor AquaPEX</w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D371C4C" w14:textId="47B23B7C" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00EF0A1A">
+    <w:p w14:paraId="2D371C4C" w14:textId="0CEBFBB3" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00EF0A1A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PEX-a (Engel-</w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3271,86 +3272,110 @@
         </w:rPr>
         <w:t xml:space="preserve">rosslinked </w:t>
       </w:r>
       <w:r w:rsidR="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>olyethylene), ASTM F876 and F877 (CAN/CSA</w:t>
       </w:r>
       <w:r w:rsidR="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B137.5), SDR 9, CTS, 1/2 inch (16mm) through 3 inch (75mm) nominal pipe size</w:t>
+        <w:t>B137.5), SDR 9, CTS, 1/2 inch (16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1182D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mm) through 3 inch (75</w:t>
+      </w:r>
+      <w:r w:rsidR="00620E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mm) nominal pipe size</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6CE3A7" w14:textId="35C6FC5E" w:rsidR="00D80978" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00A20CE0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uponor AquaPEX</w:t>
       </w:r>
       <w:r w:rsidR="00AB2E3B" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pre-sleeved piping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370D77E1" w14:textId="658FD8EE" w:rsidR="00EF0A1A" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00E463DA">
+    <w:p w14:paraId="370D77E1" w14:textId="4F233FEC" w:rsidR="00EF0A1A" w:rsidRPr="006D506B" w:rsidRDefault="00D80978" w:rsidP="00E463DA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>High-density polyethylene (HDPE) corrugated sleeved PEX-a (Engel-</w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
@@ -3359,51 +3384,63 @@
         </w:rPr>
         <w:t xml:space="preserve">ethod </w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rosslinked </w:t>
       </w:r>
       <w:r w:rsidR="005A3132" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>olyethylene), ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS, 1/2 inch (16mm) and 3/4 inch (19 mm) nominal pipe size</w:t>
+        <w:t>olyethylene), ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS, 1/2 inch (16</w:t>
+      </w:r>
+      <w:r w:rsidR="00782605">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D506B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mm) and 3/4 inch (19 mm) nominal pipe size</w:t>
       </w:r>
       <w:r w:rsidR="006D506B" w:rsidRPr="006D506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571845E9" w14:textId="7AE9EECE" w:rsidR="00D80978" w:rsidRPr="005A3132" w:rsidRDefault="00D80978" w:rsidP="00B42032">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
@@ -6985,93 +7022,86 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A5804" w:rsidRPr="00E83428" w14:paraId="7A6284D7" w14:textId="77777777" w:rsidTr="00D76550">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10E5BA38" w14:textId="4710E213" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
+          <w:p w14:paraId="10E5BA38" w14:textId="08AA1ADA" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83428">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PEX Pipe 1-1/4</w:t>
             </w:r>
             <w:r w:rsidR="003A0F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inch </w:t>
             </w:r>
             <w:r w:rsidRPr="00E83428">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
-            <w:r w:rsidR="003A0F8B">
-[...11 lines deleted...]
-              <w:t>maller</w:t>
+            <w:r w:rsidR="00571150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Larger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58259DFB" w14:textId="259B043D" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -7274,57 +7304,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57188C0B" w14:textId="5B09EF8E" w:rsidR="003A0F8B" w:rsidRDefault="003A0F8B" w:rsidP="003A0F8B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...5 lines deleted...]
-        <w:t>P</w:t>
+        <w:t>*P</w:t>
       </w:r>
       <w:r w:rsidRPr="00087E22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>er ICC PMG-1006, the above maximum hanger spacing requirements may be extended with the use of a continuous support channel such as Uponor PEX-a Pipe Support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120D2EE0" w14:textId="4CAC113D" w:rsidR="004A5804" w:rsidRDefault="004A5804" w:rsidP="004A5804">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087E22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
@@ -8131,67 +8155,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35CAD97A" w14:textId="0238256E" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83428">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 feet (2.4 m) with clamps </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> feet (9.7 m) max.</w:t>
+              <w:t>8 feet (2.4 m) with clamps every  32 feet (9.7 m) max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2043" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4205F968" w14:textId="17C12739" w:rsidR="004A5804" w:rsidRPr="00E83428" w:rsidRDefault="004A5804" w:rsidP="00D76550">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -10416,356 +10424,2148 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After </w:t>
       </w:r>
       <w:r w:rsidR="006B3B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>each hydrostatic leak testing procedure, drain the system until empty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF90FD2" w14:textId="77777777" w:rsidR="001B3F17" w:rsidRPr="005A3132" w:rsidRDefault="001B3F17" w:rsidP="001B3F17">
+    <w:p w14:paraId="0DF90FD2" w14:textId="7CEF616E" w:rsidR="007E13B8" w:rsidRDefault="001B3F17" w:rsidP="001B3F17">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If testing with compressed air, do not exceed 120 psi. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0679A8E8" w14:textId="77777777" w:rsidR="007E13B8" w:rsidRDefault="007E13B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="26E0A56F" w14:textId="77777777" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CLEANING </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13376B5E" w14:textId="77777777" w:rsidR="00BB215B" w:rsidRPr="005A3132" w:rsidRDefault="00BB215B" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Remove temporary coverings and protection of adjacent work areas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501EB908" w14:textId="77777777" w:rsidR="00BB215B" w:rsidRPr="005A3132" w:rsidRDefault="00BB215B" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Repair or replace damaged installed products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AD5779" w14:textId="77777777" w:rsidR="00BB215B" w:rsidRPr="005A3132" w:rsidRDefault="00BB215B" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clean the installed products in accordance with manufacturer's instructions prior to Owner's acceptance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2601A88E" w14:textId="60AFBADF" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="009F398C">
+    <w:p w14:paraId="2601A88E" w14:textId="4EEF5653" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00134B08" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004244EA">
-[...6 lines deleted...]
-    <w:p w14:paraId="0E18B987" w14:textId="77777777" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="009F398C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX-a w</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64A20" w:rsidRPr="004244EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ater system disinfection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E18B987" w14:textId="7FCE1D83" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="009F398C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Uponor AquaPEX piping should be disinfected in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004244EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Uponor Disinfection Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or local codes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECC9721" w14:textId="67719FB4" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use non-petroleum-based cleaners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3E1C5" w14:textId="0D08BBB2" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
+    <w:p w14:paraId="0BCBE6ED" w14:textId="06B7CD9A" w:rsidR="00D64A20" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Not exceed a pH of 11.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BCBE6ED" w14:textId="6837871F" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
+        <w:t>Do not allow system to exceed 80 psi</w:t>
+      </w:r>
+      <w:r w:rsidR="00802283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B325D6" w14:textId="58F15A21" w:rsidR="00802283" w:rsidRPr="004244EA" w:rsidRDefault="00802283" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004244EA">
-[...18 lines deleted...]
-    <w:p w14:paraId="7FC69D49" w14:textId="77777777" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
+      <w:r w:rsidRPr="00802283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flush the system with potable water after the disinfection process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E794709" w14:textId="502C0EFF" w:rsidR="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004244EA">
-[...75 lines deleted...]
-    <w:p w14:paraId="285D9A4D" w14:textId="3A477461" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
+      <w:r w:rsidRPr="00802283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use a disinfecting solution of (see table below):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8520" w:type="dxa"/>
+        <w:tblInd w:w="625" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="2F470C24" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27EA3CB3" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chemical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602769E1" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Symbol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6315C82F" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Concentration of Free Chlorine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55AD9F0B" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maximum Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB5F63" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maximum Temperature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="555859E7" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53A99D3D" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sodium hypochlorite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D022289" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NaOCl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45F3BD2F" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32AD7EA1" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44DFB610" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>77°F (25°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="7F4155D4" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="397DE7CF" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E32B177" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69CEDDB9" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="401CE497" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7A3B4A" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="74A74BA9" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08869EF4" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chlorine (gas or Liquid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CB0B6" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43640731" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F74AACE" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69C99007" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="5D87D26B" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510E7A8B" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338012EB" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536294D7" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07F4E349" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C01F91" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="234349C9" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA03D6B" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246116F4" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBA4364" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B8285E" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>72 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF1A491" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>140°F (60°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="2B44C4A0" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67726847" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hydrogen peroxide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1757D7" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3991AA19" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24375681" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79FE4909" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>77°F (25°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="0D01A297" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0837E666" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="638E9A57" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70C3D9CA" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24870096" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2E4B0A" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="49BC791E" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12C73A2C" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chloramines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="000F701F" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4D0956" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="056C0B4D" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFA4F2F" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="64ED7EB0" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7F52D5" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55999489" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE43FD4" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7271B614" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F630618" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802283" w:rsidRPr="00802283" w14:paraId="2723A066" w14:textId="77777777" w:rsidTr="00802283">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06221A15" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654F3992" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B607ABF" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51A9A9" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>72 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE67BAE" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="00802283" w:rsidRDefault="00802283" w:rsidP="00802283">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>140°F (60°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0167B446" w14:textId="77777777" w:rsidR="00802283" w:rsidRPr="007E13B8" w:rsidRDefault="00802283" w:rsidP="00802283">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:spacing w:after="0"/>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E13B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E13B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Uponor does NOT recommend long-term or continuous-dosing chemical treatments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E13B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Do not use chemical disinfection/shock treatment on a monthly basis. Limit chemical disinfection to four cycles over the life of the piping system.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E13B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Do not use especially high oxidizing agents such as ozone, chlorine dioxide, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E13B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• These guidelines are for disinfection treatment and do not supersede normal operating parameters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC3FC41" w14:textId="77777777" w:rsidR="00D64A20" w:rsidRPr="004244EA" w:rsidRDefault="00D64A20" w:rsidP="004244EA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004244EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Consult piping manufacturer for compatibility if alternative disinfectants are to be used.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0869E71F" w14:textId="7D25A5FB" w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidRDefault="000505EE" w:rsidP="000505EE">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
@@ -10803,146 +12603,139 @@
       </w:pPr>
       <w:r w:rsidRPr="005A3132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000505EE" w:rsidRPr="005A3132" w:rsidSect="006D506B">
       <w:headerReference w:type="even" r:id="rId29"/>
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3644E45C" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
+    <w:p w14:paraId="6D97B681" w14:textId="77777777" w:rsidR="00B37463" w:rsidRDefault="00B37463" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C051B26" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
+    <w:p w14:paraId="19DCA571" w14:textId="77777777" w:rsidR="00B37463" w:rsidRDefault="00B37463" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="459CF768" w14:textId="406FF514" w:rsidR="005A3132" w:rsidRDefault="00F862A9" w:rsidP="005A3132">
     <w:pPr>
       <w:pStyle w:val="ARCATfooter"/>
     </w:pPr>
     <w:r>
       <w:t>February</w:t>
     </w:r>
     <w:r w:rsidR="00366F9B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00366F9B">
-      <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-      <w:t>202</w:t>
+      <w:t>, 202</w:t>
     </w:r>
     <w:r>
       <w:t>6</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B320D7">
@@ -10967,61 +12760,61 @@
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D506B">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005A3132">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="152F9C1D" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
+    <w:p w14:paraId="5B0809D2" w14:textId="77777777" w:rsidR="00B37463" w:rsidRDefault="00B37463" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="242CA16B" w14:textId="77777777" w:rsidR="00D136A4" w:rsidRDefault="00D136A4" w:rsidP="005F3735">
+    <w:p w14:paraId="30CC7650" w14:textId="77777777" w:rsidR="00B37463" w:rsidRDefault="00B37463" w:rsidP="005F3735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53462B1B" w14:textId="66B18C2F" w:rsidR="00E06357" w:rsidRDefault="00E06357">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="445BD358" wp14:editId="2349B0B3">
@@ -11494,50 +13287,200 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30823425"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BAA2180"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="Part %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val=".%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val=".%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val=".%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val=".%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4C07A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="723E1C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -11611,51 +13554,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51877309"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATArticle"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ARCATParagraph"/>
       <w:lvlText w:val="%3. "/>
@@ -11703,51 +13646,51 @@
       <w:pPr>
         <w:ind w:left="3456" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubSub4"/>
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5956704F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFBE7D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -11828,51 +13771,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6866" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7817" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631F6666"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97262750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11941,51 +13884,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74426145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FE37B8"/>
     <w:lvl w:ilvl="0" w:tplc="F19220D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E7764D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D380702E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12031,423 +13974,451 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B88685A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D706B518">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1677541261">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2064980128">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1485899048">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="959069397">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1268153534">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1130631961">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="463154957">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="264849620">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1112746629">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2071615985">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2134325966">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1212886978">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="283197662">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="421069345">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="208764926">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1210454940">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2075421082">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1628048602">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="687803230">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="221719065">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="100146143">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1979995190">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="342821017">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="442775007">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1213470045">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1504541698">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="687803230">
-[...17 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1213470045">
+  <w:num w:numId="27" w16cid:durableId="1579486773">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1504541698">
+  <w:num w:numId="28" w16cid:durableId="1827698576">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="588125202">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1579486773">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="30" w16cid:durableId="1225602627">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00625A21"/>
     <w:rsid w:val="00005423"/>
     <w:rsid w:val="000238A4"/>
     <w:rsid w:val="000403A7"/>
     <w:rsid w:val="0004717C"/>
     <w:rsid w:val="000505EE"/>
     <w:rsid w:val="00053C42"/>
     <w:rsid w:val="000563FB"/>
     <w:rsid w:val="000652C0"/>
     <w:rsid w:val="00086535"/>
     <w:rsid w:val="00087E22"/>
     <w:rsid w:val="00087EA2"/>
     <w:rsid w:val="00087EF6"/>
     <w:rsid w:val="00096DD1"/>
     <w:rsid w:val="000A33E5"/>
     <w:rsid w:val="0010130E"/>
     <w:rsid w:val="00112B40"/>
+    <w:rsid w:val="00134B08"/>
     <w:rsid w:val="0014332C"/>
     <w:rsid w:val="00146C21"/>
     <w:rsid w:val="00152767"/>
     <w:rsid w:val="001612AA"/>
     <w:rsid w:val="00163E19"/>
     <w:rsid w:val="00167457"/>
     <w:rsid w:val="0018024F"/>
     <w:rsid w:val="00194E27"/>
     <w:rsid w:val="001A259E"/>
     <w:rsid w:val="001B01A1"/>
     <w:rsid w:val="001B3F17"/>
     <w:rsid w:val="001B4C24"/>
     <w:rsid w:val="002011E6"/>
     <w:rsid w:val="002142F7"/>
     <w:rsid w:val="00220C3B"/>
     <w:rsid w:val="00230707"/>
     <w:rsid w:val="00233DC8"/>
     <w:rsid w:val="002449CD"/>
     <w:rsid w:val="0024583B"/>
     <w:rsid w:val="00274B8D"/>
     <w:rsid w:val="00277717"/>
     <w:rsid w:val="0029352F"/>
+    <w:rsid w:val="002A1C8F"/>
     <w:rsid w:val="002B10DD"/>
     <w:rsid w:val="002C0644"/>
     <w:rsid w:val="002E04F2"/>
     <w:rsid w:val="002F0C64"/>
     <w:rsid w:val="002F7072"/>
     <w:rsid w:val="00311938"/>
     <w:rsid w:val="00313173"/>
     <w:rsid w:val="0031462A"/>
     <w:rsid w:val="0033131F"/>
     <w:rsid w:val="00331EED"/>
     <w:rsid w:val="003334CA"/>
     <w:rsid w:val="00333E31"/>
     <w:rsid w:val="00342CAC"/>
     <w:rsid w:val="00366F9B"/>
     <w:rsid w:val="00374139"/>
     <w:rsid w:val="00383372"/>
     <w:rsid w:val="003945DD"/>
     <w:rsid w:val="003A0F8B"/>
     <w:rsid w:val="003C5A6E"/>
     <w:rsid w:val="003F5598"/>
     <w:rsid w:val="00403855"/>
     <w:rsid w:val="004244EA"/>
     <w:rsid w:val="004304F0"/>
     <w:rsid w:val="00431F1C"/>
     <w:rsid w:val="004442B2"/>
     <w:rsid w:val="004463F8"/>
     <w:rsid w:val="00452810"/>
     <w:rsid w:val="00456B4C"/>
     <w:rsid w:val="00457842"/>
     <w:rsid w:val="0047167B"/>
     <w:rsid w:val="004764D5"/>
     <w:rsid w:val="00477465"/>
     <w:rsid w:val="004907E6"/>
     <w:rsid w:val="0049282A"/>
     <w:rsid w:val="004A5804"/>
     <w:rsid w:val="004D02C7"/>
     <w:rsid w:val="004D6EA5"/>
     <w:rsid w:val="004E0836"/>
     <w:rsid w:val="00507DA7"/>
     <w:rsid w:val="0051319F"/>
     <w:rsid w:val="005138B3"/>
     <w:rsid w:val="005204D5"/>
     <w:rsid w:val="00524660"/>
     <w:rsid w:val="00532D4A"/>
     <w:rsid w:val="0053514F"/>
     <w:rsid w:val="005411C7"/>
     <w:rsid w:val="0054680A"/>
     <w:rsid w:val="0055022F"/>
     <w:rsid w:val="00564795"/>
+    <w:rsid w:val="00571150"/>
     <w:rsid w:val="00583215"/>
     <w:rsid w:val="005A230C"/>
     <w:rsid w:val="005A3132"/>
+    <w:rsid w:val="005B148B"/>
     <w:rsid w:val="005C7EBA"/>
     <w:rsid w:val="005D7ED4"/>
     <w:rsid w:val="005F2404"/>
     <w:rsid w:val="005F3735"/>
     <w:rsid w:val="005F565E"/>
     <w:rsid w:val="00605173"/>
     <w:rsid w:val="0060632C"/>
+    <w:rsid w:val="00620E42"/>
     <w:rsid w:val="00625A21"/>
     <w:rsid w:val="00625E1E"/>
     <w:rsid w:val="00632304"/>
     <w:rsid w:val="006370C6"/>
+    <w:rsid w:val="00651526"/>
     <w:rsid w:val="00686712"/>
     <w:rsid w:val="00693972"/>
     <w:rsid w:val="006B3B54"/>
     <w:rsid w:val="006B4EA7"/>
     <w:rsid w:val="006C28D4"/>
     <w:rsid w:val="006C64D4"/>
     <w:rsid w:val="006D2494"/>
     <w:rsid w:val="006D506B"/>
     <w:rsid w:val="006E0564"/>
     <w:rsid w:val="006E7052"/>
     <w:rsid w:val="00720289"/>
     <w:rsid w:val="00724C5F"/>
     <w:rsid w:val="00730994"/>
     <w:rsid w:val="00731EF7"/>
     <w:rsid w:val="00746EA0"/>
     <w:rsid w:val="00756B35"/>
     <w:rsid w:val="00770B2D"/>
+    <w:rsid w:val="007746B8"/>
     <w:rsid w:val="00776FC2"/>
     <w:rsid w:val="00777FC3"/>
+    <w:rsid w:val="00782605"/>
     <w:rsid w:val="00793A4F"/>
     <w:rsid w:val="0079763D"/>
     <w:rsid w:val="007A35B9"/>
+    <w:rsid w:val="007A6D1A"/>
     <w:rsid w:val="007B727C"/>
     <w:rsid w:val="007B7EA0"/>
     <w:rsid w:val="007C1192"/>
     <w:rsid w:val="007C1F8F"/>
     <w:rsid w:val="007C3986"/>
     <w:rsid w:val="007D0DF2"/>
+    <w:rsid w:val="007E13B8"/>
     <w:rsid w:val="007E36C2"/>
     <w:rsid w:val="007E5195"/>
     <w:rsid w:val="00801A34"/>
+    <w:rsid w:val="00802283"/>
     <w:rsid w:val="008032AB"/>
     <w:rsid w:val="00817061"/>
     <w:rsid w:val="00832F47"/>
     <w:rsid w:val="00833EC5"/>
     <w:rsid w:val="00836344"/>
     <w:rsid w:val="00872767"/>
     <w:rsid w:val="00891882"/>
     <w:rsid w:val="00897929"/>
     <w:rsid w:val="008A6868"/>
     <w:rsid w:val="008E5E44"/>
     <w:rsid w:val="008E617C"/>
     <w:rsid w:val="008F3783"/>
     <w:rsid w:val="00955EFE"/>
     <w:rsid w:val="009626E6"/>
     <w:rsid w:val="00962F09"/>
+    <w:rsid w:val="00973BED"/>
     <w:rsid w:val="00996AE5"/>
+    <w:rsid w:val="009A608A"/>
     <w:rsid w:val="009B748B"/>
     <w:rsid w:val="009C0F9A"/>
     <w:rsid w:val="009F398C"/>
     <w:rsid w:val="00A0260D"/>
     <w:rsid w:val="00A102BC"/>
     <w:rsid w:val="00A1241D"/>
+    <w:rsid w:val="00A42CA3"/>
     <w:rsid w:val="00A5245A"/>
     <w:rsid w:val="00A531DA"/>
     <w:rsid w:val="00A600B7"/>
     <w:rsid w:val="00AA74FD"/>
     <w:rsid w:val="00AB2E3B"/>
     <w:rsid w:val="00AD0D48"/>
     <w:rsid w:val="00AD6EC3"/>
     <w:rsid w:val="00B11DD9"/>
     <w:rsid w:val="00B320D7"/>
     <w:rsid w:val="00B3625F"/>
+    <w:rsid w:val="00B37463"/>
     <w:rsid w:val="00B523EB"/>
+    <w:rsid w:val="00B85ECB"/>
     <w:rsid w:val="00B943BA"/>
     <w:rsid w:val="00BA52B5"/>
     <w:rsid w:val="00BB215B"/>
     <w:rsid w:val="00BD4582"/>
     <w:rsid w:val="00C0415E"/>
     <w:rsid w:val="00C16EBD"/>
     <w:rsid w:val="00C2564A"/>
     <w:rsid w:val="00C45C91"/>
     <w:rsid w:val="00C94D87"/>
     <w:rsid w:val="00CB1B3A"/>
     <w:rsid w:val="00CC2E54"/>
     <w:rsid w:val="00CC7073"/>
     <w:rsid w:val="00CD2DE9"/>
     <w:rsid w:val="00CD5160"/>
     <w:rsid w:val="00CE049D"/>
     <w:rsid w:val="00CE0C12"/>
     <w:rsid w:val="00D025BE"/>
+    <w:rsid w:val="00D1182D"/>
     <w:rsid w:val="00D12DB0"/>
     <w:rsid w:val="00D136A4"/>
     <w:rsid w:val="00D4024C"/>
     <w:rsid w:val="00D4187E"/>
     <w:rsid w:val="00D429B4"/>
     <w:rsid w:val="00D60ACD"/>
     <w:rsid w:val="00D629D3"/>
     <w:rsid w:val="00D64A20"/>
     <w:rsid w:val="00D66BCA"/>
     <w:rsid w:val="00D67C0C"/>
     <w:rsid w:val="00D74178"/>
     <w:rsid w:val="00D80978"/>
     <w:rsid w:val="00D91470"/>
     <w:rsid w:val="00DA2D75"/>
+    <w:rsid w:val="00DC71AB"/>
     <w:rsid w:val="00DF45FD"/>
     <w:rsid w:val="00E018B8"/>
     <w:rsid w:val="00E0626C"/>
     <w:rsid w:val="00E06357"/>
     <w:rsid w:val="00E254E6"/>
     <w:rsid w:val="00E438A4"/>
     <w:rsid w:val="00E506C3"/>
     <w:rsid w:val="00E55E3C"/>
     <w:rsid w:val="00E6686D"/>
     <w:rsid w:val="00E76663"/>
     <w:rsid w:val="00E83428"/>
     <w:rsid w:val="00E93AB3"/>
     <w:rsid w:val="00EB0E66"/>
     <w:rsid w:val="00EB0E9B"/>
     <w:rsid w:val="00EE64D5"/>
     <w:rsid w:val="00EF0A1A"/>
+    <w:rsid w:val="00F07C7D"/>
     <w:rsid w:val="00F2380A"/>
     <w:rsid w:val="00F30344"/>
     <w:rsid w:val="00F32E55"/>
     <w:rsid w:val="00F35DC8"/>
     <w:rsid w:val="00F862A9"/>
     <w:rsid w:val="00F96926"/>
     <w:rsid w:val="00FA2F99"/>
     <w:rsid w:val="00FB06B1"/>
     <w:rsid w:val="00FE5E8A"/>
     <w:rsid w:val="00FF35A4"/>
     <w:rsid w:val="00FF4C0F"/>
     <w:rsid w:val="00FF70ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -12465,59 +14436,59 @@
   <w14:docId w14:val="78959535"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{607C9B6A-4A6A-470E-950B-FDE06C074D36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12844,50 +14815,231 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Heading2"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Heading3"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802283"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -13280,50 +15432,147 @@
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:vanish/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00456B4C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="00802283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2063557422">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
@@ -13587,63 +15836,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -13836,155 +16072,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CADCE0F9-8FC6-4BEE-8174-93E1780C58ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{459B7EF4-0ECD-4545-B488-0F1BBDE769BD}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3FD0D7-9A50-40C5-B901-095CB205A751}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{398B9FB0-FF42-43AB-BC18-85CCAB66B738}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4396</Words>
-  <Characters>25063</Characters>
+  <Words>4462</Words>
+  <Characters>25440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29401</CharactersWithSpaces>
+  <CharactersWithSpaces>29843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Botten,Tim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>