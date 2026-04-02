--- v0 (2025-12-12)
+++ v1 (2026-04-02)
@@ -1,54 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49CE5D56" w14:textId="4FB40985" w:rsidR="000E30C2" w:rsidRDefault="00F87984" w:rsidP="000E30C2">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="NAM"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B05B0F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="1796819D" wp14:editId="631F7BBC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
@@ -618,64 +621,64 @@
         <w:t xml:space="preserve">ASTM D2855 </w:t>
       </w:r>
       <w:r w:rsidR="00EB728B" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="003126A0">
         <w:t xml:space="preserve"> Standard Practice for the Two-Step (Primer and Solvent Cement) Method of Joining Poly (Vinyl Chloride) (PVC) or Chlorinated Poly (Vinyl Chloride) (CPVC) Pipe and Piping Components with Tapered Sockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150F1478" w14:textId="77777777" w:rsidR="00621322" w:rsidRPr="00DA6ED3" w:rsidRDefault="00621322" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA6ED3">
         <w:t>ASTM D3350 Standard Specification for Polyethylene Plastics Pipe and Fittings Materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB34947" w14:textId="73FD9CD3" w:rsidR="00621322" w:rsidRPr="003126A0" w:rsidRDefault="00621322" w:rsidP="001715E3">
+    <w:p w14:paraId="4CB34947" w14:textId="4C768CF9" w:rsidR="00621322" w:rsidRPr="003126A0" w:rsidRDefault="00621322" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00985780">
-        <w:t>ASTM D 6394 Specification for Sulfone Plastics (SP).</w:t>
+        <w:t>ASTM D6394 Specification for Sulfone Plastics (SP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B06" w14:textId="2DA0E845" w:rsidR="00734D83" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">ASTM E84 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> Standard Test Method for Surface Burning Characteristics of Building Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4044485E" w14:textId="3D30FE14" w:rsidR="0014478F" w:rsidRDefault="0014478F" w:rsidP="001715E3">
@@ -701,80 +704,88 @@
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9379D">
         <w:t>ASTM E814 Standard Test Method for Fire Tests of Through-Penetration Fire Stops.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B07" w14:textId="02083E38" w:rsidR="00734D83" w:rsidRPr="006302F4" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASTM F439 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> Standard Specification for Chlorinated Poly (Vinyl Chloride) (CPVC) Plastic Pipe Fittings, Schedule 80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B08" w14:textId="1D84292F" w:rsidR="00734D83" w:rsidRPr="006302F4" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASTM F441 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
-        <w:t xml:space="preserve"> Standard Specification for Chlorinated Poly(Vinyl Chloride) (CPVC) Plastic Pipe, Schedules 40 and 80.</w:t>
+        <w:t xml:space="preserve"> Standard Specification for Chlorinated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006302F4">
+        <w:t>Poly(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006302F4">
+        <w:t>Vinyl Chloride) (CPVC) Plastic Pipe, Schedules 40 and 80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B09" w14:textId="3AAA28A5" w:rsidR="00734D83" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">ASTM F645 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> Standard Guide for Selection, Design, and Installation of Thermoplastic Water-Pressure Piping Systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE9500C" w14:textId="77777777" w:rsidR="006F6236" w:rsidRPr="006F6236" w:rsidRDefault="006F6236" w:rsidP="001715E3">
@@ -1214,65 +1225,76 @@
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>UL 263 Standard for Safety for Fire Tests of Building Construction and Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78902E2D" w14:textId="1BB9A4EC" w:rsidR="00387FD2" w:rsidRDefault="00387FD2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t>UL 2846 Standard for Fire Test of Plastic Water Distribution Plumbing Pipe for Visible Flame and Smoke Characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FF9557" w14:textId="77777777" w:rsidR="004D4ADE" w:rsidRDefault="004D4ADE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FEAF1D" w14:textId="6D3A19E0" w:rsidR="00260546" w:rsidRDefault="00260546" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>UL 2846 Standard for Fire Test of Plastic Water Distribution Plumbing Pipe for Visible Flame and Smoke Characteristics.</w:t>
-[...12 lines deleted...]
-      <w:r>
         <w:t>Department of Housing and Urban Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCB87D6" w14:textId="70B32BBF" w:rsidR="009C0821" w:rsidRDefault="00260546" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Materials Release no. 1269f</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105871D7" w14:textId="77777777" w:rsidR="00EF1ED8" w:rsidRDefault="00EF1ED8" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
@@ -1553,91 +1575,82 @@
       <w:r w:rsidR="00C163A0" w:rsidRPr="00433D04">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="00C163A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="00287616" w:rsidRPr="006302F4">
         <w:t>Solvent Weld</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007612BC" w:rsidRPr="006302F4">
         <w:t>Instruction Sheet</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t>, current edition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D938F33" w14:textId="3A23837A" w:rsidR="00D72510" w:rsidRDefault="00EB3E37" w:rsidP="001715E3">
+    <w:p w14:paraId="5D938F33" w14:textId="49E70F62" w:rsidR="00D72510" w:rsidRDefault="00EB3E37" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="00287616" w:rsidRPr="006302F4">
         <w:t>ChlorFIT</w:t>
       </w:r>
       <w:r w:rsidR="00B7332F" w:rsidRPr="00433D04">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="00287616" w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB0C04" w:rsidRPr="006302F4">
         <w:t xml:space="preserve">Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00D70C6B">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> C</w:t>
+        <w:t>Corzan C</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t>PVC Piping Systems Design and Installation Manual, current edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7820888A" w14:textId="77777777" w:rsidR="00630649" w:rsidRDefault="00630649" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Uponor PEX Piping Systems Installation Guide, current edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E12D68F" w14:textId="1DEE5CD3" w:rsidR="00105D98" w:rsidRDefault="00630649" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -1741,82 +1754,79 @@
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
         <w:t xml:space="preserve">Product </w:t>
       </w:r>
       <w:r w:rsidR="006E3EE8">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006879C9">
         <w:t>ata: Provide manufacturer's product submittal data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B2F" w14:textId="77777777" w:rsidR="00F51764" w:rsidRPr="006E3EE8" w:rsidRDefault="00F51764" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
-        <w:t xml:space="preserve">Shop Drawings: Provide detailed fabrication drawings to scale indicating pipe routing, pipe elevation, hanger and supports locations, support spacing, required clearances, expansion </w:t>
-[...3 lines deleted...]
-        <w:t>loops and methods of assembly of components. Detail fabrication of piping specialties in relation to surrounding equipment locations, required clearances and elevations.</w:t>
+        <w:t>Shop Drawings: Provide detailed fabrication drawings to scale indicating pipe routing, pipe elevation, hanger and supports locations, support spacing, required clearances, expansion loops and methods of assembly of components. Detail fabrication of piping specialties in relation to surrounding equipment locations, required clearances and elevations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DBA16E" w14:textId="77777777" w:rsidR="006879C9" w:rsidRPr="006879C9" w:rsidRDefault="006879C9" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
         <w:t>Samples: Submit selection and verification samples of piping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CCB5E1" w14:textId="77777777" w:rsidR="006879C9" w:rsidRPr="006879C9" w:rsidRDefault="006879C9" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
+        <w:lastRenderedPageBreak/>
         <w:t>Quality assurance/control submittals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006A4612" w14:textId="77777777" w:rsidR="006879C9" w:rsidRPr="006879C9" w:rsidRDefault="006879C9" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
         <w:t>Test reports: Upon request, submit test reports from recognized testing laboratories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080EBF0A" w14:textId="6A7C5A6B" w:rsidR="006879C9" w:rsidRPr="006879C9" w:rsidRDefault="006879C9" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
@@ -1958,74 +1968,65 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
         <w:t>Manufacturer's field reports specified herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBB50A4" w14:textId="77777777" w:rsidR="006879C9" w:rsidRPr="006879C9" w:rsidRDefault="006879C9" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006879C9">
         <w:t>Final as-built piping layout drawing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B32" w14:textId="45E788F2" w:rsidR="00F277CC" w:rsidRPr="006E3EE8" w:rsidRDefault="00F277CC" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B32" w14:textId="4045ED9B" w:rsidR="00F277CC" w:rsidRPr="006E3EE8" w:rsidRDefault="00F277CC" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Submit materials in contact with CPVC piping system that are compatible with </w:t>
       </w:r>
       <w:r w:rsidR="008E6611">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>CPVC compounds per the Lubrizol “FBC System Compatibility Program”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B33" w14:textId="77777777" w:rsidR="00244804" w:rsidRPr="00CB2950" w:rsidRDefault="00244804" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2950">
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B34" w14:textId="77777777" w:rsidR="00E81F78" w:rsidRPr="003C33B0" w:rsidRDefault="00E81F78" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2070,119 +2071,191 @@
         <w:t>Uponor</w:t>
       </w:r>
       <w:r w:rsidR="00705BCD">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or an Uponor-approved trainer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B18645" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Regulatory requirements and approvals: Ensure the piping distribution system complies with all applicable codes and regulations.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0A6FA065" w14:textId="77777777" w:rsidR="001A7DCF" w:rsidRPr="00973BD6" w:rsidRDefault="001A7DCF" w:rsidP="00722859">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk221788866"/>
+      <w:r w:rsidRPr="00973BD6">
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7768EEF9" w14:textId="77777777" w:rsidR="001A7DCF" w:rsidRPr="00973BD6" w:rsidRDefault="001A7DCF" w:rsidP="00722859">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00973BD6">
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA4ADB6" w14:textId="77777777" w:rsidR="001A7DCF" w:rsidRPr="00973BD6" w:rsidRDefault="001A7DCF" w:rsidP="00722859">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00973BD6">
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00973BD6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00973BD6">
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA8DE48" w14:textId="77777777" w:rsidR="001A7DCF" w:rsidRPr="00973BD6" w:rsidRDefault="001A7DCF" w:rsidP="00722859">
+      <w:pPr>
+        <w:pStyle w:val="PR4"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00973BD6">
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:hyperlink r:id="rId14" w:history="1">
+          <w:r w:rsidRPr="00973BD6">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="00973BD6">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="2678BF96" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Certifications: Provide letters of certification indicating: Installer uses skilled workers holding a trade qualification license or equivalent, or apprentices under the supervision of a licensed tradesperson.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13726381" w14:textId="475683B4" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
+    <w:p w14:paraId="13726381" w14:textId="3B00483F" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00AA152F">
         <w:t xml:space="preserve">PEX-a or </w:t>
       </w:r>
       <w:r w:rsidR="00D40DB5">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="00805709">
         <w:t>CPVC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is used as an approved alternate for applications where metallic piping is the basis of design the manufacturer shall submit shop drawings clearly indicating that the design has been analyzed and modified, as required, to maintain required pressure and flow. Any design resulting in reduced system pressure as a result of improper</w:t>
       </w:r>
       <w:r w:rsidR="00247624">
         <w:t xml:space="preserve"> PEX-a or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D40DB5">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC </w:t>
+        <w:t xml:space="preserve">Corzan CPVC </w:t>
       </w:r>
       <w:r>
         <w:t>sizing or design shall not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF1DE69" w14:textId="294B96CE" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**NOTE TO SPECIFIER** Retain </w:t>
       </w:r>
       <w:r w:rsidR="00805709">
         <w:t>paragraph below if preinstallation meeting is required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6BF2BC" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
@@ -2210,168 +2283,150 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6912055D" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Review project construction timeline to ensure compliance or discuss modifications as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7364AF14" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Interface with other trade representatives to verify areas of responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789D7A7D" w14:textId="77777777" w:rsidR="00EE46A2" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Establish the frequency and construction phase the project engineer intends for site visits and inspections by the piping manufacturer’s representative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474AB53" w14:textId="7AB061A3" w:rsidR="007172C4" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
+    <w:p w14:paraId="2474AB53" w14:textId="14E069AA" w:rsidR="007172C4" w:rsidRDefault="00EE46A2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Installer </w:t>
       </w:r>
       <w:r w:rsidR="00F86D40">
         <w:t>q</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ualifications for </w:t>
       </w:r>
       <w:r w:rsidR="00D43A5A">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="008F2674">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="00805709">
         <w:t>CPVC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Installer shall have successfully completed a training course on </w:t>
       </w:r>
       <w:r w:rsidR="00C93009">
         <w:t>solvent weld</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> connections and carry a current certification or qualification from the pipe and fittings manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00805709">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B36" w14:textId="77777777" w:rsidR="00CB2950" w:rsidRPr="006E3EE8" w:rsidRDefault="00E81F78" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>Compl</w:t>
       </w:r>
       <w:r w:rsidR="00CB2950" w:rsidRPr="006E3EE8">
         <w:t>y with NSF 14 for plastic piping system components and related materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B37" w14:textId="6584D7DA" w:rsidR="00E81F78" w:rsidRPr="006E3EE8" w:rsidRDefault="00CB2950" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>Comply with NSF 61 Annex G and/or NSF 372 for wetted surfaces of specialties and fittings for domestic water distribution for drinking or cooking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B38" w14:textId="2C888AC8" w:rsidR="002457D0" w:rsidRPr="006E3EE8" w:rsidRDefault="008F2674" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B38" w14:textId="00424AE5" w:rsidR="002457D0" w:rsidRPr="006E3EE8" w:rsidRDefault="008F2674" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="00CB2950" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Pipe and fittings shall be manufactured in the United States </w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t>using domestic materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B39" w14:textId="56152409" w:rsidR="003F5C0B" w:rsidRPr="006E3EE8" w:rsidRDefault="003F5C0B" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>Pipe and fittings manufacturer shall be ISO 9001</w:t>
@@ -2446,150 +2501,114 @@
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>Valves and p</w:t>
       </w:r>
       <w:r w:rsidR="00CB2950" w:rsidRPr="006E3EE8">
         <w:t>iping specialties shall be manufactured in the United States</w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7969" w:rsidRPr="00B13F94">
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> be certified to meet ANSI standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B3D" w14:textId="464B3277" w:rsidR="00123CED" w:rsidRPr="006E3EE8" w:rsidRDefault="003F5C0B" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B3D" w14:textId="506CE0B3" w:rsidR="00123CED" w:rsidRPr="006E3EE8" w:rsidRDefault="003F5C0B" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Ensure materials in contact with </w:t>
       </w:r>
       <w:r w:rsidR="00C711B3" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008F2674">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">CPVC piping system are compatible with </w:t>
       </w:r>
       <w:r w:rsidR="008F2674">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>CPVC compounds per the Lubrizol “FBC System Compatibility Program”</w:t>
       </w:r>
       <w:r w:rsidR="00C711B3" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> found at</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00B13F94">
           <w:t>www.lubrizol.com/CPVC/FBC-System-Compatible-Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000571E1" w:rsidRPr="006E3EE8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633C0703" w14:textId="77CF380D" w:rsidR="00786E2B" w:rsidRPr="006E3EE8" w:rsidRDefault="00786E2B" w:rsidP="001715E3">
+    <w:p w14:paraId="633C0703" w14:textId="03A4AEAF" w:rsidR="00786E2B" w:rsidRPr="006E3EE8" w:rsidRDefault="00786E2B" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Installer Qualifications: Workers that will install or handle the </w:t>
       </w:r>
       <w:r w:rsidR="0099713B">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">CPVC piping systems shall obtain and successfully complete installation training from the </w:t>
       </w:r>
       <w:r w:rsidR="0099713B">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>CPVC manufacturer or manufacturer’s authorized representative. Submit certification letter along with each workers’ certificate of completion to the engineer of record within 30 days of mobilization. Include copy of certification letter with closeout documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B3F" w14:textId="694C6021" w:rsidR="00244804" w:rsidRPr="00C33599" w:rsidRDefault="00244804" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C33599">
         <w:t>DELIVERY, STORAGE</w:t>
       </w:r>
       <w:r w:rsidR="004146CD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C33599">
         <w:t xml:space="preserve"> AND HANDLING</w:t>
       </w:r>
     </w:p>
@@ -2682,71 +2701,70 @@
       <w:r w:rsidRPr="00110008">
         <w:t>Do not store plastic piping exposed to</w:t>
       </w:r>
       <w:r w:rsidR="00D605DE" w:rsidRPr="00110008">
         <w:t xml:space="preserve"> direct sunlight.</w:t>
       </w:r>
       <w:r w:rsidR="00F74831" w:rsidRPr="00110008">
         <w:t xml:space="preserve"> If exposed to UV, cover with a light colored and well</w:t>
       </w:r>
       <w:r w:rsidR="00251037" w:rsidRPr="00110008">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F74831" w:rsidRPr="00110008">
         <w:t>ventilated tarp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D7AB57" w14:textId="2E5508B3" w:rsidR="00E376EC" w:rsidRPr="00110008" w:rsidRDefault="000B103A" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk201220550"/>
       <w:r w:rsidRPr="000B103A">
-        <w:t xml:space="preserve">Do not expose white PEX tubing to direct sunlight for more than one month or red and blue PEX tubing to direct sunlight for more than six months. If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B103A">
+        <w:t>Do not expose white PEX tubing to direct sunlight for more than one month or red and blue PEX tubing to direct sunlight for more than six months. If construction delays are encountered, cover the tubing to prevent exposure to direct sunlight.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="36DA0B45" w14:textId="77777777" w:rsidR="00D33661" w:rsidRPr="00110008" w:rsidRDefault="00D33661" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00110008">
         <w:lastRenderedPageBreak/>
-        <w:t>construction delays are encountered, cover the tubing to prevent exposure to direct sunlight.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00110008">
         <w:t>Store plastic piping, valves and fittings at a temperature and humidity recommended by the manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B46" w14:textId="77777777" w:rsidR="00D33661" w:rsidRPr="00110008" w:rsidRDefault="00D33661" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00110008">
         <w:t>Support stored plastic piping to prevent sagging and bending per manufacturer’s recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B47" w14:textId="77777777" w:rsidR="00F74831" w:rsidRPr="00110008" w:rsidRDefault="00F74831" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
@@ -2874,182 +2892,193 @@
       </w:pPr>
       <w:r w:rsidRPr="00077AC1">
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFEADB1" w14:textId="247C15B3" w:rsidR="00805709" w:rsidRDefault="00805709" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="00110008">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>arranty: Refer to Conditions of the Contract for project warranty provisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D586F5" w14:textId="3A530333" w:rsidR="00416E05" w:rsidRPr="00416E05" w:rsidRDefault="00416E05" w:rsidP="001715E3">
+    <w:p w14:paraId="11D586F5" w14:textId="5FCE139D" w:rsidR="00416E05" w:rsidRPr="00416E05" w:rsidRDefault="00416E05" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00416E05">
         <w:t>Manufacturer's warranty: PEX-a</w:t>
       </w:r>
       <w:r w:rsidR="0039713F">
-        <w:t xml:space="preserve"> and Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC</w:t>
+        <w:t xml:space="preserve"> and Corzan CPVC</w:t>
       </w:r>
       <w:r w:rsidRPr="00416E05">
         <w:t xml:space="preserve"> manufacturer system warranty shall cover piping and fittings for a duration of 25 years from the date of installation. Piping system warranty shall apply to potable water distribution and water service systems constructed of pipe and fitting products sourced from the same manufacturer.</w:t>
       </w:r>
       <w:r w:rsidR="00374DEB">
         <w:t xml:space="preserve"> Refer to manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00BE7FD6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00374DEB">
         <w:t>s warranty for</w:t>
       </w:r>
       <w:r w:rsidR="003B1EEE">
         <w:t xml:space="preserve"> complete details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B55" w14:textId="77777777" w:rsidR="00244804" w:rsidRDefault="00244804" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="PRT"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="004D04D7">
         <w:t>PRODUCTS</w:t>
       </w:r>
       <w:r w:rsidR="005B10BC" w:rsidRPr="004D04D7">
         <w:t xml:space="preserve"> AND MATERIALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0E6982" w14:textId="77777777" w:rsidR="00DC3299" w:rsidRDefault="00DC3299" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B98BC8" w14:textId="308E3820" w:rsidR="00DC3299" w:rsidRPr="00110008" w:rsidRDefault="00DC3299" w:rsidP="001715E3">
+    <w:p w14:paraId="63B98BC8" w14:textId="6319EF9B" w:rsidR="00DC3299" w:rsidRPr="00110008" w:rsidRDefault="00DC3299" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00110008">
         <w:t xml:space="preserve">Acceptable </w:t>
       </w:r>
       <w:r w:rsidR="00110008" w:rsidRPr="00110008">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00110008">
         <w:t xml:space="preserve">anufacturer: </w:t>
       </w:r>
       <w:r w:rsidR="007634C7" w:rsidRPr="00110008">
         <w:t>GF Building Flow Solutions</w:t>
       </w:r>
       <w:r w:rsidR="00702248" w:rsidRPr="00110008">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00110008">
         <w:t>Uponor</w:t>
       </w:r>
       <w:r w:rsidR="00702248" w:rsidRPr="00110008">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00110008">
         <w:t>, located at: 5925 148th St. W.; Apple Valley, MN, 55124; toll</w:t>
       </w:r>
       <w:r w:rsidR="0071603C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00110008">
         <w:t xml:space="preserve">free: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk181948259"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk181948259"/>
       <w:r w:rsidRPr="00110008">
         <w:t>800-321-4739</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00110008">
-        <w:t xml:space="preserve">; tel: 952-891-2000; </w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00110008">
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00110008">
+        <w:t>: 952</w:t>
+      </w:r>
+      <w:r w:rsidR="00886E01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110008">
+        <w:t>891</w:t>
+      </w:r>
+      <w:r w:rsidR="00886E01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110008">
+        <w:t xml:space="preserve">2000; </w:t>
       </w:r>
       <w:r w:rsidRPr="00110008">
         <w:br/>
         <w:t xml:space="preserve">email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00110008">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00291ECD" w:rsidRPr="00C70532">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NASpecifications@uponor.com</w:t>
+          <w:t>naspecifications@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00110008">
         <w:t xml:space="preserve">; web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00702248" w:rsidRPr="00110008">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:r w:rsidRPr="00110008">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ponor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00110008">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A7EA11" w14:textId="735E4E8D" w:rsidR="00DC039F" w:rsidRPr="00C442F7" w:rsidRDefault="00DC039F" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC039F">
         <w:t>**NOTE TO SPECIFIER** Delete one of the following paragraphs</w:t>
@@ -3087,180 +3116,155 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 </w:t>
       </w:r>
       <w:r w:rsidR="004E135D">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Product Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B56" w14:textId="04F4E519" w:rsidR="00244804" w:rsidRPr="004D04D7" w:rsidRDefault="00DC039F" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>DOMESTIC WATER PIPING AND FITTINGS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3836EFC6" w14:textId="09EF16ED" w:rsidR="0090277A" w:rsidRDefault="0040696A" w:rsidP="001715E3">
+    <w:p w14:paraId="3836EFC6" w14:textId="55ED410D" w:rsidR="0090277A" w:rsidRDefault="0040696A" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00741DD0">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC</w:t>
+        <w:t>Corzan CPVC</w:t>
       </w:r>
       <w:r w:rsidR="00F62FD3">
         <w:t xml:space="preserve"> Pipe and Fittings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B63" w14:textId="508D2EFA" w:rsidR="00CE2D83" w:rsidRPr="00772F83" w:rsidRDefault="00161058" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B63" w14:textId="7509EE1D" w:rsidR="00CE2D83" w:rsidRPr="00772F83" w:rsidRDefault="00161058" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk201220751"/>
       <w:r w:rsidRPr="00772F83">
         <w:t>Pipe</w:t>
       </w:r>
       <w:r w:rsidR="001F026F" w:rsidRPr="00772F83">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E50D36" w:rsidRPr="00772F83">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC Type IV, Grade </w:t>
+        <w:t xml:space="preserve">Corzan CPVC Type IV, Grade </w:t>
       </w:r>
       <w:r w:rsidR="00CE2D83" w:rsidRPr="00772F83">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E50D36" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> Chlorinated Polyvinyl Chloride (CPVC) compounds with</w:t>
       </w:r>
       <w:r w:rsidR="00FE7E09" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> a minimum</w:t>
       </w:r>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> cell classification of 24448</w:t>
       </w:r>
       <w:r w:rsidR="00E50D36" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> per ASTM D1784</w:t>
       </w:r>
       <w:r w:rsidR="00BE1F3F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C95DD2">
         <w:t xml:space="preserve"> NPS</w:t>
       </w:r>
       <w:r w:rsidR="00C64009">
         <w:t xml:space="preserve"> 1/2 inch through 4 inch</w:t>
       </w:r>
       <w:r w:rsidR="00044610">
         <w:t xml:space="preserve"> (available with cell classification 23447 </w:t>
       </w:r>
       <w:r w:rsidR="00B7650D">
         <w:t>6 inch through 24 inch</w:t>
       </w:r>
       <w:r w:rsidR="00E5582C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B7650D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B64" w14:textId="40D19327" w:rsidR="00161058" w:rsidRPr="00772F83" w:rsidRDefault="00161058" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B64" w14:textId="1900C274" w:rsidR="00161058" w:rsidRPr="00772F83" w:rsidRDefault="00161058" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t>Fittings</w:t>
       </w:r>
       <w:r w:rsidR="00D1100F" w:rsidRPr="00772F83">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00772F83">
-        <w:t xml:space="preserve"> Corzan</w:t>
-[...10 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Corzan CPVC Type IV, Grade 1 Chlorinated Polyvinyl Chloride (CPVC) compounds with a minimum cell classification of 23447 per ASTM D1784.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="36DA0B65" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00772F83" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t>Standards:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B66" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00772F83" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -3281,51 +3285,50 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve">ASTM E84 / </w:t>
       </w:r>
       <w:r w:rsidR="00795D58" w:rsidRPr="00772F83">
         <w:t>UL 723</w:t>
       </w:r>
       <w:r w:rsidR="00205B4A" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E4662C" w:rsidRPr="00772F83">
         <w:t>via ICC-ES PMG-1264 test report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B68" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00772F83" w:rsidRDefault="000A04A0" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
-        <w:lastRenderedPageBreak/>
         <w:t>ASTM F441</w:t>
       </w:r>
       <w:r w:rsidR="00E50D36" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> (Pipe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B69" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00772F83" w:rsidRDefault="000A04A0" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t>ASTM F439</w:t>
       </w:r>
       <w:r w:rsidR="00E50D36" w:rsidRPr="00772F83">
         <w:t xml:space="preserve"> (Fittings)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8CD079" w14:textId="1EF17B61" w:rsidR="007172C4" w:rsidRDefault="000A04A0" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
@@ -3348,50 +3351,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="007E15EC">
         <w:t>CAN/ULC S102.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D97A26C" w14:textId="77777777" w:rsidR="007172C4" w:rsidRPr="00772F83" w:rsidRDefault="007172C4" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
+        <w:lastRenderedPageBreak/>
         <w:t>NSF 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC14A37" w14:textId="0F19EBFE" w:rsidR="00DA5D2D" w:rsidRPr="00772F83" w:rsidRDefault="007172C4" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t>NSF 61</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B6E" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00772F83" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
@@ -3620,78 +3624,80 @@
       <w:r w:rsidR="005B549C">
         <w:t>ProPEX</w:t>
       </w:r>
       <w:r w:rsidR="005B549C" w:rsidRPr="005B549C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="005B549C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007172C4">
         <w:t>Fittings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD48A6B" w14:textId="6D8B838E" w:rsidR="00711CF5" w:rsidRPr="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk201221061"/>
       <w:r w:rsidRPr="00711CF5">
         <w:t>PEX-a (Engel-method crosslinked polyethylene)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pipe:</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t xml:space="preserve"> ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PEX-a piping shall be tested to comply with ASTM F2023 requirement for  minimum chlorine resistance at the end use condition of 100% of the time at 140°F (60°C) at 80 psi (0.55 MPa) gauge pressure, minimum PEX-a piping and tubing material designation codes shall be PEX 5106 for white pipe or PEX 5306 for red and blue pipe.</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t xml:space="preserve"> 1/2 inch (1</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t>mm) through 3 inch (</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">80 </w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t>mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="2697DF21" w14:textId="281BD23E" w:rsidR="00711CF5" w:rsidRPr="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00711CF5">
         <w:t>High-density polyethylene (HDPE) corrugated sleeved PEX-a (Engel-method crosslinked polyethylene)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pipe:</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t xml:space="preserve"> ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS, 1/2 inch (1</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t>mm) and 3/4 inch (</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
@@ -3757,106 +3763,84 @@
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Uponor ProPEX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F03C7F" w14:textId="77777777" w:rsidR="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> with PEX reinforcing ring and shall comply with ASTM F876 and ASTM F877, 1/2 inch through 3 inch nominal pipe size fittings manufactured from the following material types: engineered polymer (EP), brass, and lead-free (LF) brass</w:t>
+      <w:bookmarkStart w:id="6" w:name="_Hlk201221102"/>
+      <w:r>
+        <w:t>Third-party certified to NSF 14 and ASTM F1960 cold-expansion with PEX reinforcing ring and shall comply with ASTM F876 and ASTM F877, 1/2 inch through 3 inch nominal pipe size fittings manufactured from the following material types: engineered polymer (EP), brass, and lead-free (LF) brass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC942E1" w14:textId="2043EA81" w:rsidR="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Reinforcing cold-expansion rings shall be manufactured from the same source as PEX-a piping manufacturer and marked “F1960”.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="0D2AF1F6" w14:textId="77777777" w:rsidR="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uponor multiport tees and elbows: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> with ASTM F877 (CAN/CSA B137.5); with ASTM F1960 inlets and outlets.</w:t>
+        <w:t>Uponor multiport tees and elbows: Multiple-outlet fitting complying with ASTM F877 (CAN/CSA B137.5); with ASTM F1960 inlets and outlets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43911C92" w14:textId="77777777" w:rsidR="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Uponor manifolds: Multiple-outlet assembly with ASTM F1960 outlets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3101DB57" w14:textId="77777777" w:rsidR="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
@@ -3877,457 +3861,462 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Type L copper branch manifold without valves, with lead-free brass outlets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B76" w14:textId="77777777" w:rsidR="005B10BC" w:rsidRPr="00772F83" w:rsidRDefault="005B10BC" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t>JOINING MATERIALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199EA8D6" w14:textId="3F5C637E" w:rsidR="0009334A" w:rsidRPr="00772F83" w:rsidRDefault="009B6482" w:rsidP="001715E3">
+    <w:p w14:paraId="199EA8D6" w14:textId="4D308F9E" w:rsidR="0009334A" w:rsidRPr="00772F83" w:rsidRDefault="009B6482" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve">Solvent </w:t>
       </w:r>
       <w:r w:rsidR="00AB0CD9">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve">ements for </w:t>
       </w:r>
       <w:r w:rsidR="00AB0CD9">
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00772F83">
         <w:t xml:space="preserve">oining </w:t>
       </w:r>
       <w:r w:rsidR="00D363C2">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00153F77">
-        <w:t>Corzan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00153F77" w:rsidRPr="00153F77">
+        <w:t xml:space="preserve">Corzan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772F83">
+        <w:t>CPVC piping:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D96F30" w14:textId="7A1724D9" w:rsidR="009B6482" w:rsidRPr="00772F83" w:rsidRDefault="00587E9E" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk201220831"/>
+      <w:r w:rsidRPr="00772F83">
+        <w:t xml:space="preserve">Cement and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0CD9">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772F83">
+        <w:t>rimer</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3488" w:rsidRPr="00772F83">
+        <w:t>: 1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="006036E7" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve"> inch </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3488" w:rsidRPr="00772F83">
+        <w:t>through</w:t>
+      </w:r>
+      <w:r w:rsidR="006036E7" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004921BB" w:rsidRPr="00772F83">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5668" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve"> inch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8700B5" w14:textId="3859584C" w:rsidR="009B6482" w:rsidRDefault="00E11CFE" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Solvent cements m</w:t>
+      </w:r>
+      <w:r w:rsidR="006104FC" w:rsidRPr="00772F83">
+        <w:t>eet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006104FC" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve"> ASTM F493</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD40822" w14:textId="4C596E86" w:rsidR="00E11CFE" w:rsidRPr="00584FDA" w:rsidRDefault="00E11CFE" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FDA">
+        <w:t>Primers meet: ASTM F656</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3370D" w:rsidRPr="00584FDA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF42BDD" w14:textId="2690729D" w:rsidR="00A3370D" w:rsidRPr="00584FDA" w:rsidRDefault="00A3370D" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FDA">
+        <w:t xml:space="preserve">Installed per: ASTM </w:t>
+      </w:r>
+      <w:r w:rsidR="00772E1B">
+        <w:t>D2855</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FDA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02361D80" w14:textId="6212BA4F" w:rsidR="009303F9" w:rsidRPr="00772F83" w:rsidRDefault="00A07704" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00772F83">
+        <w:t>NSF 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006104FC" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="009E661B" w:rsidRPr="00772F83">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006104FC" w:rsidRPr="00772F83">
+        <w:t xml:space="preserve"> 61 listed for potable water</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3370D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="028BDC16" w14:textId="4A32501B" w:rsidR="009303F9" w:rsidRPr="00251153" w:rsidRDefault="00587E9E" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="DesignComments"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87A73">
+        <w:lastRenderedPageBreak/>
+        <w:t>Include subparagraphs below if required for LEED</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B05" w:rsidRPr="00CE4174">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00153F77">
-[...139 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D87A73">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B7E" w14:textId="5F2C4426" w:rsidR="00587E9E" w:rsidRDefault="00587E9E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E9E">
         <w:t>CPVC solvent cement shall have a VOC content of 490 g/L or less when calculated according to 40 CFR 59, Subpart D (EPA Method 24).</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B7F" w14:textId="2706671B" w:rsidR="00587E9E" w:rsidRDefault="00587E9E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87A73">
         <w:t>[CPVC primer shall have a VOC content of 550 g/L or less when calculated according to 40 CFR 59, Subpart D (EPA Method 24).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CE9523" w14:textId="31758A72" w:rsidR="00E11CFE" w:rsidRPr="006C5604" w:rsidRDefault="00E11CFE" w:rsidP="001715E3">
+    <w:p w14:paraId="30CE9523" w14:textId="5B027212" w:rsidR="00E11CFE" w:rsidRPr="006C5604" w:rsidRDefault="00E11CFE" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5604">
         <w:t xml:space="preserve">Mechanical </w:t>
       </w:r>
       <w:r w:rsidR="00AB0CD9" w:rsidRPr="006C5604">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5604">
         <w:t xml:space="preserve">ut </w:t>
       </w:r>
       <w:r w:rsidR="00AB0CD9" w:rsidRPr="006C5604">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5604">
         <w:t xml:space="preserve">roove </w:t>
       </w:r>
       <w:r w:rsidR="00AB0CD9" w:rsidRPr="006C5604">
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5604">
-        <w:t>ointing for Uponor ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC piping:</w:t>
+        <w:t>ointing for Uponor ChlorFIT Schedule 80 Corzan CPVC piping:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637A6A05" w14:textId="6E4E7F6E" w:rsidR="00E11CFE" w:rsidRPr="006C5604" w:rsidRDefault="00E11CFE" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk201220999"/>
       <w:r w:rsidRPr="006C5604">
         <w:t>Cut-groove joints using</w:t>
       </w:r>
       <w:r w:rsidR="006A7A57" w:rsidRPr="006C5604">
         <w:t xml:space="preserve"> Victaulic</w:t>
       </w:r>
       <w:r w:rsidR="006A7A57" w:rsidRPr="006C5604">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="006A7A57" w:rsidRPr="006C5604">
         <w:t xml:space="preserve"> PGS-300 cut-groove profile shall be used with Victaulic couplings (Style 856, 857, and 858</w:t>
       </w:r>
       <w:r w:rsidR="001B7C3C" w:rsidRPr="006C5604">
         <w:t xml:space="preserve"> with Grade P gasket</w:t>
       </w:r>
       <w:r w:rsidR="006A7A57" w:rsidRPr="006C5604">
         <w:t>) and the cut-groove for Schedule 80 CPVC pipe shall be cut and the coupling shall be installed per the coupling manufacturers installation instructions. Compatibility of gasket and lubricant materials with CPVC must be confirmed with the coupling manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2A4906" w14:textId="6F1A12D9" w:rsidR="006A7A57" w:rsidRPr="006C5604" w:rsidRDefault="006A7A57" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5604">
-        <w:t>Cut-groove joints using the industry standard groove and ASC Gruvlok</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Cut-groove joints using the industry standard groove and ASC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C5604">
+        <w:t>Gruvlok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00607638" w:rsidRPr="00607638">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5604">
         <w:t xml:space="preserve"> couplings for Schedule 80 CPVC pipe shall be </w:t>
       </w:r>
       <w:r w:rsidR="00D7005D" w:rsidRPr="006C5604">
         <w:t>cut and the coupling shall be installed per the coupling manufacturers installation instructions. Compatibility of gasket and lubricant materials with CPVC must be confirmed with the coupling manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A650CF" w14:textId="3358BD49" w:rsidR="001B7C3C" w:rsidRPr="006C5604" w:rsidRDefault="001B7C3C" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5604">
-        <w:t>Cut-groove joints using the industry standard groove and Shurjoint couplings (models 7705, 7707 or 7706 with Grade E-pw gasket) for Schedule 80 CPVC pipe shall be cut and the coupling shall be installed per the coupling manufacturer</w:t>
+        <w:t xml:space="preserve">Cut-groove joints using the industry standard groove and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C5604">
+        <w:t>Shurjoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C5604">
+        <w:t xml:space="preserve"> couplings (models 7705, 7707 or 7706 with Grade E-pw gasket) for Schedule 80 CPVC pipe shall be cut and the coupling shall be installed per the coupling manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00BA3544">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5604">
         <w:t>s installation instructions. Compatibility of gasket and lubricant materials with CPVC must be confirmed with the coupling manufacturer.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="36DA0B80" w14:textId="77777777" w:rsidR="005B10BC" w:rsidRPr="00421199" w:rsidRDefault="005B10BC" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00421199">
         <w:t>GENERAL DUTY VALVES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B81" w14:textId="58C740FF" w:rsidR="002D0AD2" w:rsidRPr="00421199" w:rsidRDefault="002D0AD2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00421199">
         <w:t xml:space="preserve">Manufacturer: </w:t>
       </w:r>
       <w:r w:rsidR="00E27F11" w:rsidRPr="00E27F11">
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="004B75BE">
         <w:t>general duty</w:t>
       </w:r>
       <w:r w:rsidR="00E27F11" w:rsidRPr="00E27F11">
         <w:t xml:space="preserve"> valve(s) from the same manufacturer as the piping system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B82" w14:textId="0FFCCDC5" w:rsidR="00B770D6" w:rsidRPr="00ED7360" w:rsidRDefault="007504F2" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B82" w14:textId="43B9A1FB" w:rsidR="00B770D6" w:rsidRPr="00ED7360" w:rsidRDefault="007504F2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="00553A5F" w:rsidRPr="00ED7360">
         <w:t>Ball Valves</w:t>
       </w:r>
       <w:r w:rsidR="00DB61CA" w:rsidRPr="00ED7360">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00553A5F" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="002D5668" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidR="00553A5F" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE60D6" w:rsidRPr="00ED7360">
         <w:t>to 4 inch</w:t>
       </w:r>
+      <w:r w:rsidR="00CE4174">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E9E02B4" w14:textId="008C65FF" w:rsidR="00C112C4" w:rsidRPr="00ED7360" w:rsidRDefault="007504F2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Basis of Design Product: </w:t>
       </w:r>
       <w:r w:rsidR="00553A5F" w:rsidRPr="00ED7360">
         <w:t>Type 375</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> CPVC</w:t>
       </w:r>
       <w:r w:rsidR="00553A5F" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> ball valve</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>.</w:t>
       </w:r>
@@ -4336,218 +4325,201 @@
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A97">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:r w:rsidR="00D44982" w:rsidRPr="00CC5A97">
         <w:t>5925 148th St. W.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A97">
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidR="00D44982" w:rsidRPr="00CC5A97">
         <w:t>Apple Valley, MN 55124</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A97">
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidR="00D44982" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">800-321-4739 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A97">
         <w:t xml:space="preserve">| </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="00D44982" w:rsidRPr="00CC5A97">
           <w:t>uponor.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F80AC6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B89" w14:textId="2C4E061A" w:rsidR="007504F2" w:rsidRPr="00ED7360" w:rsidRDefault="007504F2" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B89" w14:textId="07DEF5EF" w:rsidR="007504F2" w:rsidRPr="00ED7360" w:rsidRDefault="007504F2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00421199" w:rsidRPr="00ED7360">
-        <w:t xml:space="preserve">PVC valves shall </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> comparable </w:t>
+        <w:t xml:space="preserve">PVC valves shall be of comparable </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">material </w:t>
       </w:r>
       <w:r w:rsidR="00421199" w:rsidRPr="00ED7360">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="0034003C">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">CPVC pipe and fittings and supplied by </w:t>
       </w:r>
       <w:r w:rsidR="00DB61CA" w:rsidRPr="00ED7360">
         <w:t>GF Building Flow Solutions (</w:t>
       </w:r>
       <w:r w:rsidR="00D44982" w:rsidRPr="00ED7360">
         <w:t>Uponor</w:t>
       </w:r>
       <w:r w:rsidR="00DB61CA" w:rsidRPr="00ED7360">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> and comply with the following requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B8A" w14:textId="51BFE0B6" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00AA7F93" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B8A" w14:textId="51BFE0B6" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00AA7F93" w:rsidP="005B6638">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Body Material: </w:t>
       </w:r>
       <w:r w:rsidR="00EC4D8E">
         <w:t xml:space="preserve">Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00155ABF" w:rsidRPr="00ED7360">
         <w:t>CPVC, cell class 23447 per ASTM D1784.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B8B" w14:textId="77777777" w:rsidR="00D6136D" w:rsidRPr="00ED7360" w:rsidRDefault="00D6136D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Pressure rating varies with temperature. Consult detailed product data for more information concerning pressure ratings at elevated temperatures. Do not specify valves that do not meet maximum system working pressures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B8C" w14:textId="45542071" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B8C" w14:textId="4387FD17" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Pressu</w:t>
       </w:r>
       <w:r w:rsidR="00D6136D" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">re </w:t>
       </w:r>
       <w:r w:rsidR="0078411D">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D6136D" w:rsidRPr="00ED7360">
         <w:t>ating (psi): 232 psi at 73</w:t>
       </w:r>
       <w:r w:rsidR="00F80AC6" w:rsidRPr="00166E2E">
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidR="00D6136D" w:rsidRPr="00ED7360">
         <w:t>F</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="36DA0B8D" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+      <w:r w:rsidR="00CE4174">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0B8D" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="005B6638">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Design: Union type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B8E" w14:textId="77777777" w:rsidR="00D6136D" w:rsidRPr="00ED7360" w:rsidRDefault="00D6136D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Threaded connection pressure ratings are lower than socket. Verify which connection is suitable for the max. working pressure. If threaded connection is acceptable retain, otherwise delete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B8F" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ends: Detachable, socket </w:t>
       </w:r>
       <w:r w:rsidR="00D6136D" w:rsidRPr="00DE1B9E">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1B9E">
         <w:t>and threaded</w:t>
       </w:r>
       <w:r w:rsidR="00D6136D" w:rsidRPr="00DE1B9E">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B90" w14:textId="4B2FC692" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
@@ -4579,486 +4551,518 @@
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Material: Sch</w:t>
       </w:r>
       <w:r w:rsidR="007504F2" w:rsidRPr="00ED7360">
         <w:t>edule</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> 80 CPVC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B92" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
-        <w:t>Premium molded smooth.</w:t>
+        <w:t xml:space="preserve">Premium molded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED7360">
+        <w:t>smooth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED7360">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B93" w14:textId="3A1C3719" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Stem </w:t>
       </w:r>
       <w:r w:rsidR="00E060A2" w:rsidRPr="00ED7360">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>esign: Double-O-ring seal, Blow</w:t>
       </w:r>
       <w:r w:rsidR="00703A95" w:rsidRPr="00ED7360">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>out proof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B94" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Port: Full.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B95" w14:textId="28FFDDCB" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B95" w14:textId="28FFDDCB" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="005B6638">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Seats: PTFE with elastomeric backing </w:t>
       </w:r>
       <w:r w:rsidR="004D09F7" w:rsidRPr="00ED7360">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>-ring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B96" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
+        <w:lastRenderedPageBreak/>
         <w:t>Delete stem seal material if not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B97" w14:textId="7F416894" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B97" w14:textId="46330741" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Stem </w:t>
       </w:r>
       <w:r w:rsidR="0078411D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">eals </w:t>
       </w:r>
       <w:r w:rsidR="0078411D">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>aterial: EPDM</w:t>
       </w:r>
       <w:r w:rsidR="57F52957" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D09F7" w:rsidRPr="00ED7360">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="57F52957" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> FKM</w:t>
       </w:r>
+      <w:r w:rsidR="00EE1C56">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B98" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Handle: Tee shaped, built-in tool for adjustment of seat carrier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B99" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>NSF 61, potable water.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B9A" w14:textId="63222CE5" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B9A" w14:textId="2EAA2DB1" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Tested in accordance to ISO</w:t>
       </w:r>
       <w:r w:rsidR="00C36E22" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>9393</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="36DA0B9B" w14:textId="6CF8C3D2" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+      <w:r w:rsidR="00EE1C56">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0B9B" w14:textId="51A7BA6A" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Designed to ISO</w:t>
       </w:r>
       <w:r w:rsidR="002F09B4" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>16135 standards</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="36DA0B9C" w14:textId="79686ADC" w:rsidR="00155ABF" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
+      <w:r w:rsidR="00EE1C56">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0B9C" w14:textId="2AA7498E" w:rsidR="00155ABF" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Manufactured under ISO</w:t>
       </w:r>
       <w:r w:rsidR="001A2CAC" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>9001 for Quality and ISO</w:t>
       </w:r>
       <w:r w:rsidR="001A2CAC" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>14001 for Environmental Management</w:t>
       </w:r>
+      <w:r w:rsidR="00EE1C56">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4BF93A90" w14:textId="2883E5EF" w:rsidR="00B62007" w:rsidRDefault="00B62007" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PEX-a Ball Valves: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9BBB56" w14:textId="3C4B6AA9" w:rsidR="00251153" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lead-free (LF) brass full-port brass ball valves 1/2 inch (1</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mm) through 2 inch (50 mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032C1363" w14:textId="0D9A015A" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Full-port ball valve : two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one ASTM F1960 cold-expansion with reinforcing ring, or male threaded end.</w:t>
+        <w:t xml:space="preserve">Full-port ball </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>valve :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one ASTM F1960 cold-expansion with reinforcing ring, or male threaded end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7681211A" w14:textId="7F848D94" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>LF brass valve with a positive stop shoulder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA22C1D" w14:textId="71DDE562" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
+    <w:p w14:paraId="5DA22C1D" w14:textId="3D2A5891" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>In compliance with 250 CWP, ANSI/NSF 359,</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve"> ANSI/NSF 372,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ANSI/NSF 14/61</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00166E2E">
         <w:t>cNSF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00166E2E">
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00166E2E">
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00166E2E">
-        <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, AS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4A67">
+        <w:t>TM</w:t>
+      </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve"> F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2316C0D3" w14:textId="5A3EC9B4" w:rsidR="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lead-free (LF) brass full-port brass ball valves 1/2 inch (15 mm) through 3 inch (80 mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F068304" w14:textId="7078CB7D" w:rsidR="00166E2E" w:rsidRPr="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00166E2E">
-        <w:t xml:space="preserve">Full-port ball valve : two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one </w:t>
+        <w:t xml:space="preserve">Full-port ball </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166E2E">
+        <w:t>valve :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166E2E">
+        <w:t xml:space="preserve"> two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one </w:t>
       </w:r>
       <w:r w:rsidR="00D52491">
         <w:t>female threaded, or copper press end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DD209E" w14:textId="77777777" w:rsidR="00166E2E" w:rsidRPr="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00166E2E">
         <w:t>LF brass valve with a positive stop shoulder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F50B872" w14:textId="0C3C77CC" w:rsidR="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
+    <w:p w14:paraId="0F50B872" w14:textId="4826CFA2" w:rsidR="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00166E2E">
         <w:t xml:space="preserve">In compliance with 250 CWP, ANSI/NSF 359, ANSI/NSF 372, ANSI/NSF 14/61, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166E2E">
         <w:t>cNSF</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166E2E">
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166E2E">
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166E2E">
-        <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, AS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4A67">
+        <w:t>TM</w:t>
+      </w:r>
       <w:r w:rsidRPr="00166E2E">
         <w:t xml:space="preserve"> F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1D6682" w14:textId="77777777" w:rsidR="00D52491" w:rsidRDefault="00D52491" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>PEX-to-NPSM, lead-free (LF) full-port brass water meter service valve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7927975C" w14:textId="77777777" w:rsidR="00D52491" w:rsidRDefault="00D52491" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
@@ -5229,113 +5233,103 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-us-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pw_G</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lead free 0.25% lead maximum, ASTM F1960, ASTM F877 (CAN/CSA B137.5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BE6" w14:textId="77777777" w:rsidR="005B10BC" w:rsidRPr="00B51E94" w:rsidRDefault="005B10BC" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51E94">
-        <w:lastRenderedPageBreak/>
         <w:t>PIPING SPECIALTIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BEC" w14:textId="29C8A1A9" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="004B03C3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="00A07704" w:rsidRPr="00ED7360">
         <w:t>Flanges</w:t>
       </w:r>
       <w:r w:rsidR="00B51E94" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> and Flange Kits</w:t>
       </w:r>
       <w:r w:rsidR="00A07704" w:rsidRPr="00ED7360">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0BED" w14:textId="4C74F8D0" w:rsidR="004B03C3" w:rsidRPr="00ED7360" w:rsidRDefault="004B03C3" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0BED" w14:textId="0F8D79B0" w:rsidR="004B03C3" w:rsidRPr="00ED7360" w:rsidRDefault="004B03C3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Flanges</w:t>
       </w:r>
       <w:r w:rsidR="00B00F0A" w:rsidRPr="00ED7360">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A76FBD" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E408A8">
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="00A76FBD" w:rsidRPr="00ED7360">
-        <w:t>ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC</w:t>
+        <w:t>ChlorFIT Schedule 80 Corzan CPVC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BEE" w14:textId="77777777" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>150 lbs. bolt pattern per ANSI B16.5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BEF" w14:textId="77777777" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
@@ -5371,134 +5365,126 @@
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Pressure Rating: 150 psi at 73</w:t>
       </w:r>
       <w:r w:rsidR="00C507AA" w:rsidRPr="008926D6">
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001A2CAC" w:rsidRPr="00ED7360">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0BF2" w14:textId="3CCAD5B3" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0BF2" w14:textId="418220B1" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Full-Pressure Flange Kit: </w:t>
       </w:r>
       <w:r w:rsidR="00EC6F7C">
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
-        <w:t>ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC</w:t>
+        <w:t>ChlorFIT Schedule 80 Corzan CPVC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BF4" w14:textId="1120822E" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Standards:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BF5" w14:textId="77777777" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>NSF 14.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BF6" w14:textId="77777777" w:rsidR="00A07704" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
+        <w:lastRenderedPageBreak/>
         <w:t>NSF 61.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D69B451" w14:textId="5D6D14FB" w:rsidR="00C24707" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
+    <w:p w14:paraId="1D69B451" w14:textId="382CF247" w:rsidR="00C24707" w:rsidRPr="00ED7360" w:rsidRDefault="00A07704" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Pressure rating up to </w:t>
       </w:r>
       <w:r w:rsidR="001122C8" w:rsidRPr="00ED7360">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00AB03D7" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> inch</w:t>
       </w:r>
       <w:r w:rsidR="00251037" w:rsidRPr="00ED7360">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
@@ -5516,60 +5502,51 @@
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>F and 100 psi at 160</w:t>
       </w:r>
       <w:r w:rsidR="006F09F9" w:rsidRPr="00ED7360">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">F. </w:t>
       </w:r>
       <w:r w:rsidR="008B4B62" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Install with </w:t>
       </w:r>
       <w:r w:rsidR="00E408A8">
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>ChlorFIT</w:t>
       </w:r>
       <w:r w:rsidR="00E408A8">
-        <w:t xml:space="preserve"> Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC</w:t>
+        <w:t xml:space="preserve"> Schedule 80 Corzan CPVC</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> Full Pressure Flange Kit using all components supplied. Any substitution of components, such as a replacement gasket</w:t>
       </w:r>
       <w:r w:rsidR="00AB03D7" w:rsidRPr="00ED7360">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> must comply with the original kit specification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0BF8" w14:textId="77777777" w:rsidR="00B00F0A" w:rsidRPr="00ED7360" w:rsidRDefault="004D761D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002008C1" w:rsidRPr="00ED7360">
@@ -5647,75 +5624,69 @@
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Two-piece LF brass fitting with one ASTM F1960 cold-expansion end, with reinforcing ring and one steel flange conforming to ASME B16.5 end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D3D663" w14:textId="60C1B9CF" w:rsidR="00427FA6" w:rsidRDefault="00427FA6" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Two-piece fitting with one ASTM F1960 cold-expansion end, with reinforcing ring and one NPSM union thread end.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CDFAC9" w14:textId="4F0AE634" w:rsidR="00B02608" w:rsidRPr="00ED7360" w:rsidRDefault="00EC6F7C" w:rsidP="001715E3">
+    <w:p w14:paraId="50CDFAC9" w14:textId="2F576EAD" w:rsidR="00B02608" w:rsidRPr="00ED7360" w:rsidRDefault="00EC6F7C" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="00B02608" w:rsidRPr="00ED7360">
         <w:t>ChlorFIT Schedule 80 Corzan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00427FA6">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E633F3" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> CPVC with</w:t>
       </w:r>
       <w:r w:rsidR="00E0739D" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r w:rsidR="003D1103">
         <w:t xml:space="preserve"> ASTM F439 schedule 80</w:t>
       </w:r>
       <w:r w:rsidR="00E633F3" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> solvent socket</w:t>
       </w:r>
       <w:r w:rsidR="00E0739D" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> or spigot</w:t>
       </w:r>
       <w:r w:rsidR="00E633F3" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> end </w:t>
       </w:r>
       <w:r w:rsidR="00720070" w:rsidRPr="00ED7360">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="00E633F3" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001529FF" w:rsidRPr="00ED7360">
@@ -5729,106 +5700,99 @@
       </w:r>
       <w:r w:rsidR="00E633F3" w:rsidRPr="00ED7360">
         <w:t>expansion end with PEX-a reinforcing cold-expansion ring</w:t>
       </w:r>
       <w:r w:rsidR="003D1103">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C1D" w14:textId="77777777" w:rsidR="006C17B6" w:rsidRPr="00ED7360" w:rsidRDefault="006C17B6" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Pipe Support Brackets</w:t>
       </w:r>
       <w:r w:rsidR="00A54601" w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> and Suspension Clamps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E096EB" w14:textId="6630F22C" w:rsidR="008926D6" w:rsidRDefault="002B7A20" w:rsidP="001715E3">
+    <w:p w14:paraId="27E096EB" w14:textId="483DB75E" w:rsidR="008926D6" w:rsidRDefault="002B7A20" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Provide pipe support brackets and pipe suspension clamps for CPVC IPS piping compatible with </w:t>
       </w:r>
       <w:r w:rsidR="00572563">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>CPVC compounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426AD031" w14:textId="3387B32B" w:rsidR="008926D6" w:rsidRPr="00ED7360" w:rsidRDefault="008926D6" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk201222730"/>
       <w:r w:rsidRPr="008926D6">
         <w:t>PEX-a Pipe Support: 9 feet length 23-gauge Type B galvanized steel support channel with UV resistant cable ties rated to at least 150 lbs. Increases hanger spacing from 32 inches</w:t>
       </w:r>
       <w:r w:rsidR="003D1103">
         <w:t xml:space="preserve"> or 48 inches</w:t>
       </w:r>
       <w:r w:rsidRPr="008926D6">
         <w:t xml:space="preserve"> to 8 feet per ICC PMG-1006. Meets ASTM E84 for use with PEX uninsulated.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="36DA0C1F" w14:textId="77777777" w:rsidR="00E16949" w:rsidRPr="00B51E94" w:rsidRDefault="00E16949" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="PRT"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51E94">
         <w:t>EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C20" w14:textId="77777777" w:rsidR="00E16949" w:rsidRPr="00EF4F25" w:rsidRDefault="00E16949" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>EXAMINATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C21" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
@@ -5854,51 +5818,50 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve">Examine premises and understand the conditions which may affect performance of work of this Division before submitting proposals for this work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C23" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">No subsequent allowance for time or money will be considered for any consequence related to failure to examine site conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C24" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>Drawings:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>Plumbing drawings show general arrangement of piping</w:t>
       </w:r>
@@ -5970,50 +5933,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>Everything shown on the plumbing drawings shall be the responsibility of Plumbing Contractor unless specifically noted otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C28" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
+        <w:lastRenderedPageBreak/>
         <w:t>Consider architectural and structural drawings part of this work insofar as these drawings furnish information relating to design and construction of building.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C29" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>These drawings take precedence over mechanical drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C2A" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="00EF4F25" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
@@ -6036,52 +6000,57 @@
       </w:r>
       <w:r w:rsidR="006C43F3" w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve"> indicate all offsets, fittings, and accessories which may be required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to properly install completed work</w:t>
       </w:r>
       <w:r w:rsidR="006C43F3" w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C2B" w14:textId="2C3D381C" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
-        <w:t>Investigate structural and finish conditions affecting this work and arrange work</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Investigate structural and finish conditions affecting this work and arrange </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF4F25">
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00161CA2">
         <w:t xml:space="preserve"> accordingly, providing </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve">such fittings, valves, and accessories required to meet </w:t>
       </w:r>
       <w:r w:rsidR="00A60473">
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C2C" w14:textId="08FF9C36" w:rsidR="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
@@ -6361,51 +6330,50 @@
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2002">
         <w:t>Gaskets: Proper size and material composition suitable for application; defect and damage free.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C39" w14:textId="6FEB8A52" w:rsidR="006C43F3" w:rsidRPr="00DC2002" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2002">
-        <w:lastRenderedPageBreak/>
         <w:t>Replace defective fixtures and valves with new</w:t>
       </w:r>
       <w:r w:rsidR="4A140E72" w:rsidRPr="00DC2002">
         <w:t xml:space="preserve"> product</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2002">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C3A" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00DC2002" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2002">
         <w:t>Do not proceed until unsatisfactory conditions have been corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C3F" w14:textId="77777777" w:rsidR="009775F2" w:rsidRPr="00912F41" w:rsidRDefault="009775F2" w:rsidP="008733DC">
       <w:pPr>
@@ -6457,77 +6425,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00912F41">
         <w:t>Install sleeve and caulk at penetration through building floor for watertight installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C43" w14:textId="29F8EFF7" w:rsidR="00A36A8F" w:rsidRPr="00912F41" w:rsidRDefault="00A36A8F" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Install shutoff valve and &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E239D5">
         <w:t>Insert additional components required</w:t>
       </w:r>
       <w:r>
         <w:t>&gt; at service entrance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0C44" w14:textId="1821EAF2" w:rsidR="00912F41" w:rsidRPr="002D6306" w:rsidRDefault="00912F41" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0C44" w14:textId="02B066CC" w:rsidR="00912F41" w:rsidRPr="002D6306" w:rsidRDefault="00912F41" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Install </w:t>
       </w:r>
       <w:r w:rsidR="0082203B">
         <w:t xml:space="preserve">Uponor ChlorFIT </w:t>
       </w:r>
       <w:r w:rsidR="000146FF">
-        <w:t>Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Schedule 80 Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve">CPVC pipe below ground inside building and five (5) feet outside the building. Restrain </w:t>
       </w:r>
       <w:r w:rsidR="004B2C40" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">joints under building slab </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t>per manufacturer’s recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C45" w14:textId="77777777" w:rsidR="002F0B70" w:rsidRPr="002D6306" w:rsidRDefault="002F0B70" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
@@ -6573,77 +6533,68 @@
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
         <w:t>Below</w:t>
       </w:r>
       <w:r w:rsidR="009C7AAB" w:rsidRPr="002D6306">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve">ground water distribution pipe and fittings – </w:t>
       </w:r>
       <w:r w:rsidR="004D5D52" w:rsidRPr="002D6306">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch and smaller</w:t>
       </w:r>
       <w:r w:rsidR="007C15D9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0C55" w14:textId="17BBCAD2" w:rsidR="00E600A3" w:rsidRDefault="006813DC" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0C55" w14:textId="446444D3" w:rsidR="00E600A3" w:rsidRDefault="006813DC" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="00E600A3" w:rsidRPr="002D6306">
-        <w:t>ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC pipe and fittings</w:t>
+        <w:t>ChlorFIT Schedule 80 Corzan CPVC pipe and fittings</w:t>
       </w:r>
       <w:r w:rsidR="00FC1CBA">
         <w:t>, NPS 8 inch and smaller</w:t>
       </w:r>
       <w:r w:rsidR="00E600A3" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> with solvent welded joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7BB24F" w14:textId="79BA09D2" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Uponor AquaPEX</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3132">
@@ -6664,99 +6615,90 @@
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1CBA">
         <w:t>Uponor Pre-insulated AquaPEX piping: NPS 2 inch and smaller with engineered polymer (EP) or lead-free brass ASTM F1960 cold-expansion fittings. Protect all slab penetrations. Not exposed to groundwater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D6F009" w14:textId="77777777" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217DBFEE" w14:textId="5329B11A" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
+    <w:p w14:paraId="217DBFEE" w14:textId="5329B11A" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="00A4602F">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within slabs water-distribution pipe and fittings </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1CBA">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 inch</w:t>
       </w:r>
       <w:r w:rsidR="00602BE3">
         <w:t xml:space="preserve"> (800 mm)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and smaller:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632F6A2B" w14:textId="6C2B482E" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> CPVC pipe and fittings, NPS 8 inch</w:t>
+    <w:p w14:paraId="632F6A2B" w14:textId="55B12CA4" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uponor ChlorFIT Schedule 80 Corzan CPVC pipe and fittings, NPS 8 inch</w:t>
       </w:r>
       <w:r w:rsidR="00602BE3">
         <w:t xml:space="preserve"> (800 mm)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and smaller with solvent welded joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D08E849" w14:textId="0FBD7C1A" w:rsidR="00FC1CBA" w:rsidRDefault="00FC1CBA" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Uponor AquaPEX piping 3 inch</w:t>
       </w:r>
       <w:r w:rsidR="00602BE3">
         <w:t xml:space="preserve"> (80 mm)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and smaller</w:t>
@@ -6831,77 +6773,68 @@
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
         <w:t>Aboveground water-distribution pipe and fitting</w:t>
       </w:r>
       <w:r w:rsidR="00FC1CBA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="004D5D52" w:rsidRPr="002D6306">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch and smaller</w:t>
       </w:r>
       <w:r w:rsidR="007C15D9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0C57" w14:textId="6CD62F3D" w:rsidR="00E600A3" w:rsidRPr="002D6306" w:rsidRDefault="006813DC" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0C57" w14:textId="090A8631" w:rsidR="00E600A3" w:rsidRPr="002D6306" w:rsidRDefault="006813DC" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="00E600A3" w:rsidRPr="002D6306">
-        <w:t>ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC pipe and fittings</w:t>
+        <w:t>ChlorFIT Schedule 80 Corzan CPVC pipe and fittings</w:t>
       </w:r>
       <w:r w:rsidR="00602BE3">
         <w:t xml:space="preserve"> NPS 8 inch and smaller</w:t>
       </w:r>
       <w:r w:rsidR="00E600A3" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> with the following joints:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C58" w14:textId="77777777" w:rsidR="00E600A3" w:rsidRPr="002D6306" w:rsidRDefault="00E600A3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
         <w:t>Socket fittings with solvent weld</w:t>
       </w:r>
     </w:p>
@@ -6917,75 +6850,65 @@
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
         <w:t>Threaded adapter fittings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B6EFDF" w14:textId="56D08542" w:rsidR="00DB6F65" w:rsidRPr="002D6306" w:rsidRDefault="00DB6F65" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Mechanical cut groove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122D7313" w14:textId="52C9CCA2" w:rsidR="000C261B" w:rsidRPr="002D6306" w:rsidRDefault="00DC014F" w:rsidP="001715E3">
+    <w:p w14:paraId="122D7313" w14:textId="73CACDE1" w:rsidR="000C261B" w:rsidRPr="002D6306" w:rsidRDefault="00DC014F" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="000C261B" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">CPVC to PEX-a F1960 </w:t>
       </w:r>
       <w:r w:rsidR="004D6323" w:rsidRPr="002D6306">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="000C261B" w:rsidRPr="002D6306">
         <w:t>ransition</w:t>
       </w:r>
       <w:r w:rsidR="3CFED473" w:rsidRPr="002D6306">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C5A" w14:textId="507E35F4" w:rsidR="00E600A3" w:rsidRDefault="00E600A3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
@@ -7038,56 +6961,56 @@
       <w:r w:rsidRPr="00965696">
         <w:t>VALVE SCHEDULE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C5C" w14:textId="77777777" w:rsidR="00317C33" w:rsidRDefault="00317C33" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00965696">
         <w:t>Drawings indicate valve types to be used. Where specific valve types are not indicated, the following requirements apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C5D" w14:textId="624E1F75" w:rsidR="006B5B8C" w:rsidRDefault="006B5B8C" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk198646287"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk198646287"/>
       <w:r>
         <w:t>Add additional valve uses below for uses such as drain valves and sectional valves to meet project requirements.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="34131760" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00E600A3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002D6306">
         <w:t xml:space="preserve">Shutoff Duty: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C5E" w14:textId="2AC07346" w:rsidR="00E600A3" w:rsidRDefault="00E600A3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
@@ -7104,50 +7027,51 @@
       <w:r w:rsidRPr="002D6306">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> Install</w:t>
       </w:r>
       <w:r w:rsidR="00290FBB" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00424A80">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">butterfly or ball valves with </w:t>
       </w:r>
       <w:r w:rsidR="00040AA0" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">socket or </w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">flanged ends </w:t>
       </w:r>
       <w:r w:rsidR="006B5B8C" w:rsidRPr="002D6306">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">meeting </w:t>
       </w:r>
       <w:r w:rsidR="00040AA0" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">maximum </w:t>
       </w:r>
       <w:r w:rsidR="006B5B8C" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">system working pressure requirements </w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve">for piping </w:t>
       </w:r>
       <w:r w:rsidR="009D3C55" w:rsidRPr="002D6306">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch to </w:t>
       </w:r>
       <w:r w:rsidR="009D3C55" w:rsidRPr="002D6306">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F35706B" w14:textId="3234A743" w:rsidR="00C13FAE" w:rsidRPr="002D6306" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
@@ -7221,170 +7145,145 @@
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch to </w:t>
       </w:r>
       <w:r w:rsidR="00317DA9" w:rsidRPr="002D6306">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00965696" w:rsidRPr="002D6306">
         <w:t xml:space="preserve"> inch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C60" w14:textId="77777777" w:rsidR="00BB634E" w:rsidRPr="00BB634E" w:rsidRDefault="00BB634E" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB634E">
         <w:t>PIPING INSTALLATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC3FB0F" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+    <w:p w14:paraId="1AC3FB0F" w14:textId="464926E6" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006629B7">
         <w:t>Prior to installation, all personnel shall be trained by the manufacturer or manufacturer’s authorized representative.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">Install </w:t>
       </w:r>
       <w:r w:rsidR="00014B41">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t>CPVC pipe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and fittings and Uponor AquaPEX pipe</w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve"> and fittings in accordance with manufacturer’s instructions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A5E0EF" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk201222800"/>
       <w:r w:rsidRPr="006629B7">
         <w:t>Uponor PEX Piping Systems Design and Installation Manual (PDIM), current edition</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224DFAB4" w14:textId="738B8804" w:rsidR="006629B7" w:rsidRPr="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006629B7">
         <w:t>Uponor PEX Piping Systems Installation Guide, current edition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD39975" w14:textId="753816DA" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
-[...42 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7BD39975" w14:textId="7F6630A0" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uponor ChlorFIT Schedule 80 Corzan CPVC Solvent Weld Instruction Sheet, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0C61" w14:textId="0E64599F" w:rsidR="00C91D5E" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uponor ChlorFIT Schedule 80 Corzan CPVC Piping Systems Design and Installation Manual, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="1B4A29F3" w14:textId="77777777" w:rsidR="008D4681" w:rsidRPr="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008D4681">
         <w:t>PEX shall not be installed in areas within five feet of a UV light source, such as LED and fluorescent light fixtures or other UV-generating devices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B9D869" w14:textId="77777777" w:rsidR="008D4681" w:rsidRPr="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008D4681">
         <w:t>White PEX shall not be installed outdoors where it is exposed to direct sunlight for more than one month; red or blue PEX shall not be installed outdoors where it is exposed to direct sunlight for more than six months.</w:t>
       </w:r>
@@ -7416,154 +7315,166 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E34DA02" w14:textId="77777777" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Install PEX piping in straight runs free of sags and kinks and provide bend supports at all 1/2 inch and 3/4 inch drops. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9C47B6" w14:textId="77777777" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t>All PEX piping penetrations through wall plates shall be protected or shielded as required to prevent damage to piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3277C172" w14:textId="77777777" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PEX tubing passing through metal studs shall use grommets or sleeves at the penetration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37451253" w14:textId="77777777" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Install PEX piping from the multiport tee or manifold to each fixture as a home run. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDCC0CF" w14:textId="77777777" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Install PEX-a Pipe Support, fixed anchor points, and hangers in compliance with the Uponor PEX Piping Systems Design and Installation Manual (PDIM), current edition, and the Uponor PEX Piping Systems Installation Guide, current edition, to minimize expansion and contraction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DDAA0F" w14:textId="7BEF5A4C" w:rsidR="008D4681" w:rsidRDefault="008D4681" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Install PEX piping at each fixture with out</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4602F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4602F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4602F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>wall support bracket to secure piping and prevent excess movement when water stops or shut valves are operated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4F8DA6" w14:textId="6C8031DB" w:rsidR="008D4681" w:rsidRPr="00FE51ED" w:rsidRDefault="008D4681" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Install all PEX manifolds centered in access panels to permit servicing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6A1AB0" w14:textId="77777777" w:rsidR="00A4602F" w:rsidRDefault="00A4602F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0C62" w14:textId="286817E9" w:rsidR="00317C33" w:rsidRPr="00FE51ED" w:rsidRDefault="00317C33" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE51ED">
         <w:lastRenderedPageBreak/>
-        <w:t>All PEX piping penetrations through wall plates shall be protected or shielded as required to prevent damage to piping.</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">Install </w:t>
       </w:r>
       <w:r w:rsidR="00014B41">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>CPVC pipe, valves, fittings</w:t>
       </w:r>
       <w:r w:rsidR="00414817">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve"> and components of comparable pressure ratings.</w:t>
       </w:r>
       <w:r w:rsidR="00055C3E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve"> Do not exceed </w:t>
       </w:r>
       <w:r w:rsidR="00322D2D" w:rsidRPr="00FE51ED">
         <w:t>maximum pressures of lowest</w:t>
       </w:r>
       <w:r w:rsidR="006F1ADE" w:rsidRPr="00FE51ED">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00322D2D" w:rsidRPr="00FE51ED">
         <w:t>rated component.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve"> Do not install or join components that do not meet system working pressure requirements.</w:t>
       </w:r>
@@ -7617,119 +7528,110 @@
       </w:r>
       <w:r w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve"> piping</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to allow</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve"> ready access to valves, unions, piping specialties, starters, motors, control components, and to clear openings of doors and access panels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C66" w14:textId="77777777" w:rsidR="00C91D5E" w:rsidRPr="00FE51ED" w:rsidRDefault="00BF22E5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Maintain fire-rated integrity where pipes pass through fire-rated walls, partitions, ceiling, and floors with sealers and materials chemically compatible with CPVC compounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0C67" w14:textId="234DF3F4" w:rsidR="00BB634E" w:rsidRDefault="00A36A8F" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0C67" w14:textId="2E81CF36" w:rsidR="00BB634E" w:rsidRDefault="00A36A8F" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Install sleeve for piping penetrations per requirements for sleeves specified in [</w:t>
       </w:r>
       <w:r w:rsidRPr="00E239D5">
         <w:t>Division 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>] &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E239D5">
         <w:t>Insert Section number</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">&gt; “Sleeves and Sleeve Seals for Plumbing Piping.” </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00BF22E5" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">caulk, sleeves, mechanical sleeve seals, sealers, </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">etc. </w:t>
       </w:r>
       <w:r w:rsidR="00BF22E5" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">used for penetrations </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">that are chemically compatible with </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="00BB634E" w:rsidRPr="00FE51ED">
         <w:t>CPVC compounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41138651" w14:textId="3604468A" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk198646362"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk198646362"/>
       <w:r>
         <w:t>**NOTE TO SPECIFER** Delete the following paragraph if not required.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="202C07EC" w14:textId="4CBE406D" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>PEX-a Below-ground and in-slab installation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5438A247" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Install PEX piping system in compliance with the Uponor PEX Piping Systems Design and Installation Manual (PDIM), current edition, and the Uponor PEX Piping Systems Installation Guide, current edition.</w:t>
@@ -7775,86 +7677,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7409B5AB" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>PEX piping penetrations through slabs shall be protected by PEX stand-up brackets or PVC bend supports to prevent damage to piping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338B666B" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Install PEX piping from the manifold as a home run. No joints shall be installed in the slab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E4F61C" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Insulation shall not be exposed to groundwater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F44F89" w14:textId="7492C1F0" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The piping system will be installed with the fewest number of underground </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> possible.</w:t>
+        <w:t>The piping system will be installed with the fewest number of underground joints as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69954BA1" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>**NOTE TO SPECIFER** Delete the following paragraph if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C6077C" w14:textId="77777777" w:rsidR="001715E3" w:rsidRDefault="001715E3" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Backfill</w:t>
@@ -7914,89 +7807,98 @@
     </w:p>
     <w:p w14:paraId="5802205C" w14:textId="1CD79DB6" w:rsidR="001715E3" w:rsidRPr="00FE51ED" w:rsidRDefault="001715E3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>The balance of the trench can be backfilled with native soil void of stone greater than 2 inches (50m) in diameter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C68" w14:textId="77777777" w:rsidR="00BB634E" w:rsidRPr="00C91D5E" w:rsidRDefault="00BB634E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C91D5E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conceal piping </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
         <w:t>in walls, pipe chases, utility spaces, above ceilings, below grade or floors, unless indicated to be exposed to view.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C69" w14:textId="32FDD5FB" w:rsidR="00BB634E" w:rsidRPr="00C91D5E" w:rsidRDefault="00BB634E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C91D5E">
         <w:t>Diagonal pipe runs are prohibited.</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
         <w:t xml:space="preserve"> Install horizontal </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve">piping </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
         <w:t xml:space="preserve">as high as possible, </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t>parallel</w:t>
       </w:r>
       <w:r w:rsidR="00B41653">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve"> and perpendicular to structure.</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
-        <w:t xml:space="preserve"> Install vertical piping tight to columns or walls.</w:t>
+        <w:t xml:space="preserve"> Install </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C91D5E">
+        <w:t>vertical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C91D5E">
+        <w:t xml:space="preserve"> piping tight to columns or walls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C6A" w14:textId="77777777" w:rsidR="00BB634E" w:rsidRPr="00FE51ED" w:rsidRDefault="00BB634E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Sagging or bending is only permitted in accordance with manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00FE51ED">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">s recommendations if </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00FE51ED">
         <w:t>allowed</w:t>
       </w:r>
       <w:r w:rsidR="004B2C40" w:rsidRPr="00FE51ED">
@@ -8058,110 +7960,91 @@
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C91D5E">
         <w:t>Provide seismic restraints on piping wher</w:t>
       </w:r>
       <w:r w:rsidR="004B2C40">
         <w:t>e required by local code and authority having jurisdiction</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91D5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C6E" w14:textId="77777777" w:rsidR="00BB634E" w:rsidRPr="00FE51ED" w:rsidRDefault="00BB634E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
-        <w:t>Close pipe openings with caps or plugs during installation. Cover fixtures and equipment and protect against dirt, or damage caused by water, chemical, or accident.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36DA0C6F" w14:textId="060973A8" w:rsidR="007E4905" w:rsidRPr="00FE51ED" w:rsidRDefault="007E4905" w:rsidP="001715E3">
+        <w:t xml:space="preserve">Close pipe openings with caps or plugs during installation. Cover fixtures and equipment and protect against dirt, or damage caused by water, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE51ED">
+        <w:t>chemical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE51ED">
+        <w:t>, or accident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA0C6F" w14:textId="4E02B658" w:rsidR="007E4905" w:rsidRPr="00FE51ED" w:rsidRDefault="007E4905" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">Remove lubricating or cutting oils, or other materials incompatible with </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">CPVC compounds, immediately from CPVC pipe. </w:t>
       </w:r>
       <w:r w:rsidR="00A84832">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">CPVC pipe that shows staining or surface deflection from absorbing lubricating or cutting oils or other materials incompatible with </w:t>
       </w:r>
       <w:r w:rsidR="00373A78">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>CPVC compounds shall be cut out and replaced.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C70" w14:textId="77777777" w:rsidR="00C91D5E" w:rsidRPr="00BB634E" w:rsidRDefault="00C91D5E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB634E">
         <w:t xml:space="preserve">Protect completed work, work underway, and materials against loss or damage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C71" w14:textId="77777777" w:rsidR="00E16949" w:rsidRPr="00D576F6" w:rsidRDefault="00E16949" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
@@ -8213,51 +8096,50 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Valves to be positioned allowing full stem movement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C75" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00FE51ED" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
-        <w:lastRenderedPageBreak/>
         <w:t>Valves with threaded connections to have unions at each piece of equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C76" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00FE51ED" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Arrange to allow easy access, service, maintenance, and equipment removal without system shutdown. Provide separate support where necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C77" w14:textId="77777777" w:rsidR="006C43F3" w:rsidRPr="00FE51ED" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
@@ -8440,159 +8322,142 @@
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Install flanges</w:t>
       </w:r>
       <w:r w:rsidR="00221BDB" w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve"> per manufacturer’s instructions</w:t>
       </w:r>
       <w:r w:rsidR="00A3370D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C80" w14:textId="4481D16D" w:rsidR="00C05101" w:rsidRPr="00BC094E" w:rsidRDefault="00C05101" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
+        <w:lastRenderedPageBreak/>
         <w:t>CPVC Transition Fittings Installation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C81" w14:textId="74BB4FEE" w:rsidR="00C05101" w:rsidRPr="00BC094E" w:rsidRDefault="00C05101" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Install transition fittings at joints of dissimilar piping and in accordance with manufacturer’s </w:t>
       </w:r>
       <w:r w:rsidR="00337986" w:rsidRPr="00BC094E">
         <w:t>written</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E144D14" w14:textId="5548CD57" w:rsidR="007815FB" w:rsidRPr="00BC094E" w:rsidRDefault="007815FB" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Transition adapters aboveground water distribution piping:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A195960" w14:textId="67375F26" w:rsidR="007815FB" w:rsidRPr="00BC094E" w:rsidRDefault="00DF0C94" w:rsidP="001715E3">
+    <w:p w14:paraId="2A195960" w14:textId="591A275B" w:rsidR="007815FB" w:rsidRPr="00BC094E" w:rsidRDefault="00DF0C94" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="007815FB" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">CPVC to </w:t>
       </w:r>
       <w:r w:rsidR="00B51784">
         <w:t>PEX F1960</w:t>
       </w:r>
       <w:r w:rsidR="004C0172">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007815FB" w:rsidRPr="00BC094E">
         <w:t>Transition Fitting – 3 inch and smaller:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DEBFDB" w14:textId="501A6E5B" w:rsidR="007815FB" w:rsidRDefault="00C73249" w:rsidP="001715E3">
+    <w:p w14:paraId="79DEBFDB" w14:textId="5B64C2A5" w:rsidR="007815FB" w:rsidRDefault="00C73249" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor </w:t>
       </w:r>
       <w:r w:rsidR="007815FB" w:rsidRPr="00BC094E">
-        <w:t>ChlorFIT Schedule 80 Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> CPVC socket or spigot to </w:t>
+        <w:t xml:space="preserve">ChlorFIT Schedule 80 Corzan CPVC socket or spigot to </w:t>
       </w:r>
       <w:r w:rsidR="003126FE">
         <w:t xml:space="preserve">Uponor ProPEX </w:t>
       </w:r>
       <w:r w:rsidR="00ED27CE" w:rsidRPr="00BC094E">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="007815FB" w:rsidRPr="00BC094E">
         <w:t>ead-free (LF) brass ASTM F1960 cold expansion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382FDF4E" w14:textId="7C575593" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8619,227 +8484,3187 @@
     <w:p w14:paraId="36DA0C8B" w14:textId="77777777" w:rsidR="00E81F78" w:rsidRPr="002F0B70" w:rsidRDefault="00E81F78" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0B70">
         <w:t>HANGERS AND SUPPORTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C8C" w14:textId="4D42DF0B" w:rsidR="00801FE4" w:rsidRPr="00BC094E" w:rsidRDefault="002F0B70" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
-        <w:t>Install hanger and supports for CPVC pipe, valves</w:t>
+        <w:t xml:space="preserve">Install hanger and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC094E">
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC094E">
+        <w:t xml:space="preserve"> for CPVC pipe, valves</w:t>
       </w:r>
       <w:r w:rsidR="00CF5B17">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> and fittings per manufacturer’s recommendations and in accordance with code requirements</w:t>
       </w:r>
       <w:r w:rsidR="00801FE4" w:rsidRPr="00BC094E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C8D" w14:textId="19738FCD" w:rsidR="00E600A3" w:rsidRDefault="00E600A3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Provide pipe support brackets and pipe suspension clamps for CPVC IPS piping installation in chases, at rough-in for individual fixtures, stud penetrations</w:t>
       </w:r>
       <w:r w:rsidR="00CF5B17">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> and flush valve wall-mounted water closets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AEC411" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
+    <w:p w14:paraId="67434DE4" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRDefault="003F6DF2" w:rsidP="00625E14">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">angers and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3132">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>upports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C101679" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="003F6DF2" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6DF2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>Horizontal PEX-a piping: Install supports suitable for PEX-a piping in compliance with local codes and the Uponor Piping Systems Installation Guide, current edition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FFEE41" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
+    <w:p w14:paraId="303ACFFD" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="005365A5" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 1-1/2 inch and smaller fittings within 12 inches (0.3 m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B49E0F2" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="005365A5" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 1-1/4 – 2 inch ball valves within 18 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C477B0E" w14:textId="21F2F0ED" w:rsidR="003F6DF2" w:rsidRPr="005365A5" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
+      <w:pPr>
+        <w:pStyle w:val="PR3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Support 2-1/2 – 3 inch butterfly valves within 7 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D48AB71" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="005365A5" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following is a schedule of maximum spacing for hangers and supports for all PEX-a piping, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8185" w:type="dxa"/>
+        <w:tblInd w:w="1165" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1963"/>
+        <w:gridCol w:w="2960"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1821"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="77B1B40C" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07E5E259" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19293113" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maximum Horizontal Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4C56FB" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Maximum Vertical Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="024647E0" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77551A88" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E7BC15" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IPC/IMC/UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53274207" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>IPC/IMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="241CDC90" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="0B37F8A9" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3FFB65" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9C332C" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55641BE4" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8ECBDF" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D30263F" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="25A1A082" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4B2097" w14:textId="3E02FC4D" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05660">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F01CD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05660">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>nch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F01CD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="462E3FB6" w14:textId="26355491" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>32 inches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="774EF085" w14:textId="2046D743" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10 feet*</w:t>
+            </w:r>
+            <w:r w:rsidR="009830D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6E227E" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Base and each floor; provide mid-story guides</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2DFF22" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="37CB2B3F" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449756F2" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEF52D5" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0449BC2E" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC4DB7F" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A25661C" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="1FFEA611" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0846D905" w14:textId="7A161675" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1-1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05660">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F01CD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05660">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>nch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F01CD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21005316" w14:textId="66FA02B5" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4 feet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2480244C" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62FD3F04" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28675A44" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="40CA337C" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073598F8" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3A1DD0" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0696857D" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="578BC67A" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="284A2DC2" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5309EE18" w14:textId="439552AF" w:rsidR="009830D8" w:rsidRPr="00037433" w:rsidRDefault="009830D8" w:rsidP="00037433">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Per ICC PMG-1006, the above maximum hanger spacing requirements may be extended with the use of a continuous support channel such as Uponor PEX-a Pipe Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2825E4E1" w14:textId="4B58BC1C" w:rsidR="003F6DF2" w:rsidRPr="00037433" w:rsidRDefault="003F6DF2" w:rsidP="003F6DF2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009830D8" w:rsidRPr="00037433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For sizes 2 inch and smaller, a guide shall be installed midway between required vertical supports. Such guide shall prevent pipe movement in a direction perpendicular to the axis of the pipe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FE55B8" w14:textId="77777777" w:rsidR="00400CA1" w:rsidRDefault="00400CA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D184DEC" w14:textId="00116FE5" w:rsidR="003F6DF2" w:rsidRDefault="003F6DF2" w:rsidP="005F6966">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Horizontal PEX-a piping with PEX-a Pipe Support: Install supports for PEX-a piping with horizontal support channel in accordance with manufacturer's recommendations and the following maximum spacing:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E4B7077" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
+        <w:t xml:space="preserve">The following is a schedule of maximum spacing for hangers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all PEX-a piping using PEX-a pipe support, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4725172B" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRDefault="00440AD9" w:rsidP="003A5E49">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="175" w:tblpY="-68"/>
+        <w:tblW w:w="9730" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="7860464A" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56096495" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41648E1B" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49AC83D1" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing with PEX-a Pipe Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A49B2E0" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="5989CCF7" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20757C19" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56267E42" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC68624" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6414D696" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E792B96" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="7DA98C76" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168917C5" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24619398" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T less than or equal to 40°F (22.2°C) (e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic cold water; chilled water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E67FC71" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m); clamps not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="064C6D2C" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D04D699" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="43D56E41" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7E85BF" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDEC65" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C2A9D7" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFAA46D" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5082C53C" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="0071FBD4" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF39D2F" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E211A8" w14:textId="139DDDC9" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ΔT greater than 40°F (22.2°C) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00214057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic hot water; domestic hot-water return; heating hot water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCC1DFE" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m) with clamps every</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>32 feet (9.7 m) max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA76971" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>able below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8521E5" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00440AD9" w:rsidRPr="00E83428" w14:paraId="7CF37826" w14:textId="77777777" w:rsidTr="00DD7F5C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD698E2" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B3D7AA" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6577A0" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAB15A1" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D69BFE5" w14:textId="77777777" w:rsidR="00440AD9" w:rsidRPr="00E83428" w:rsidRDefault="00440AD9" w:rsidP="00DD7F5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60C92A81" w14:textId="740A9AC7" w:rsidR="003F6DF2" w:rsidRPr="005365A5" w:rsidRDefault="003F6DF2" w:rsidP="003A5E49">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005365A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following is a schedule of fixed anchor points</w:t>
+      </w:r>
+      <w:r w:rsidR="00983081">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3080"/>
+        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="4050"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="27BDEDFE" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20708DDA" w14:textId="21956DDC" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Length of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traight </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iping </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18FEA8C2" w14:textId="736C0B23" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9CD5AB" w14:textId="06E2137D" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oint </w:t>
+            </w:r>
+            <w:r w:rsidR="00C03CB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="760F0B75" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C600044" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0 - 63 ft. (0 - 19.2 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49F7061F" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24B2AFCD" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="6C392099" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A378C5A" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>64 - 128 ft. (19.5 - 39 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0010347D" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08BA4015" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Closest support with clamps to center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="0F88B404" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A47334" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>129 - 192 ft. (39 - 58.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE46FA0" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9B2FE1" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Min. 64 ft. (19.5 m) apart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="5B07858A" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6EB8CD" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>193 - 256 ft. (58.8 - 78 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54B43E8D" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D09C43" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="3C0C0FDB" w14:textId="77777777" w:rsidTr="00801DC8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9AD8BF" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>257 - 320 ft. (78.3 - 97.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3179FA85" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83428">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8C7FB5" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="505B6B21" w14:textId="77777777" w:rsidR="0036331D" w:rsidRPr="00795308" w:rsidRDefault="0036331D" w:rsidP="0036331D">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Pipes 1 inch and smaller do not require fixed points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C91AE0" w14:textId="6C12FA19" w:rsidR="003F6DF2" w:rsidRPr="004A5804" w:rsidRDefault="003F6DF2" w:rsidP="005365A5">
+      <w:pPr>
+        <w:pStyle w:val="PR1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5804">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ASTM E84 installation requirements for plenums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F18E6CD" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00596C2E" w:rsidRDefault="003F6DF2" w:rsidP="00596C2E">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795B4818" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00596C2E" w:rsidRDefault="003F6DF2" w:rsidP="00596C2E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F26339C" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE9CA36" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00596C2E" w:rsidRDefault="003F6DF2" w:rsidP="00596C2E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7796D238" w14:textId="77777777" w:rsidR="00C13FAE" w:rsidRDefault="00C13FAE" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00596C2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00596C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFF5F72" w14:textId="77777777" w:rsidR="003F6DF2" w:rsidRPr="00596C2E" w:rsidRDefault="003F6DF2" w:rsidP="00596C2E">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...50 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="240"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:hyperlink r:id="rId21" w:history="1">
+          <w:r w:rsidRPr="00596C2E">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="00596C2E">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36DA0C93" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00F84233" w:rsidRDefault="002641E2" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84233">
         <w:t>ADJUSTING AND CLEANING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C94" w14:textId="77777777" w:rsidR="00406507" w:rsidRPr="00F84233" w:rsidRDefault="00406507" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84233">
         <w:t xml:space="preserve">Edit requirements below where </w:t>
       </w:r>
       <w:r w:rsidR="00FB1A11" w:rsidRPr="00F84233">
@@ -8942,50 +11767,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Let stand for twenty-four hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C99" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
+        <w:lastRenderedPageBreak/>
         <w:t>Fill system with water containing a minimum of 200 ppm of chlorine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9A" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Let stand for three hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9B" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
@@ -9126,57 +11952,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB84179" w14:textId="1E05314D" w:rsidR="006629B7" w:rsidRPr="00BC094E" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>To prevent reduced service life of system components, disinfection solutions should not stand in the system longer than 72 hours per Uponor Disinfection Guidelines. Flush the system with potable water after disinfection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9E" w14:textId="77777777" w:rsidR="00FB1A11" w:rsidRPr="00BC094E" w:rsidRDefault="00FB1A11" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC094E">
-        <w:t>Contractor</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> shall cooperate in maintaining reasonably clean premises at all times. Prior to final inspection Contractor shall:</w:t>
+        <w:t>Contractor shall cooperate in maintaining reasonably clean premises at all times. Prior to final inspection Contractor shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9F" w14:textId="77777777" w:rsidR="00FB1A11" w:rsidRPr="00BC094E" w:rsidRDefault="00FB1A11" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Clean material and equipment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC094E">
         <w:t>installed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> under this Division.</w:t>
@@ -9194,51 +12015,50 @@
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Replace damaged fixtures, fittings, and controls</w:t>
       </w:r>
       <w:r w:rsidR="00FB1A11" w:rsidRPr="00BC094E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CA1" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remove paint spots, dirt, and debris. </w:t>
       </w:r>
       <w:r w:rsidR="00FB1A11" w:rsidRPr="00BC094E">
         <w:t>Repair d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>amaged finish to match original finish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CA2" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Clean fixtures, according to manufacturer's written instructions.</w:t>
       </w:r>
@@ -9446,50 +12266,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="573AACE0" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Flush the domestic water system with ambient temperature, clean, potable water unless there is a risk of damage due to freezing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0106F6CE" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>After completing each hydrostatic leak testing procedure, drain the system until empty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C28B2B" w14:textId="66366FB8" w:rsidR="006629B7" w:rsidRPr="00BC094E" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If testing with compressed air, do not exceed 120 psi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CAB" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="00DE6024" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
@@ -9688,51 +12509,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Allow a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="00E15297">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> hour for temperature equilibrium to be achieved in test section before pressurizing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CB5" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
-        <w:lastRenderedPageBreak/>
         <w:t>Visually check test section for leaks. If clear, check for and remove any remaining air and increase pressure up to 50 psi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CB6" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Leave section pressurized for 10 minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CB7" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
@@ -9885,395 +12705,645 @@
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>llow solvent welded joints to fully cure fully before repressurizing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CBF" w14:textId="67CEBA4D" w:rsidR="00D2676D" w:rsidRPr="00D2785D" w:rsidRDefault="00D2676D" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D2785D">
         <w:t xml:space="preserve">FIELD </w:t>
       </w:r>
       <w:r w:rsidR="006F295A">
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2785D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0CC0" w14:textId="2F090779" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00D2676D" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0CC0" w14:textId="729CD96C" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00D2676D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Installing contractor shall schedule training session with the </w:t>
       </w:r>
       <w:r w:rsidR="005E4652">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00FD024D">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">CPVC manufacturer for all workers that will install or handle </w:t>
       </w:r>
       <w:r w:rsidR="00690345">
         <w:t xml:space="preserve">the Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00FD024D">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>CPVC piping systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0CC1" w14:textId="4F06D2C7" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00690345" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0CC1" w14:textId="064E0B7C" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00690345" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00FD024D">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidR="00D2676D" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">CPVC piping manufacturer </w:t>
       </w:r>
       <w:r w:rsidR="00317C33" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">or manufacturer’s authorized representative </w:t>
       </w:r>
       <w:r w:rsidR="00D2676D" w:rsidRPr="00BC094E">
         <w:t>shall provide training to workers by a factory certified installation trainer without additional cost to Owner and shall provide a certifi</w:t>
       </w:r>
       <w:r w:rsidR="00F334BA" w:rsidRPr="00BC094E">
         <w:t>cation</w:t>
       </w:r>
       <w:r w:rsidR="00D2676D" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> letter stating the date, time</w:t>
       </w:r>
       <w:r w:rsidR="00B41653">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D2676D" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> and location of the training. Manufacturer shall provide a certificate of completion to each worker who successfully completed the factory certified </w:t>
       </w:r>
       <w:r w:rsidR="00F334BA" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">installation </w:t>
       </w:r>
       <w:r w:rsidR="00D2676D" w:rsidRPr="00BC094E">
         <w:t>training. Contractor shall keep each worker’s certificate of completion on site at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0CC2" w14:textId="5F79E9ED" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00D2676D" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0CC2" w14:textId="7B1B4246" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00D2676D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Workers performing solvent welding of </w:t>
       </w:r>
       <w:r w:rsidR="0048289F">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
       <w:r w:rsidR="00FD024D">
-        <w:t>Corzan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>CPVC joints shall initial each joint with a permanent</w:t>
       </w:r>
       <w:r w:rsidR="009C68A6" w:rsidRPr="00BC094E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">ink marker. Initials shall be block letters with a minimum height of </w:t>
       </w:r>
       <w:r w:rsidR="00280D5E" w:rsidRPr="00BC094E">
         <w:t>1/4 inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CC4" w14:textId="79A78ED4" w:rsidR="00E16949" w:rsidRPr="00E16949" w:rsidRDefault="00E16949" w:rsidP="00345F8B">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C51888">
         <w:t>END OF SECTION 22 11 16</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E16949" w:rsidRPr="00E16949">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="00E16949" w:rsidRPr="00E16949" w:rsidSect="004D4ADE">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6282DFC8" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070" w:rsidP="00790C91">
+    <w:p w14:paraId="61231B68" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFEA6A3" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070" w:rsidP="00790C91">
+    <w:p w14:paraId="0596DBB7" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C357EB6" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070">
+    <w:p w14:paraId="17824787" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36DA0CCA" w14:textId="6EF4DE52" w:rsidR="006036E7" w:rsidRDefault="00C52746" w:rsidP="00D13ED4">
+  <w:p w14:paraId="36DA0CCA" w14:textId="66E42793" w:rsidR="006036E7" w:rsidRDefault="00A20990" w:rsidP="00D13ED4">
     <w:pPr>
       <w:pStyle w:val="GFFooter"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">May </w:t>
+      <w:t>February</w:t>
     </w:r>
-    <w:r w:rsidR="00300C58">
-[...3 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidR="00C52746">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t>, 2025</w:t>
+      <w:t>17</w:t>
     </w:r>
+    <w:r w:rsidR="00C52746">
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00C52746">
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:t>6</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="006036E7">
       <w:tab/>
       <w:t xml:space="preserve">22 11 16 </w:t>
     </w:r>
     <w:r w:rsidR="003238E1">
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0001071D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C178515" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070" w:rsidP="00790C91">
+    <w:p w14:paraId="5F6FA43F" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363D1F98" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070" w:rsidP="00790C91">
+    <w:p w14:paraId="793E28A0" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1753EA4C" w14:textId="77777777" w:rsidR="00201070" w:rsidRDefault="00201070">
+    <w:p w14:paraId="611C4C4B" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36DA0CC9" w14:textId="77777777" w:rsidR="006036E7" w:rsidRPr="000664E4" w:rsidRDefault="006036E7" w:rsidP="000664E4">
+  <w:p w14:paraId="443671A6" w14:textId="40132770" w:rsidR="00FF68A1" w:rsidRDefault="00FF68A1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DCBEC4" wp14:editId="57C5E26A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="514350" cy="333375"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1366834785" name="Text Box 2" descr="INTERNAL ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="514350" cy="333375"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2899FF4B" w14:textId="36E3AF39" w:rsidR="00FF68A1" w:rsidRPr="00FF68A1" w:rsidRDefault="00FF68A1" w:rsidP="00FF68A1">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FF68A1">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">INTERNAL </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="39DCBEC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:40.5pt;height:26.25pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByYwf1CAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0yz6MOEXWIsOA&#10;oi2QDj0rshwbkERBYmJnv36UbCdbt9OwHBSKpPnx3tPypjeaHZUPLdiSz2c5Z8pKqFq7L/n35827&#10;T5wFFLYSGqwq+UkFfrN6+2bZuUJdQQO6Up5RERuKzpW8QXRFlgXZKCPCDJyyFKzBG4F09fus8qKj&#10;6kZnV3n+IevAV86DVCGQ924I8lWqX9dK4mNdB4VMl5xmw3T6dO7ima2Woth74ZpWjmOIf5jCiNZS&#10;03OpO4GCHXz7RynTSg8BapxJMBnUdStV2oG2meevttk2wqm0C4ET3Bmm8P/Kyofj1j15hv0X6InA&#10;CEjnQhHIGffpa2/iP03KKE4Qns6wqR6ZJOdi/v56QRFJoWv6fVzEKtnlY+cDflVgWDRK7omVBJY4&#10;3gccUqeU2MvCptU6MaPtbw6qGT3ZZcJoYb/rx7F3UJ1oGw8D0cHJTUs970XAJ+GJWRqT1IqPdNQa&#10;upLDaHHWgP/xN3/MJ8ApyllHSim5JSlzpr9ZIiKKKhnzz/kip5uf3LvJsAdzC6S/OT0FJ5MZ81BP&#10;Zu3BvJCO17ERhYSV1K7kOJm3OEiW3oFU63VKIv04gfd262QsHXGKID73L8K7EWkkih5gkpEoXgE+&#10;5MYvg1sfkGBPbERMByBHqEl7ic/xnURx/3pPWZfXvPoJAAD//wMAUEsDBBQABgAIAAAAIQAwJ7Rw&#10;2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjayAS3AthxDIIbc0/Tlv&#10;rK3txloZS0ncPH23vbSXgWGWmW/L5eR7daYxdoEtmFkGirgOruPGwuvL5mEBKiZkh31gsvBFEZbV&#10;7U2JhQsXfqbzPjVKSjgWaKFNaSi0jnVLHuMsDMSSfYTRYxI7NtqNeJFy3+t5lj1qjx3LQosDrVuq&#10;j/uTt9Dlq5AMvW03n+/eBHPdbfPrztr7u2n1BCrRlP6O4Qdf0KESpkM4sYuqtyCPpF+VbGHEHSzk&#10;8xx0Ver/7NU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHJjB/UIAgAAFQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAntHDZAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2899FF4B" w14:textId="36E3AF39" w:rsidR="00FF68A1" w:rsidRPr="00FF68A1" w:rsidRDefault="00FF68A1" w:rsidP="00FF68A1">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FF68A1">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">INTERNAL </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36DA0CC9" w14:textId="7D02F906" w:rsidR="006036E7" w:rsidRPr="000664E4" w:rsidRDefault="006036E7" w:rsidP="000664E4">
     <w:pPr>
       <w:pStyle w:val="GFHeader"/>
     </w:pPr>
     <w:r w:rsidRPr="000664E4">
       <w:t>&lt;PROJECT NUMBER&gt;</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000664E4">
       <w:t>&lt;PROJECT TITLE&gt;</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000664E4">
       <w:t>&lt;ISSUE DATE&gt;</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AAAD73E" w14:textId="0C20A524" w:rsidR="00FF68A1" w:rsidRDefault="00FF68A1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B6C0163" wp14:editId="105E98AB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="514350" cy="333375"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1420525883" name="Text Box 1" descr="INTERNAL ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="514350" cy="333375"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="274C3546" w14:textId="31A48A68" w:rsidR="00FF68A1" w:rsidRPr="00FF68A1" w:rsidRDefault="00FF68A1" w:rsidP="00FF68A1">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FF68A1">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">INTERNAL </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B6C0163" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:40.5pt;height:26.25pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuBqpADAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwls6UdEWNFdUVVC&#10;uyux1Z6NY5NIjseyBxL66zt2CLTbnqpyMOOZyXy897y47VvDjsqHBmzJp5OcM2UlVI3dl/z78/rd&#10;J84CClsJA1aV/KQCv12+fbPoXKFmUIOplGdUxIaicyWvEV2RZUHWqhVhAk5ZCmrwrUC6+n1WedFR&#10;9dZkszz/kHXgK+dBqhDIez8E+TLV11pJfNQ6KGSm5DQbptOncxfPbLkQxd4LVzfyPIb4hyla0Vhq&#10;eil1L1Cwg2/+KNU20kMAjRMJbQZaN1KlHWibaf5qm20tnEq7EDjBXWAK/6+sfDhu3ZNn2H+BngiM&#10;gHQuFIGccZ9e+zb+06SM4gTh6QKb6pFJcs6n72/mFJEUuqHfx3mskl0/dj7gVwUti0bJPbGSwBLH&#10;TcAhdUyJvSysG2MSM8b+5qCa0ZNdJ4wW9rueNVXJZ+P0O6hOtJSHge/g5Lqh1hsR8El4IpimJdHi&#10;Ix3aQFdyOFuc1eB//M0f8wl3inLWkWBKbknRnJlvlviI2krG9HM+z+nmR/duNOyhvQOS4ZRehJPJ&#10;jHloRlN7aF9IzqvYiELCSmpXchzNOxyUS89BqtUqJZGMnMCN3ToZS0e4IpbP/Yvw7gw4ElMPMKpJ&#10;FK9wH3Ljl8GtDkjoJ1IitAOQZ8RJgonW83OJGv/1nrKuj3r5EwAA//8DAFBLAwQUAAYACAAAACEA&#10;MCe0cNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb42sgEtwLYcQyCG3&#10;NP05b6yt7cZaGUtJ3Dx9t720l4Fhlplvy+Xke3WmMXaBLZhZBoq4Dq7jxsLry+ZhASomZId9YLLw&#10;RRGW1e1NiYULF36m8z41Sko4FmihTWkotI51Sx7jLAzEkn2E0WMSOzbajXiRct/reZY9ao8dy0KL&#10;A61bqo/7k7fQ5auQDL1tN5/v3gRz3W3z687a+7tp9QQq0ZT+juEHX9ChEqZDOLGLqrcgj6RflWxh&#10;xB0s5PMcdFXq/+zVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuBqpADAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwJ7Rw2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="274C3546" w14:textId="31A48A68" w:rsidR="00FF68A1" w:rsidRPr="00FF68A1" w:rsidRDefault="00FF68A1" w:rsidP="00FF68A1">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FF68A1">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">INTERNAL </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1DC237C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
@@ -10881,778 +13951,839 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:pStyle w:val="PR5"/>
         <w:lvlText w:val="%9)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3600" w:hanging="576"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1795323191">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="7" w16cid:durableId="915897272">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1787188433">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="555169688">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790C91"/>
     <w:rsid w:val="0000049C"/>
     <w:rsid w:val="0001071D"/>
     <w:rsid w:val="00010973"/>
     <w:rsid w:val="0001366A"/>
     <w:rsid w:val="000146FF"/>
     <w:rsid w:val="00014B41"/>
-    <w:rsid w:val="00024D0A"/>
     <w:rsid w:val="0003011E"/>
     <w:rsid w:val="00033B86"/>
     <w:rsid w:val="000354C8"/>
     <w:rsid w:val="000355A1"/>
+    <w:rsid w:val="00037433"/>
     <w:rsid w:val="00040AA0"/>
     <w:rsid w:val="00044610"/>
     <w:rsid w:val="00044E42"/>
     <w:rsid w:val="000472DF"/>
+    <w:rsid w:val="00047565"/>
     <w:rsid w:val="00050CB6"/>
     <w:rsid w:val="00052CC9"/>
     <w:rsid w:val="00053122"/>
     <w:rsid w:val="00054DA2"/>
     <w:rsid w:val="00055C3E"/>
     <w:rsid w:val="000571E1"/>
     <w:rsid w:val="0005767C"/>
     <w:rsid w:val="00060982"/>
     <w:rsid w:val="000658D4"/>
     <w:rsid w:val="000664E4"/>
     <w:rsid w:val="0007067D"/>
     <w:rsid w:val="0007315A"/>
     <w:rsid w:val="000770C4"/>
     <w:rsid w:val="00077AC1"/>
     <w:rsid w:val="000838E8"/>
     <w:rsid w:val="000916D6"/>
     <w:rsid w:val="00091A98"/>
     <w:rsid w:val="0009334A"/>
     <w:rsid w:val="00094515"/>
     <w:rsid w:val="00096E5B"/>
     <w:rsid w:val="000A04A0"/>
     <w:rsid w:val="000B103A"/>
     <w:rsid w:val="000B140E"/>
     <w:rsid w:val="000B1792"/>
     <w:rsid w:val="000B1795"/>
     <w:rsid w:val="000B1986"/>
     <w:rsid w:val="000B21E4"/>
     <w:rsid w:val="000B3088"/>
     <w:rsid w:val="000B650C"/>
     <w:rsid w:val="000B7A64"/>
     <w:rsid w:val="000B7E8D"/>
     <w:rsid w:val="000C1511"/>
     <w:rsid w:val="000C261B"/>
     <w:rsid w:val="000D1A19"/>
     <w:rsid w:val="000D481C"/>
+    <w:rsid w:val="000D4B22"/>
     <w:rsid w:val="000D542B"/>
     <w:rsid w:val="000D5EDA"/>
     <w:rsid w:val="000D7D1F"/>
     <w:rsid w:val="000E2592"/>
     <w:rsid w:val="000E30C2"/>
     <w:rsid w:val="000F6950"/>
     <w:rsid w:val="000F7C42"/>
     <w:rsid w:val="00104B62"/>
     <w:rsid w:val="0010595A"/>
     <w:rsid w:val="00105D98"/>
     <w:rsid w:val="00110008"/>
     <w:rsid w:val="001120F8"/>
     <w:rsid w:val="001122C8"/>
     <w:rsid w:val="00114A81"/>
     <w:rsid w:val="00123CED"/>
     <w:rsid w:val="0013069F"/>
     <w:rsid w:val="00130AE4"/>
     <w:rsid w:val="001364F0"/>
     <w:rsid w:val="00143348"/>
     <w:rsid w:val="0014478F"/>
+    <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="00147ABE"/>
     <w:rsid w:val="00151935"/>
     <w:rsid w:val="001529FF"/>
     <w:rsid w:val="00153931"/>
     <w:rsid w:val="00153F77"/>
     <w:rsid w:val="00155ABF"/>
     <w:rsid w:val="00157522"/>
     <w:rsid w:val="00161058"/>
     <w:rsid w:val="00161CA2"/>
     <w:rsid w:val="00166E2E"/>
     <w:rsid w:val="00167F30"/>
     <w:rsid w:val="001715E3"/>
+    <w:rsid w:val="00173F61"/>
     <w:rsid w:val="001762C8"/>
     <w:rsid w:val="001833EA"/>
     <w:rsid w:val="0018705E"/>
     <w:rsid w:val="0019287A"/>
     <w:rsid w:val="0019373C"/>
     <w:rsid w:val="00194ACC"/>
+    <w:rsid w:val="00197253"/>
     <w:rsid w:val="001A13EC"/>
+    <w:rsid w:val="001A295C"/>
     <w:rsid w:val="001A2CAC"/>
     <w:rsid w:val="001A5CF4"/>
+    <w:rsid w:val="001A7DCF"/>
     <w:rsid w:val="001B0BCB"/>
     <w:rsid w:val="001B4724"/>
     <w:rsid w:val="001B7C3C"/>
     <w:rsid w:val="001C7E98"/>
     <w:rsid w:val="001D3488"/>
     <w:rsid w:val="001E7539"/>
     <w:rsid w:val="001F026F"/>
     <w:rsid w:val="001F3885"/>
     <w:rsid w:val="001F44A6"/>
     <w:rsid w:val="001F5058"/>
+    <w:rsid w:val="001F596D"/>
     <w:rsid w:val="002008C1"/>
     <w:rsid w:val="00201070"/>
     <w:rsid w:val="00205B4A"/>
     <w:rsid w:val="00213F02"/>
+    <w:rsid w:val="00214057"/>
     <w:rsid w:val="00216CF3"/>
     <w:rsid w:val="00217CF3"/>
     <w:rsid w:val="0022064C"/>
     <w:rsid w:val="00221BDB"/>
     <w:rsid w:val="0022710C"/>
     <w:rsid w:val="00227E1C"/>
     <w:rsid w:val="00243355"/>
     <w:rsid w:val="00244804"/>
     <w:rsid w:val="002457D0"/>
     <w:rsid w:val="00247624"/>
     <w:rsid w:val="00251037"/>
     <w:rsid w:val="00251153"/>
     <w:rsid w:val="002542AC"/>
     <w:rsid w:val="00260546"/>
     <w:rsid w:val="00262B32"/>
     <w:rsid w:val="002641E2"/>
     <w:rsid w:val="00270B79"/>
     <w:rsid w:val="0027121B"/>
     <w:rsid w:val="0027453B"/>
+    <w:rsid w:val="00277A79"/>
+    <w:rsid w:val="00280BD3"/>
     <w:rsid w:val="00280D5E"/>
     <w:rsid w:val="00285457"/>
     <w:rsid w:val="00286A24"/>
     <w:rsid w:val="00287616"/>
     <w:rsid w:val="00287A73"/>
     <w:rsid w:val="00287D88"/>
     <w:rsid w:val="00290FBB"/>
+    <w:rsid w:val="00291ECD"/>
     <w:rsid w:val="00293351"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002B25B1"/>
     <w:rsid w:val="002B48BC"/>
     <w:rsid w:val="002B7A20"/>
     <w:rsid w:val="002C07B8"/>
     <w:rsid w:val="002C4760"/>
     <w:rsid w:val="002C6511"/>
     <w:rsid w:val="002C6F9F"/>
     <w:rsid w:val="002C719B"/>
     <w:rsid w:val="002D06EA"/>
     <w:rsid w:val="002D0AD2"/>
     <w:rsid w:val="002D26B0"/>
     <w:rsid w:val="002D4701"/>
     <w:rsid w:val="002D5668"/>
     <w:rsid w:val="002D6306"/>
     <w:rsid w:val="002F09B4"/>
     <w:rsid w:val="002F0B70"/>
     <w:rsid w:val="002F0C2E"/>
     <w:rsid w:val="002F123C"/>
     <w:rsid w:val="002F2291"/>
     <w:rsid w:val="00300C58"/>
     <w:rsid w:val="003107A3"/>
     <w:rsid w:val="003126A0"/>
     <w:rsid w:val="003126FE"/>
     <w:rsid w:val="00317C33"/>
     <w:rsid w:val="00317DA9"/>
     <w:rsid w:val="00317EF0"/>
     <w:rsid w:val="00322D2D"/>
     <w:rsid w:val="003238E1"/>
     <w:rsid w:val="00331D18"/>
     <w:rsid w:val="0033209E"/>
     <w:rsid w:val="003337E3"/>
     <w:rsid w:val="00337986"/>
     <w:rsid w:val="0034003C"/>
     <w:rsid w:val="00340618"/>
     <w:rsid w:val="0034244C"/>
     <w:rsid w:val="00342BC9"/>
     <w:rsid w:val="00345F8B"/>
     <w:rsid w:val="00351043"/>
     <w:rsid w:val="0035205D"/>
     <w:rsid w:val="003616E6"/>
     <w:rsid w:val="00361B9D"/>
+    <w:rsid w:val="0036331D"/>
     <w:rsid w:val="00370777"/>
     <w:rsid w:val="00373A78"/>
     <w:rsid w:val="00374DEB"/>
     <w:rsid w:val="00375F9E"/>
     <w:rsid w:val="00381696"/>
     <w:rsid w:val="003819D5"/>
     <w:rsid w:val="00381DBA"/>
     <w:rsid w:val="003828AF"/>
     <w:rsid w:val="003851BC"/>
     <w:rsid w:val="00387FD2"/>
     <w:rsid w:val="003911FF"/>
     <w:rsid w:val="003915E9"/>
     <w:rsid w:val="0039713F"/>
     <w:rsid w:val="003A420C"/>
     <w:rsid w:val="003A4DE5"/>
     <w:rsid w:val="003A58F7"/>
+    <w:rsid w:val="003A5E49"/>
     <w:rsid w:val="003B0B1C"/>
     <w:rsid w:val="003B1EEA"/>
     <w:rsid w:val="003B1EEE"/>
     <w:rsid w:val="003B373F"/>
     <w:rsid w:val="003B5DC3"/>
     <w:rsid w:val="003C035C"/>
     <w:rsid w:val="003C26E1"/>
     <w:rsid w:val="003C33B0"/>
     <w:rsid w:val="003C50DB"/>
     <w:rsid w:val="003D1103"/>
     <w:rsid w:val="003E6B16"/>
     <w:rsid w:val="003F13A2"/>
     <w:rsid w:val="003F5C0B"/>
+    <w:rsid w:val="003F6DF2"/>
+    <w:rsid w:val="00400CA1"/>
     <w:rsid w:val="00402258"/>
     <w:rsid w:val="00406507"/>
     <w:rsid w:val="0040696A"/>
     <w:rsid w:val="00410587"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="004141F0"/>
     <w:rsid w:val="004146CD"/>
     <w:rsid w:val="00414817"/>
     <w:rsid w:val="00416144"/>
     <w:rsid w:val="00416E05"/>
     <w:rsid w:val="00421199"/>
     <w:rsid w:val="00421A58"/>
     <w:rsid w:val="00422D41"/>
     <w:rsid w:val="00424A80"/>
     <w:rsid w:val="0042587B"/>
     <w:rsid w:val="00427FA6"/>
     <w:rsid w:val="00431417"/>
     <w:rsid w:val="0043233E"/>
     <w:rsid w:val="004330FF"/>
     <w:rsid w:val="00433D04"/>
     <w:rsid w:val="004340C9"/>
     <w:rsid w:val="00435CC3"/>
+    <w:rsid w:val="00440AD9"/>
     <w:rsid w:val="00442DA9"/>
     <w:rsid w:val="0045015D"/>
     <w:rsid w:val="00456994"/>
     <w:rsid w:val="004617C6"/>
     <w:rsid w:val="0046358B"/>
     <w:rsid w:val="00463B05"/>
     <w:rsid w:val="00463C45"/>
     <w:rsid w:val="00463CC7"/>
     <w:rsid w:val="00470D8B"/>
     <w:rsid w:val="00472350"/>
     <w:rsid w:val="00472FC4"/>
     <w:rsid w:val="00474319"/>
     <w:rsid w:val="00480B1A"/>
     <w:rsid w:val="004820B8"/>
     <w:rsid w:val="0048211D"/>
     <w:rsid w:val="0048289F"/>
     <w:rsid w:val="0048376C"/>
     <w:rsid w:val="004865A7"/>
     <w:rsid w:val="00487E49"/>
+    <w:rsid w:val="0049017E"/>
     <w:rsid w:val="004921BB"/>
     <w:rsid w:val="00497C16"/>
     <w:rsid w:val="00497F91"/>
     <w:rsid w:val="004B03B6"/>
     <w:rsid w:val="004B03C3"/>
     <w:rsid w:val="004B2C40"/>
     <w:rsid w:val="004B35AC"/>
     <w:rsid w:val="004B504C"/>
     <w:rsid w:val="004B75BE"/>
     <w:rsid w:val="004C0172"/>
     <w:rsid w:val="004C0B84"/>
     <w:rsid w:val="004C40C1"/>
     <w:rsid w:val="004D04D7"/>
     <w:rsid w:val="004D09F7"/>
     <w:rsid w:val="004D43DC"/>
+    <w:rsid w:val="004D4ADE"/>
     <w:rsid w:val="004D5D52"/>
     <w:rsid w:val="004D6323"/>
     <w:rsid w:val="004D761D"/>
     <w:rsid w:val="004E135D"/>
     <w:rsid w:val="004E1775"/>
     <w:rsid w:val="004E1B6A"/>
     <w:rsid w:val="004E2DBA"/>
     <w:rsid w:val="004E4197"/>
     <w:rsid w:val="004E4833"/>
     <w:rsid w:val="004F2258"/>
+    <w:rsid w:val="004F45D5"/>
     <w:rsid w:val="0051366C"/>
     <w:rsid w:val="00515FF9"/>
     <w:rsid w:val="00525A06"/>
     <w:rsid w:val="005268BF"/>
     <w:rsid w:val="005300FF"/>
+    <w:rsid w:val="0053409E"/>
     <w:rsid w:val="005361A0"/>
+    <w:rsid w:val="005365A5"/>
     <w:rsid w:val="00543C95"/>
     <w:rsid w:val="00545EDC"/>
     <w:rsid w:val="00547CD4"/>
     <w:rsid w:val="00550CD7"/>
     <w:rsid w:val="00553A5F"/>
     <w:rsid w:val="00554EC1"/>
     <w:rsid w:val="00554F3C"/>
     <w:rsid w:val="00563931"/>
     <w:rsid w:val="00565710"/>
     <w:rsid w:val="00572563"/>
     <w:rsid w:val="00572D2B"/>
     <w:rsid w:val="0057342C"/>
     <w:rsid w:val="00573FEB"/>
     <w:rsid w:val="005803D2"/>
     <w:rsid w:val="005814CC"/>
     <w:rsid w:val="00582419"/>
     <w:rsid w:val="00584E4D"/>
     <w:rsid w:val="00584FDA"/>
     <w:rsid w:val="00587E9E"/>
+    <w:rsid w:val="00596C2E"/>
     <w:rsid w:val="005B10BC"/>
     <w:rsid w:val="005B549C"/>
+    <w:rsid w:val="005B6638"/>
     <w:rsid w:val="005C2428"/>
     <w:rsid w:val="005C269E"/>
     <w:rsid w:val="005C6FB3"/>
     <w:rsid w:val="005C7969"/>
     <w:rsid w:val="005D1FC1"/>
     <w:rsid w:val="005E4652"/>
+    <w:rsid w:val="005E5914"/>
     <w:rsid w:val="005F2605"/>
     <w:rsid w:val="005F3DDB"/>
     <w:rsid w:val="005F458B"/>
+    <w:rsid w:val="005F6966"/>
+    <w:rsid w:val="005F76AF"/>
     <w:rsid w:val="00602BE3"/>
     <w:rsid w:val="006036E7"/>
+    <w:rsid w:val="0060506D"/>
     <w:rsid w:val="00607638"/>
     <w:rsid w:val="006104FC"/>
     <w:rsid w:val="00612061"/>
     <w:rsid w:val="00621322"/>
+    <w:rsid w:val="00625E14"/>
     <w:rsid w:val="006302F4"/>
     <w:rsid w:val="00630649"/>
     <w:rsid w:val="0063081D"/>
     <w:rsid w:val="00630FDC"/>
     <w:rsid w:val="0063190D"/>
     <w:rsid w:val="00634503"/>
     <w:rsid w:val="00643B46"/>
     <w:rsid w:val="00643DD2"/>
     <w:rsid w:val="00652D0F"/>
+    <w:rsid w:val="00655F32"/>
     <w:rsid w:val="00656E11"/>
     <w:rsid w:val="006629B7"/>
     <w:rsid w:val="006700EE"/>
     <w:rsid w:val="00680D95"/>
     <w:rsid w:val="006813DC"/>
+    <w:rsid w:val="00681A8F"/>
     <w:rsid w:val="00682314"/>
     <w:rsid w:val="006864C7"/>
     <w:rsid w:val="00686E07"/>
     <w:rsid w:val="006879C9"/>
     <w:rsid w:val="006900D9"/>
     <w:rsid w:val="00690345"/>
     <w:rsid w:val="00697E37"/>
     <w:rsid w:val="006A1942"/>
     <w:rsid w:val="006A5598"/>
     <w:rsid w:val="006A62E6"/>
     <w:rsid w:val="006A7A57"/>
     <w:rsid w:val="006B56FE"/>
     <w:rsid w:val="006B5B8C"/>
     <w:rsid w:val="006B5DFF"/>
     <w:rsid w:val="006B64DC"/>
     <w:rsid w:val="006C061D"/>
     <w:rsid w:val="006C17B6"/>
     <w:rsid w:val="006C43F3"/>
     <w:rsid w:val="006C5604"/>
     <w:rsid w:val="006C6EA3"/>
     <w:rsid w:val="006C7DDB"/>
     <w:rsid w:val="006D713B"/>
     <w:rsid w:val="006E23CE"/>
     <w:rsid w:val="006E3EE8"/>
     <w:rsid w:val="006E6B01"/>
     <w:rsid w:val="006F09F9"/>
     <w:rsid w:val="006F1872"/>
     <w:rsid w:val="006F1ADE"/>
     <w:rsid w:val="006F1FE2"/>
     <w:rsid w:val="006F295A"/>
     <w:rsid w:val="006F6236"/>
     <w:rsid w:val="00702248"/>
     <w:rsid w:val="007029A3"/>
     <w:rsid w:val="00703A95"/>
     <w:rsid w:val="00705BCD"/>
     <w:rsid w:val="00711CF5"/>
     <w:rsid w:val="0071603C"/>
     <w:rsid w:val="007172C4"/>
     <w:rsid w:val="00720070"/>
+    <w:rsid w:val="00722859"/>
     <w:rsid w:val="00723064"/>
     <w:rsid w:val="0073325C"/>
     <w:rsid w:val="00734D83"/>
     <w:rsid w:val="0074110D"/>
     <w:rsid w:val="00741DD0"/>
     <w:rsid w:val="007434CF"/>
     <w:rsid w:val="00744518"/>
     <w:rsid w:val="0074521C"/>
     <w:rsid w:val="007455E5"/>
     <w:rsid w:val="0075005C"/>
     <w:rsid w:val="007504F2"/>
     <w:rsid w:val="007521D8"/>
     <w:rsid w:val="0075226A"/>
     <w:rsid w:val="00754E80"/>
     <w:rsid w:val="007612BC"/>
     <w:rsid w:val="00761804"/>
     <w:rsid w:val="00761B9F"/>
     <w:rsid w:val="007634C7"/>
     <w:rsid w:val="00763951"/>
     <w:rsid w:val="00763CD1"/>
     <w:rsid w:val="00767B78"/>
     <w:rsid w:val="00772E1B"/>
     <w:rsid w:val="00772F83"/>
     <w:rsid w:val="007740CC"/>
     <w:rsid w:val="0077412C"/>
     <w:rsid w:val="007815FB"/>
     <w:rsid w:val="00783751"/>
     <w:rsid w:val="0078411D"/>
     <w:rsid w:val="00785B23"/>
     <w:rsid w:val="00786E2B"/>
     <w:rsid w:val="00787BCE"/>
     <w:rsid w:val="00790BEC"/>
     <w:rsid w:val="00790C91"/>
     <w:rsid w:val="0079163C"/>
+    <w:rsid w:val="00795308"/>
     <w:rsid w:val="007958CD"/>
     <w:rsid w:val="00795D58"/>
     <w:rsid w:val="007978C3"/>
     <w:rsid w:val="007A035D"/>
     <w:rsid w:val="007A531B"/>
     <w:rsid w:val="007B12B2"/>
     <w:rsid w:val="007B419C"/>
     <w:rsid w:val="007B658E"/>
     <w:rsid w:val="007C15D9"/>
     <w:rsid w:val="007C722A"/>
     <w:rsid w:val="007D24F2"/>
     <w:rsid w:val="007D3071"/>
+    <w:rsid w:val="007D645C"/>
     <w:rsid w:val="007E1212"/>
     <w:rsid w:val="007E15EC"/>
     <w:rsid w:val="007E4905"/>
     <w:rsid w:val="007E7F38"/>
     <w:rsid w:val="007F0DDA"/>
     <w:rsid w:val="007F20B9"/>
     <w:rsid w:val="007F5876"/>
     <w:rsid w:val="007F7820"/>
     <w:rsid w:val="00801FE4"/>
     <w:rsid w:val="00804B3F"/>
     <w:rsid w:val="00805709"/>
     <w:rsid w:val="00805CC1"/>
     <w:rsid w:val="00806BBB"/>
     <w:rsid w:val="0081004A"/>
     <w:rsid w:val="0081556E"/>
     <w:rsid w:val="008155D0"/>
     <w:rsid w:val="00815888"/>
     <w:rsid w:val="00815BAE"/>
     <w:rsid w:val="0082203B"/>
     <w:rsid w:val="00822F05"/>
     <w:rsid w:val="0083043D"/>
     <w:rsid w:val="0083299D"/>
     <w:rsid w:val="00833F5E"/>
     <w:rsid w:val="00834828"/>
     <w:rsid w:val="00834AEE"/>
     <w:rsid w:val="008350A7"/>
     <w:rsid w:val="0083523B"/>
     <w:rsid w:val="0083726B"/>
     <w:rsid w:val="00844994"/>
     <w:rsid w:val="00845CB3"/>
     <w:rsid w:val="008513E2"/>
     <w:rsid w:val="00852635"/>
     <w:rsid w:val="00855812"/>
     <w:rsid w:val="00863C2F"/>
     <w:rsid w:val="00866342"/>
     <w:rsid w:val="008701C4"/>
     <w:rsid w:val="008706C3"/>
     <w:rsid w:val="00870A5A"/>
+    <w:rsid w:val="00872114"/>
     <w:rsid w:val="00872335"/>
     <w:rsid w:val="008733DC"/>
     <w:rsid w:val="00873D34"/>
     <w:rsid w:val="00874DCD"/>
     <w:rsid w:val="00876C07"/>
     <w:rsid w:val="00880F3D"/>
     <w:rsid w:val="008825D2"/>
     <w:rsid w:val="00883BF1"/>
     <w:rsid w:val="008864C3"/>
     <w:rsid w:val="0088685D"/>
+    <w:rsid w:val="00886E01"/>
     <w:rsid w:val="00891279"/>
     <w:rsid w:val="008926D6"/>
     <w:rsid w:val="00893461"/>
     <w:rsid w:val="0089492D"/>
     <w:rsid w:val="00894DB7"/>
     <w:rsid w:val="0089791D"/>
     <w:rsid w:val="008A42B5"/>
     <w:rsid w:val="008A5A6A"/>
     <w:rsid w:val="008B2146"/>
     <w:rsid w:val="008B27A5"/>
     <w:rsid w:val="008B41F2"/>
     <w:rsid w:val="008B4B62"/>
     <w:rsid w:val="008B665D"/>
     <w:rsid w:val="008B78E2"/>
     <w:rsid w:val="008B7983"/>
     <w:rsid w:val="008C0A82"/>
     <w:rsid w:val="008C22C1"/>
     <w:rsid w:val="008D007D"/>
     <w:rsid w:val="008D0F79"/>
     <w:rsid w:val="008D4681"/>
     <w:rsid w:val="008E2810"/>
     <w:rsid w:val="008E6611"/>
     <w:rsid w:val="008F0EAB"/>
+    <w:rsid w:val="008F1101"/>
     <w:rsid w:val="008F2674"/>
     <w:rsid w:val="0090277A"/>
     <w:rsid w:val="0090578E"/>
     <w:rsid w:val="00906BF1"/>
     <w:rsid w:val="00910763"/>
     <w:rsid w:val="00912F41"/>
     <w:rsid w:val="00913236"/>
     <w:rsid w:val="00915EB9"/>
     <w:rsid w:val="0091610C"/>
     <w:rsid w:val="0091642F"/>
     <w:rsid w:val="0091718F"/>
     <w:rsid w:val="0092430C"/>
     <w:rsid w:val="009269AA"/>
     <w:rsid w:val="009277EC"/>
     <w:rsid w:val="009303F9"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="00947C21"/>
     <w:rsid w:val="009516FD"/>
     <w:rsid w:val="00952B60"/>
     <w:rsid w:val="0095651E"/>
     <w:rsid w:val="00957848"/>
     <w:rsid w:val="00964F85"/>
     <w:rsid w:val="00965696"/>
+    <w:rsid w:val="00973BD6"/>
     <w:rsid w:val="00975F47"/>
     <w:rsid w:val="009775F2"/>
+    <w:rsid w:val="00983081"/>
+    <w:rsid w:val="009830D8"/>
     <w:rsid w:val="00984DBE"/>
     <w:rsid w:val="009851C6"/>
     <w:rsid w:val="00985780"/>
     <w:rsid w:val="00986C25"/>
     <w:rsid w:val="00994660"/>
     <w:rsid w:val="00994CC2"/>
     <w:rsid w:val="00994E64"/>
     <w:rsid w:val="009956E5"/>
     <w:rsid w:val="0099713B"/>
     <w:rsid w:val="009A03A8"/>
     <w:rsid w:val="009A5D60"/>
+    <w:rsid w:val="009B55E9"/>
     <w:rsid w:val="009B6482"/>
     <w:rsid w:val="009B7A83"/>
     <w:rsid w:val="009C0821"/>
     <w:rsid w:val="009C17ED"/>
+    <w:rsid w:val="009C3D5D"/>
     <w:rsid w:val="009C4C9D"/>
     <w:rsid w:val="009C68A6"/>
     <w:rsid w:val="009C7AAB"/>
     <w:rsid w:val="009D259F"/>
     <w:rsid w:val="009D3C55"/>
     <w:rsid w:val="009D5A16"/>
     <w:rsid w:val="009E661B"/>
     <w:rsid w:val="009E6650"/>
     <w:rsid w:val="009F1082"/>
     <w:rsid w:val="009F71C3"/>
     <w:rsid w:val="00A0193C"/>
     <w:rsid w:val="00A04728"/>
+    <w:rsid w:val="00A05660"/>
     <w:rsid w:val="00A06DBB"/>
     <w:rsid w:val="00A07704"/>
     <w:rsid w:val="00A10626"/>
     <w:rsid w:val="00A13A2B"/>
     <w:rsid w:val="00A16D28"/>
+    <w:rsid w:val="00A20990"/>
     <w:rsid w:val="00A249D5"/>
     <w:rsid w:val="00A32DA9"/>
     <w:rsid w:val="00A3370D"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A369ED"/>
     <w:rsid w:val="00A36A8F"/>
+    <w:rsid w:val="00A4602F"/>
     <w:rsid w:val="00A4723B"/>
     <w:rsid w:val="00A52F52"/>
     <w:rsid w:val="00A54601"/>
     <w:rsid w:val="00A57A46"/>
     <w:rsid w:val="00A60473"/>
     <w:rsid w:val="00A63022"/>
     <w:rsid w:val="00A63056"/>
     <w:rsid w:val="00A76B8A"/>
     <w:rsid w:val="00A76FBD"/>
     <w:rsid w:val="00A84832"/>
     <w:rsid w:val="00A84D79"/>
     <w:rsid w:val="00A94E09"/>
     <w:rsid w:val="00AA097B"/>
     <w:rsid w:val="00AA0DF0"/>
     <w:rsid w:val="00AA152F"/>
     <w:rsid w:val="00AA1860"/>
     <w:rsid w:val="00AA2FB8"/>
     <w:rsid w:val="00AA5499"/>
     <w:rsid w:val="00AA7F93"/>
     <w:rsid w:val="00AB03D7"/>
     <w:rsid w:val="00AB0CD9"/>
     <w:rsid w:val="00AB17CD"/>
     <w:rsid w:val="00AB2F2F"/>
     <w:rsid w:val="00AB3884"/>
     <w:rsid w:val="00AB55ED"/>
     <w:rsid w:val="00AC48B0"/>
     <w:rsid w:val="00AC53B5"/>
     <w:rsid w:val="00AD1E02"/>
     <w:rsid w:val="00AD23F2"/>
     <w:rsid w:val="00AD2CFB"/>
     <w:rsid w:val="00AD5E5E"/>
+    <w:rsid w:val="00AD6A69"/>
     <w:rsid w:val="00AD787B"/>
     <w:rsid w:val="00AE77AD"/>
     <w:rsid w:val="00AF1061"/>
     <w:rsid w:val="00AF1C90"/>
     <w:rsid w:val="00AF4A64"/>
     <w:rsid w:val="00B00F0A"/>
     <w:rsid w:val="00B02608"/>
     <w:rsid w:val="00B03025"/>
     <w:rsid w:val="00B12C57"/>
     <w:rsid w:val="00B13F94"/>
     <w:rsid w:val="00B1544C"/>
     <w:rsid w:val="00B154C2"/>
+    <w:rsid w:val="00B32FD7"/>
     <w:rsid w:val="00B349BD"/>
     <w:rsid w:val="00B41653"/>
     <w:rsid w:val="00B43AD6"/>
     <w:rsid w:val="00B44669"/>
     <w:rsid w:val="00B4701B"/>
     <w:rsid w:val="00B51784"/>
     <w:rsid w:val="00B51E94"/>
     <w:rsid w:val="00B5757E"/>
     <w:rsid w:val="00B61459"/>
     <w:rsid w:val="00B62007"/>
     <w:rsid w:val="00B6655D"/>
     <w:rsid w:val="00B7332F"/>
+    <w:rsid w:val="00B7570D"/>
     <w:rsid w:val="00B7650D"/>
     <w:rsid w:val="00B770D6"/>
     <w:rsid w:val="00B77856"/>
     <w:rsid w:val="00B838A3"/>
     <w:rsid w:val="00B868AE"/>
     <w:rsid w:val="00B93B6E"/>
     <w:rsid w:val="00BA3544"/>
     <w:rsid w:val="00BB0C04"/>
     <w:rsid w:val="00BB634E"/>
     <w:rsid w:val="00BB7000"/>
     <w:rsid w:val="00BC094E"/>
     <w:rsid w:val="00BC6C5D"/>
     <w:rsid w:val="00BD1400"/>
     <w:rsid w:val="00BD329B"/>
     <w:rsid w:val="00BE1B6F"/>
     <w:rsid w:val="00BE1F3F"/>
     <w:rsid w:val="00BE39DA"/>
+    <w:rsid w:val="00BE4A67"/>
     <w:rsid w:val="00BE518A"/>
     <w:rsid w:val="00BE7FD6"/>
     <w:rsid w:val="00BF22E5"/>
     <w:rsid w:val="00BF3B82"/>
     <w:rsid w:val="00BF7699"/>
+    <w:rsid w:val="00C03CB7"/>
     <w:rsid w:val="00C042BF"/>
     <w:rsid w:val="00C05101"/>
     <w:rsid w:val="00C10BBE"/>
     <w:rsid w:val="00C112C4"/>
     <w:rsid w:val="00C13D66"/>
     <w:rsid w:val="00C13FAE"/>
     <w:rsid w:val="00C144A6"/>
     <w:rsid w:val="00C15A52"/>
     <w:rsid w:val="00C163A0"/>
     <w:rsid w:val="00C210DE"/>
     <w:rsid w:val="00C24707"/>
     <w:rsid w:val="00C24A30"/>
     <w:rsid w:val="00C31461"/>
     <w:rsid w:val="00C33599"/>
     <w:rsid w:val="00C3476E"/>
     <w:rsid w:val="00C34ABF"/>
     <w:rsid w:val="00C368D8"/>
     <w:rsid w:val="00C36E22"/>
     <w:rsid w:val="00C422E9"/>
     <w:rsid w:val="00C42E9B"/>
     <w:rsid w:val="00C44039"/>
     <w:rsid w:val="00C442F7"/>
     <w:rsid w:val="00C44BC9"/>
+    <w:rsid w:val="00C46050"/>
     <w:rsid w:val="00C47732"/>
     <w:rsid w:val="00C507AA"/>
     <w:rsid w:val="00C51888"/>
     <w:rsid w:val="00C52746"/>
     <w:rsid w:val="00C554F3"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C60A83"/>
     <w:rsid w:val="00C64009"/>
     <w:rsid w:val="00C65D5D"/>
     <w:rsid w:val="00C677CC"/>
     <w:rsid w:val="00C711B3"/>
     <w:rsid w:val="00C73249"/>
     <w:rsid w:val="00C81404"/>
     <w:rsid w:val="00C81FBB"/>
     <w:rsid w:val="00C853E4"/>
     <w:rsid w:val="00C8542F"/>
     <w:rsid w:val="00C86671"/>
     <w:rsid w:val="00C87A50"/>
     <w:rsid w:val="00C91D5E"/>
     <w:rsid w:val="00C92C11"/>
     <w:rsid w:val="00C93009"/>
     <w:rsid w:val="00C94418"/>
     <w:rsid w:val="00C94D87"/>
     <w:rsid w:val="00C9538C"/>
     <w:rsid w:val="00C95DD2"/>
     <w:rsid w:val="00C9768F"/>
     <w:rsid w:val="00CA08D0"/>
     <w:rsid w:val="00CA2474"/>
     <w:rsid w:val="00CA3483"/>
     <w:rsid w:val="00CA35AE"/>
     <w:rsid w:val="00CA6AB0"/>
     <w:rsid w:val="00CB1B5A"/>
     <w:rsid w:val="00CB2950"/>
     <w:rsid w:val="00CB29A8"/>
     <w:rsid w:val="00CB7FC8"/>
     <w:rsid w:val="00CC01D2"/>
     <w:rsid w:val="00CC02D5"/>
     <w:rsid w:val="00CC3809"/>
     <w:rsid w:val="00CC4929"/>
     <w:rsid w:val="00CC5A97"/>
     <w:rsid w:val="00CD403E"/>
     <w:rsid w:val="00CD4A2C"/>
     <w:rsid w:val="00CD6501"/>
     <w:rsid w:val="00CD78B6"/>
     <w:rsid w:val="00CD7EA5"/>
     <w:rsid w:val="00CE2D83"/>
     <w:rsid w:val="00CE3284"/>
     <w:rsid w:val="00CE401F"/>
+    <w:rsid w:val="00CE4174"/>
     <w:rsid w:val="00CF055A"/>
     <w:rsid w:val="00CF2BC5"/>
     <w:rsid w:val="00CF5B17"/>
     <w:rsid w:val="00CF5F90"/>
     <w:rsid w:val="00D06512"/>
     <w:rsid w:val="00D06924"/>
     <w:rsid w:val="00D1100F"/>
     <w:rsid w:val="00D13ED4"/>
     <w:rsid w:val="00D16ABF"/>
     <w:rsid w:val="00D254A0"/>
     <w:rsid w:val="00D2676D"/>
     <w:rsid w:val="00D2785D"/>
     <w:rsid w:val="00D3077C"/>
     <w:rsid w:val="00D33661"/>
     <w:rsid w:val="00D34D23"/>
     <w:rsid w:val="00D35736"/>
     <w:rsid w:val="00D363C2"/>
     <w:rsid w:val="00D403AD"/>
     <w:rsid w:val="00D40DB5"/>
     <w:rsid w:val="00D43102"/>
     <w:rsid w:val="00D4394B"/>
     <w:rsid w:val="00D43A5A"/>
     <w:rsid w:val="00D43DE7"/>
     <w:rsid w:val="00D44982"/>
     <w:rsid w:val="00D52491"/>
@@ -11699,92 +14830,95 @@
     <w:rsid w:val="00DE0D37"/>
     <w:rsid w:val="00DE1B9E"/>
     <w:rsid w:val="00DE1DBA"/>
     <w:rsid w:val="00DE6024"/>
     <w:rsid w:val="00DF0C94"/>
     <w:rsid w:val="00E05683"/>
     <w:rsid w:val="00E060A2"/>
     <w:rsid w:val="00E0739D"/>
     <w:rsid w:val="00E11CFE"/>
     <w:rsid w:val="00E15297"/>
     <w:rsid w:val="00E16949"/>
     <w:rsid w:val="00E17DD7"/>
     <w:rsid w:val="00E20556"/>
     <w:rsid w:val="00E20ED6"/>
     <w:rsid w:val="00E239D5"/>
     <w:rsid w:val="00E2784F"/>
     <w:rsid w:val="00E27EF3"/>
     <w:rsid w:val="00E27F11"/>
     <w:rsid w:val="00E357DC"/>
     <w:rsid w:val="00E376EC"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E428E7"/>
     <w:rsid w:val="00E45D9F"/>
     <w:rsid w:val="00E4662C"/>
     <w:rsid w:val="00E4720F"/>
+    <w:rsid w:val="00E506C3"/>
     <w:rsid w:val="00E50704"/>
     <w:rsid w:val="00E50D36"/>
     <w:rsid w:val="00E50F19"/>
     <w:rsid w:val="00E5582C"/>
     <w:rsid w:val="00E600A3"/>
     <w:rsid w:val="00E60D20"/>
     <w:rsid w:val="00E61E4F"/>
     <w:rsid w:val="00E633F3"/>
     <w:rsid w:val="00E63991"/>
     <w:rsid w:val="00E64DBD"/>
     <w:rsid w:val="00E70E5F"/>
     <w:rsid w:val="00E7119F"/>
     <w:rsid w:val="00E774AB"/>
     <w:rsid w:val="00E779D1"/>
     <w:rsid w:val="00E81F78"/>
     <w:rsid w:val="00E8538C"/>
     <w:rsid w:val="00E85BB9"/>
     <w:rsid w:val="00E86C2F"/>
     <w:rsid w:val="00E91AC9"/>
     <w:rsid w:val="00EA0269"/>
     <w:rsid w:val="00EA5095"/>
     <w:rsid w:val="00EB2930"/>
     <w:rsid w:val="00EB3E37"/>
     <w:rsid w:val="00EB6139"/>
     <w:rsid w:val="00EB728B"/>
     <w:rsid w:val="00EC11DF"/>
     <w:rsid w:val="00EC4D8E"/>
     <w:rsid w:val="00EC6031"/>
     <w:rsid w:val="00EC6088"/>
     <w:rsid w:val="00EC6F7C"/>
     <w:rsid w:val="00ED27CE"/>
     <w:rsid w:val="00ED7360"/>
     <w:rsid w:val="00EE072C"/>
     <w:rsid w:val="00EE1492"/>
+    <w:rsid w:val="00EE1C56"/>
     <w:rsid w:val="00EE46A2"/>
     <w:rsid w:val="00EE4F9F"/>
     <w:rsid w:val="00EF1ED8"/>
     <w:rsid w:val="00EF2E8E"/>
     <w:rsid w:val="00EF3DD9"/>
     <w:rsid w:val="00EF4F25"/>
     <w:rsid w:val="00F014CA"/>
     <w:rsid w:val="00F01A25"/>
+    <w:rsid w:val="00F01CD5"/>
     <w:rsid w:val="00F0601A"/>
     <w:rsid w:val="00F06AA9"/>
     <w:rsid w:val="00F121C0"/>
     <w:rsid w:val="00F12881"/>
     <w:rsid w:val="00F12CDD"/>
     <w:rsid w:val="00F23834"/>
     <w:rsid w:val="00F277CC"/>
     <w:rsid w:val="00F31761"/>
     <w:rsid w:val="00F322C5"/>
     <w:rsid w:val="00F334BA"/>
     <w:rsid w:val="00F335F7"/>
     <w:rsid w:val="00F33B2C"/>
     <w:rsid w:val="00F40615"/>
     <w:rsid w:val="00F41E00"/>
     <w:rsid w:val="00F42067"/>
     <w:rsid w:val="00F43A32"/>
     <w:rsid w:val="00F453AC"/>
     <w:rsid w:val="00F45C0F"/>
     <w:rsid w:val="00F50ED4"/>
     <w:rsid w:val="00F51764"/>
     <w:rsid w:val="00F62EE4"/>
     <w:rsid w:val="00F62FD3"/>
     <w:rsid w:val="00F6342A"/>
     <w:rsid w:val="00F63FFE"/>
     <w:rsid w:val="00F6579F"/>
@@ -11794,98 +14928,100 @@
     <w:rsid w:val="00F828FC"/>
     <w:rsid w:val="00F82F8D"/>
     <w:rsid w:val="00F84233"/>
     <w:rsid w:val="00F8487C"/>
     <w:rsid w:val="00F86D40"/>
     <w:rsid w:val="00F87984"/>
     <w:rsid w:val="00F919B3"/>
     <w:rsid w:val="00F94FE1"/>
     <w:rsid w:val="00F97182"/>
     <w:rsid w:val="00FA16D0"/>
     <w:rsid w:val="00FA215D"/>
     <w:rsid w:val="00FA4A1A"/>
     <w:rsid w:val="00FB1A11"/>
     <w:rsid w:val="00FB1D87"/>
     <w:rsid w:val="00FB2E4A"/>
     <w:rsid w:val="00FC1CBA"/>
     <w:rsid w:val="00FC4147"/>
     <w:rsid w:val="00FC42A8"/>
     <w:rsid w:val="00FD024D"/>
     <w:rsid w:val="00FD49D3"/>
     <w:rsid w:val="00FD4AB3"/>
     <w:rsid w:val="00FD5130"/>
     <w:rsid w:val="00FD5938"/>
     <w:rsid w:val="00FE51ED"/>
     <w:rsid w:val="00FE60D6"/>
+    <w:rsid w:val="00FE6D52"/>
     <w:rsid w:val="00FE7E09"/>
     <w:rsid w:val="00FF0D8F"/>
     <w:rsid w:val="00FF2789"/>
     <w:rsid w:val="00FF3948"/>
     <w:rsid w:val="00FF4928"/>
     <w:rsid w:val="00FF578F"/>
     <w:rsid w:val="00FF621E"/>
+    <w:rsid w:val="00FF68A1"/>
     <w:rsid w:val="00FF6AA2"/>
     <w:rsid w:val="04FFB531"/>
     <w:rsid w:val="065287B1"/>
     <w:rsid w:val="0A6A9C6F"/>
     <w:rsid w:val="0F343A3D"/>
     <w:rsid w:val="0F414C1B"/>
     <w:rsid w:val="11433A03"/>
     <w:rsid w:val="144A4B03"/>
     <w:rsid w:val="1530B808"/>
     <w:rsid w:val="19E1360D"/>
     <w:rsid w:val="1B63BD1C"/>
     <w:rsid w:val="2BC923C0"/>
     <w:rsid w:val="3404F789"/>
     <w:rsid w:val="3722B6C0"/>
     <w:rsid w:val="3BFF1BF7"/>
     <w:rsid w:val="3CFED473"/>
     <w:rsid w:val="3DAD2959"/>
     <w:rsid w:val="4A140E72"/>
     <w:rsid w:val="4DB1B5FF"/>
     <w:rsid w:val="57F52957"/>
     <w:rsid w:val="58F7FDD6"/>
     <w:rsid w:val="5E551301"/>
     <w:rsid w:val="64294B2E"/>
     <w:rsid w:val="6934B562"/>
     <w:rsid w:val="69BF738F"/>
     <w:rsid w:val="6BB7A008"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36DA0ADB"/>
   <w15:docId w15:val="{3230F57F-DBBA-4B0F-ACF9-56C9DFB6EC7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -13602,51 +16738,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823236690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NASpecifications@uponor.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lubrizol.com/CPVC/FBC-System-Compatible-Program" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lubrizol.com/CPVC/FBC-System-Compatible-Program" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13903,154 +17039,185 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010016FB1B8BB15F6841ADD2C7D1B0A1B5C2" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="caf84ab859f6dd4f908cf58a09fafbe3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="3f69e8a5-b7af-472f-8aad-4af2e47e98df" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4d253e48882ba94bb1492b85d0ee92b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
-    <xsd:import namespace="3f69e8a5-b7af-472f-8aad-4af2e47e98df"/>
+    <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0928e169-bd05-4a02-a165-8f3445024223" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c81c80e-ac4b-478e-bfd2-27809ec9a526" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...13 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f69e8a5-b7af-472f-8aad-4af2e47e98df" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60b0d702-893c-4e2c-b860-55823d14ba9e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f80b033a-c367-4f56-8d6f-8017547aed3e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="08227fd9-d105-4aa1-957a-fafda5b44293">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{57eb7235-e7ed-4760-92c9-31033b81568f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="60b0d702-893c-4e2c-b860-55823d14ba9e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -14117,176 +17284,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="3f69e8a5-b7af-472f-8aad-4af2e47e98df" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf">
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572026D-4C2F-42F8-B195-968E1B55C914}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D703F2-1AD8-461A-9F9E-6AD3272572DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E82F532-FBA1-40D5-AA5B-BB541411A4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
-    <ds:schemaRef ds:uri="3f69e8a5-b7af-472f-8aad-4af2e47e98df"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D703F2-1AD8-461A-9F9E-6AD3272572DB}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D955CB9-14E5-4A65-AB34-BD74D71CDC05}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6891</Words>
-  <Characters>39283</Characters>
+  <Words>7234</Words>
+  <Characters>41234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Georg Fischer AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46082</CharactersWithSpaces>
+  <CharactersWithSpaces>48372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Swafford, Greg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folders/Products">
     <vt:lpwstr>355;#ChlorFIT™ CPVC - Commercial Water|87b9a1f3-2aae-45b6-9f23-26818443eb46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x01010016FB1B8BB15F6841ADD2C7D1B0A1B5C2</vt:lpwstr>
+    <vt:lpwstr>0x01010063DFA053A634A341974A0B6606E424BE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d90d80bc-f774-4b90-a3a8-b3746e9248fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Filters">
     <vt:lpwstr>317;#CPVC|af080c4a-c1d6-45de-82ac-b40ecef5d3a7;#334;#Solvent Fusion|5523d29d-dede-4794-8cbe-1dcbe22357a3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SetDate">
     <vt:lpwstr>2024-08-21T13:46:43Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Name">
     <vt:lpwstr>d98db05b-8d0f-4671-968e-683e694bb3b1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SiteId">
     <vt:lpwstr>a4f1aa99-bd23-4521-a3c0-1d07bdce1616</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_ActionId">
     <vt:lpwstr>85083859-2bc2-40a1-a1d6-83bd2fed6418</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Order">
+    <vt:r8>214500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>54ab813b,51783e61,25155c0c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,8,Arial</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>INTERNAL </vt:lpwstr>
+  </property>
 </Properties>
 </file>