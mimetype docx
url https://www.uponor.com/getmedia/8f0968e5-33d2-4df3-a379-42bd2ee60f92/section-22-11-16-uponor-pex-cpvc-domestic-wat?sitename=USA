--- v1 (2026-04-02)
+++ v2 (2026-08-27)
@@ -691,101 +691,115 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0014478F">
         <w:t>ASTM E119 Standard Test Methods for Fire Tests of Building Construction and Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239D4948" w14:textId="46CE6B14" w:rsidR="00D9379D" w:rsidRPr="006302F4" w:rsidRDefault="00D9379D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9379D">
         <w:t>ASTM E814 Standard Test Method for Fire Tests of Through-Penetration Fire Stops.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B07" w14:textId="02083E38" w:rsidR="00734D83" w:rsidRPr="006302F4" w:rsidRDefault="00734D83" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B07" w14:textId="02083E38" w:rsidR="00734D83" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">ASTM F439 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> Standard Specification for Chlorinated Poly (Vinyl Chloride) (CPVC) Plastic Pipe Fittings, Schedule 80.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3D15DC1A" w14:textId="15FCBC9A" w:rsidR="00140310" w:rsidRPr="006302F4" w:rsidRDefault="00140310" w:rsidP="001715E3">
+      <w:pPr>
+        <w:pStyle w:val="PR2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ASTM F493 - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140310">
+        <w:t>Standard Specification for Solvent Cements for Chlorinated Poly(Vinyl Chloride) (CPVC) Plastic Pipe and Fitting</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="36DA0B08" w14:textId="1D84292F" w:rsidR="00734D83" w:rsidRPr="006302F4" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASTM F441 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
-        <w:t xml:space="preserve"> Standard Specification for Chlorinated </w:t>
-[...7 lines deleted...]
-        <w:t>Vinyl Chloride) (CPVC) Plastic Pipe, Schedules 40 and 80.</w:t>
+        <w:t xml:space="preserve"> Standard Specification for Chlorinated Poly(Vinyl Chloride) (CPVC) Plastic Pipe, Schedules 40 and 80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B09" w14:textId="3AAA28A5" w:rsidR="00734D83" w:rsidRDefault="00734D83" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve">ASTM F645 </w:t>
       </w:r>
       <w:r w:rsidR="00E17DD7" w:rsidRPr="006302F4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="006302F4">
         <w:t xml:space="preserve"> Standard Guide for Selection, Design, and Installation of Thermoplastic Water-Pressure Piping Systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE9500C" w14:textId="77777777" w:rsidR="006F6236" w:rsidRPr="006F6236" w:rsidRDefault="006F6236" w:rsidP="001715E3">
@@ -2501,86 +2515,90 @@
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>Valves and p</w:t>
       </w:r>
       <w:r w:rsidR="00CB2950" w:rsidRPr="006E3EE8">
         <w:t>iping specialties shall be manufactured in the United States</w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7969" w:rsidRPr="00B13F94">
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidR="002457D0" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> be certified to meet ANSI standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0B3D" w14:textId="506CE0B3" w:rsidR="00123CED" w:rsidRPr="006E3EE8" w:rsidRDefault="003F5C0B" w:rsidP="001715E3">
+    <w:p w14:paraId="36DA0B3D" w14:textId="5674CD43" w:rsidR="00123CED" w:rsidRPr="006E3EE8" w:rsidRDefault="003F5C0B" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Ensure materials in contact with </w:t>
       </w:r>
       <w:r w:rsidR="00C711B3" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="008F2674">
         <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">CPVC piping system are compatible with </w:t>
       </w:r>
       <w:r w:rsidR="008F2674">
         <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t>CPVC compounds per the Lubrizol “FBC System Compatibility Program”</w:t>
       </w:r>
       <w:r w:rsidR="00C711B3" w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> found at</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00B13F94">
+        <w:r w:rsidR="00036B62" w:rsidRPr="00FA6FE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
           <w:t>www.lubrizol.com/CPVC/FBC-System-Compatible-Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000571E1" w:rsidRPr="006E3EE8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633C0703" w14:textId="03A4AEAF" w:rsidR="00786E2B" w:rsidRPr="006E3EE8" w:rsidRDefault="00786E2B" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">Installer Qualifications: Workers that will install or handle the </w:t>
       </w:r>
       <w:r w:rsidR="0099713B">
         <w:t xml:space="preserve">Corzan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EE8">
         <w:t xml:space="preserve">CPVC piping systems shall obtain and successfully complete installation training from the </w:t>
@@ -3615,71 +3633,77 @@
       <w:r w:rsidR="00952B60" w:rsidRPr="00952B60">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="007172C4">
         <w:t xml:space="preserve"> Pipe and </w:t>
       </w:r>
       <w:r w:rsidR="005B549C">
         <w:t>ProPEX</w:t>
       </w:r>
       <w:r w:rsidR="005B549C" w:rsidRPr="005B549C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="005B549C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007172C4">
         <w:t>Fittings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD48A6B" w14:textId="6D8B838E" w:rsidR="00711CF5" w:rsidRPr="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
+    <w:p w14:paraId="5DD48A6B" w14:textId="4AB19C84" w:rsidR="00711CF5" w:rsidRPr="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk201221061"/>
       <w:r w:rsidRPr="00711CF5">
         <w:t>PEX-a (Engel-method crosslinked polyethylene)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pipe:</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t xml:space="preserve"> ASTM F876 and F877 (CAN/CSA-B137.5), SDR 9, CTS,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PEX-a piping shall be tested to comply with ASTM F2023 requirement for  minimum chlorine resistance at the end use condition of 100% of the time at 140°F (60°C) at 80 psi (0.55 MPa) gauge pressure, minimum PEX-a piping and tubing material designation codes shall be PEX 5106 for white pipe or PEX 5306 for red and blue pipe.</w:t>
+        <w:t xml:space="preserve"> PEX-a piping shall be tested to comply with ASTM F2023 requirement for  minimum chlorine resistance at the end use condition of 100% of the time at 140°F (60°C) at 80 psi (0.55 MPa) gauge pressure, minimum PEX-a piping and tubing material designation codes </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5813">
+        <w:t>are recommended to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be PEX 5106 for white pipe or PEX 5306 for red and blue pipe.</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t xml:space="preserve"> 1/2 inch (1</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t>mm) through 3 inch (</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t xml:space="preserve">80 </w:t>
       </w:r>
       <w:r w:rsidRPr="00711CF5">
         <w:t>mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="2697DF21" w14:textId="281BD23E" w:rsidR="00711CF5" w:rsidRPr="00711CF5" w:rsidRDefault="00711CF5" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -4551,59 +4575,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t>Material: Sch</w:t>
       </w:r>
       <w:r w:rsidR="007504F2" w:rsidRPr="00ED7360">
         <w:t>edule</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve"> 80 CPVC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B92" w14:textId="77777777" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
-        <w:t xml:space="preserve">Premium molded </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Premium molded smooth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0B93" w14:textId="3A1C3719" w:rsidR="00155ABF" w:rsidRPr="00ED7360" w:rsidRDefault="00155ABF" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR4"/>
         <w:numPr>
           <w:ilvl w:val="7"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7360">
         <w:t xml:space="preserve">Stem </w:t>
       </w:r>
       <w:r w:rsidR="00E060A2" w:rsidRPr="00ED7360">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7360">
         <w:t>esign: Double-O-ring seal, Blow</w:t>
       </w:r>
       <w:r w:rsidR="00703A95" w:rsidRPr="00ED7360">
@@ -4850,59 +4866,51 @@
       </w:pPr>
       <w:r>
         <w:t>Lead-free (LF) brass full-port brass ball valves 1/2 inch (1</w:t>
       </w:r>
       <w:r w:rsidR="00166E2E">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mm) through 2 inch (50 mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032C1363" w14:textId="0D9A015A" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Full-port ball </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one ASTM F1960 cold-expansion with reinforcing ring, or male threaded end.</w:t>
+        <w:t>Full-port ball valve : two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one ASTM F1960 cold-expansion with reinforcing ring, or male threaded end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7681211A" w14:textId="7F848D94" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>LF brass valve with a positive stop shoulder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA22C1D" w14:textId="3D2A5891" w:rsidR="009F1082" w:rsidRDefault="009F1082" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
@@ -4953,59 +4961,51 @@
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lead-free (LF) brass full-port brass ball valves 1/2 inch (15 mm) through 3 inch (80 mm) nominal pipe size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F068304" w14:textId="7078CB7D" w:rsidR="00166E2E" w:rsidRPr="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00166E2E">
-        <w:t xml:space="preserve">Full-port ball </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one </w:t>
+        <w:t xml:space="preserve">Full-port ball valve : two-piece, one ASTM F1960 cold-expansion end, with reinforcing ring and one </w:t>
       </w:r>
       <w:r w:rsidR="00D52491">
         <w:t>female threaded, or copper press end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DD209E" w14:textId="77777777" w:rsidR="00166E2E" w:rsidRPr="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00166E2E">
         <w:t>LF brass valve with a positive stop shoulder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F50B872" w14:textId="4826CFA2" w:rsidR="00166E2E" w:rsidRDefault="00166E2E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR3"/>
@@ -6000,57 +6000,52 @@
       </w:r>
       <w:r w:rsidR="006C43F3" w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve"> indicate all offsets, fittings, and accessories which may be required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to properly install completed work</w:t>
       </w:r>
       <w:r w:rsidR="006C43F3" w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C2B" w14:textId="2C3D381C" w:rsidR="006C43F3" w:rsidRPr="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F25">
-        <w:t xml:space="preserve">Investigate structural and finish conditions affecting this work and arrange </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Investigate structural and finish conditions affecting this work and arrange work</w:t>
+      </w:r>
       <w:r w:rsidR="00161CA2">
         <w:t xml:space="preserve"> accordingly, providing </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:t xml:space="preserve">such fittings, valves, and accessories required to meet </w:t>
       </w:r>
       <w:r w:rsidR="00A60473">
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4F25">
         <w:t>conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C2C" w14:textId="08FF9C36" w:rsidR="00EF4F25" w:rsidRDefault="006C43F3" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
@@ -7846,59 +7841,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00C91D5E">
         <w:t>Diagonal pipe runs are prohibited.</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
         <w:t xml:space="preserve"> Install horizontal </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve">piping </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
         <w:t xml:space="preserve">as high as possible, </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t>parallel</w:t>
       </w:r>
       <w:r w:rsidR="00B41653">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00C91D5E">
         <w:t xml:space="preserve"> and perpendicular to structure.</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E">
-        <w:t xml:space="preserve"> Install </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> piping tight to columns or walls.</w:t>
+        <w:t xml:space="preserve"> Install vertical piping tight to columns or walls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C6A" w14:textId="77777777" w:rsidR="00BB634E" w:rsidRPr="00FE51ED" w:rsidRDefault="00BB634E" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE51ED">
         <w:t>Sagging or bending is only permitted in accordance with manufacturer</w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00FE51ED">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51ED">
         <w:t xml:space="preserve">s recommendations if </w:t>
       </w:r>
       <w:r w:rsidR="00C91D5E" w:rsidRPr="00FE51ED">
         <w:t>allowed</w:t>
       </w:r>
       <w:r w:rsidR="004B2C40" w:rsidRPr="00FE51ED">
@@ -9381,107 +9368,100 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6DF2" w:rsidRPr="00E83428" w14:paraId="1FFEA611" w14:textId="77777777" w:rsidTr="00801DC8">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0846D905" w14:textId="7A161675" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
+          <w:p w14:paraId="0846D905" w14:textId="46CA71D7" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83428">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PEX Pipe 1-1/4</w:t>
             </w:r>
             <w:r w:rsidR="00A05660">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F01CD5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00A05660">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nch</w:t>
             </w:r>
             <w:r w:rsidRPr="00E83428">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidR="00F01CD5">
-[...11 lines deleted...]
-              <w:t>maller</w:t>
+            <w:r w:rsidR="00D34F82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Larger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21005316" w14:textId="66FA02B5" w:rsidR="003F6DF2" w:rsidRPr="00E83428" w:rsidRDefault="003F6DF2" w:rsidP="00801DC8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -11845,145 +11825,2003 @@
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Submit water samples to authorities having jurisdiction for testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9D" w14:textId="77777777" w:rsidR="002641E2" w:rsidRDefault="002641E2" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Repeat procedure if biological examination shows evidence of contamination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B248F3D" w14:textId="7CA723E1" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+    <w:p w14:paraId="2B248F3D" w14:textId="7CA723E1" w:rsidR="006629B7" w:rsidRPr="000F030A" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>PEX-a water system disinfection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C48465F" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+    <w:p w14:paraId="7129E484" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00B31E38">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:p w14:paraId="3BC08061" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor AquaPEX piping should be disinfected in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="000F030A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Uponor Disinfection Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or local codes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F308D64" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00B31E38">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6309E938" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use non-petroleum-based cleaners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AD35D5" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00B31E38">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0E44FD56" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Do not allow system to exceed 80 psi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F6F3A2" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00B31E38">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07B7869D" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flush the system with potable water after the disinfection process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ED8416" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00B31E38">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4BB84179" w14:textId="1E05314D" w:rsidR="006629B7" w:rsidRPr="00BC094E" w:rsidRDefault="006629B7" w:rsidP="001715E3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use a disinfecting solution of (see table below):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8520" w:type="dxa"/>
+        <w:tblInd w:w="625" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="05BBF8F6" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F1321C" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chemical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251C2827" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Symbol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443D1AB0" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Concentration of Free Chlorine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7735A674" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maximum Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="603FAC25" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maximum Temperature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="3A3BB916" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="174AAFF7" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sodium hypochlorite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="274D4BDB" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NaOCl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B63E214" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E50B15" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE6FB18" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>77°F (25°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="720EF29D" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20385417" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFEBAB1" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664CE4F3" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF83783" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03767263" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="378633F4" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="427E6925" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chlorine (gas or Liquid)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="069490E1" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86B273" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2678ADC9" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFC0D9" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="639F35D0" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3283D981" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073BF6BE" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22759870" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1465CA1F" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2007BB0A" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="2CF74558" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE05BD4" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="532FCA1A" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B692B79" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB5AD9B" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>72 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D1D579" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>140°F (60°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="5503A790" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="252C1843" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hydrogen peroxide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27AB8D45" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B575C1E" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6175D2BF" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0022E04D" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>77°F (25°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="3A6CB42D" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084024FF" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD7F8CB" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B705964" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60221C68" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17A89BC6" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="36030B16" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7748F37E" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chloramines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44B21E1C" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="003A0366" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA110C2" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0CBEDD" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="143DB418" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD2CED" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33414316" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B7654D" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB631A9" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579BEF71" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31E38" w:rsidRPr="00802283" w14:paraId="2D22F367" w14:textId="77777777" w:rsidTr="00963419">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E32C1BB" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3EE193" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3360988C" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4mg/L (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC90C07" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>72 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADF21DE" w14:textId="77777777" w:rsidR="00B31E38" w:rsidRPr="00802283" w:rsidRDefault="00B31E38" w:rsidP="00963419">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00802283">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>140°F (60°C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29E2FCAF" w14:textId="59A4FB5D" w:rsidR="00344F6A" w:rsidRPr="000F030A" w:rsidRDefault="00B31E38" w:rsidP="00344F6A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Uponor does NOT recommend long-term or continuous-dosing chemical treatments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Do not use chemical disinfection/shock treatment on a monthly basis. Limit chemical disinfection to four cycles over the life of the piping system.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Do not use especially high oxidizing agents such as ozone, chlorine dioxide, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F030A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• These guidelines are for disinfection treatment and do not supersede normal operating parameters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2425EE65" w14:textId="77777777" w:rsidR="004040DB" w:rsidRPr="004040DB" w:rsidRDefault="004040DB" w:rsidP="004040DB">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:t>To prevent reduced service life of system components, disinfection solutions should not stand in the system longer than 72 hours per Uponor Disinfection Guidelines. Flush the system with potable water after disinfection.</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004040DB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consult piping manufacturer for compatibility if alternative disinfectants are to be used.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9E" w14:textId="77777777" w:rsidR="00FB1A11" w:rsidRPr="00BC094E" w:rsidRDefault="00FB1A11" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t>Contractor shall cooperate in maintaining reasonably clean premises at all times. Prior to final inspection Contractor shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0C9F" w14:textId="77777777" w:rsidR="00FB1A11" w:rsidRPr="00BC094E" w:rsidRDefault="00FB1A11" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
@@ -12142,50 +13980,51 @@
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> or put into operation </w:t>
       </w:r>
       <w:r w:rsidR="00FF621E">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00FF621E" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> water</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> distribution piping system until it has been inspected and approved by the authority having jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CA8" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="00DE6024" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
+        <w:lastRenderedPageBreak/>
         <w:t>Test per authority</w:t>
       </w:r>
       <w:r w:rsidR="002641E2" w:rsidRPr="00BC094E">
         <w:t xml:space="preserve"> having jurisdiction to a maximum pressure of the lowest pressure-rated appurtenance in the system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CA9" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="00DE6024" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">CPVC </w:t>
       </w:r>
       <w:r w:rsidR="002641E2" w:rsidRPr="00BC094E">
         <w:t>Piping Tests: After the piping system has been given sufficient time to cure per th</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>e manufacturer’s recommendations f</w:t>
       </w:r>
@@ -12266,51 +14105,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="573AACE0" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Flush the domestic water system with ambient temperature, clean, potable water unless there is a risk of damage due to freezing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0106F6CE" w14:textId="77777777" w:rsidR="006629B7" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>After completing each hydrostatic leak testing procedure, drain the system until empty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C28B2B" w14:textId="66366FB8" w:rsidR="006629B7" w:rsidRPr="00BC094E" w:rsidRDefault="006629B7" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If testing with compressed air, do not exceed 120 psi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CAB" w14:textId="77777777" w:rsidR="002641E2" w:rsidRPr="00BC094E" w:rsidRDefault="00DE6024" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
@@ -12696,50 +14534,51 @@
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Repair joint leaks and </w:t>
       </w:r>
       <w:r w:rsidR="00497F91" w:rsidRPr="00BC094E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>llow solvent welded joints to fully cure fully before repressurizing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CBF" w14:textId="67CEBA4D" w:rsidR="00D2676D" w:rsidRPr="00D2785D" w:rsidRDefault="00D2676D" w:rsidP="008733DC">
       <w:pPr>
         <w:pStyle w:val="GFSectTtl"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="864"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D2785D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FIELD </w:t>
       </w:r>
       <w:r w:rsidR="006F295A">
         <w:t>QUALITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2785D">
         <w:t xml:space="preserve"> ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CC0" w14:textId="729CD96C" w:rsidR="00D2676D" w:rsidRPr="00BC094E" w:rsidRDefault="00D2676D" w:rsidP="001715E3">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">Installing contractor shall schedule training session with the </w:t>
       </w:r>
       <w:r w:rsidR="005E4652">
         <w:t xml:space="preserve">Uponor ChlorFIT Schedule 80 </w:t>
       </w:r>
@@ -12826,87 +14665,87 @@
         <w:t>CPVC joints shall initial each joint with a permanent</w:t>
       </w:r>
       <w:r w:rsidR="009C68A6" w:rsidRPr="00BC094E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t xml:space="preserve">ink marker. Initials shall be block letters with a minimum height of </w:t>
       </w:r>
       <w:r w:rsidR="00280D5E" w:rsidRPr="00BC094E">
         <w:t>1/4 inch</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC094E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA0CC4" w14:textId="79A78ED4" w:rsidR="00E16949" w:rsidRPr="00E16949" w:rsidRDefault="00E16949" w:rsidP="00345F8B">
       <w:pPr>
         <w:pStyle w:val="EOS"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C51888">
         <w:t>END OF SECTION 22 11 16</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E16949" w:rsidRPr="00E16949" w:rsidSect="004D4ADE">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61231B68" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
+    <w:p w14:paraId="78E7C18C" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0596DBB7" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
+    <w:p w14:paraId="08A1299D" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17824787" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D">
+    <w:p w14:paraId="3206E701" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -12917,145 +14756,139 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36DA0CCA" w14:textId="66E42793" w:rsidR="006036E7" w:rsidRDefault="00A20990" w:rsidP="00D13ED4">
     <w:pPr>
       <w:pStyle w:val="GFFooter"/>
     </w:pPr>
     <w:r>
       <w:t>February</w:t>
     </w:r>
     <w:r w:rsidR="00C52746">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00C52746">
-      <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-      <w:t>202</w:t>
+      <w:t>, 202</w:t>
     </w:r>
     <w:r>
       <w:t>6</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="006036E7">
       <w:tab/>
       <w:t xml:space="preserve">22 11 16 </w:t>
     </w:r>
     <w:r w:rsidR="003238E1">
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0001071D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006036E7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F6FA43F" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
+    <w:p w14:paraId="1DFDE8AC" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="793E28A0" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D" w:rsidP="00790C91">
+    <w:p w14:paraId="47A7ED53" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1" w:rsidP="00790C91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="611C4C4B" w14:textId="77777777" w:rsidR="00B7570D" w:rsidRDefault="00B7570D">
+    <w:p w14:paraId="435F739A" w14:textId="77777777" w:rsidR="00C801A1" w:rsidRDefault="00C801A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="443671A6" w14:textId="40132770" w:rsidR="00FF68A1" w:rsidRDefault="00FF68A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DCBEC4" wp14:editId="57C5E26A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -13268,51 +15101,51 @@
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">INTERNAL </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B6C0163" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:40.5pt;height:26.25pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuBqpADAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwls6UdEWNFdUVVC&#10;uyux1Z6NY5NIjseyBxL66zt2CLTbnqpyMOOZyXy897y47VvDjsqHBmzJp5OcM2UlVI3dl/z78/rd&#10;J84CClsJA1aV/KQCv12+fbPoXKFmUIOplGdUxIaicyWvEV2RZUHWqhVhAk5ZCmrwrUC6+n1WedFR&#10;9dZkszz/kHXgK+dBqhDIez8E+TLV11pJfNQ6KGSm5DQbptOncxfPbLkQxd4LVzfyPIb4hyla0Vhq&#10;eil1L1Cwg2/+KNU20kMAjRMJbQZaN1KlHWibaf5qm20tnEq7EDjBXWAK/6+sfDhu3ZNn2H+BngiM&#10;gHQuFIGccZ9e+zb+06SM4gTh6QKb6pFJcs6n72/mFJEUuqHfx3mskl0/dj7gVwUti0bJPbGSwBLH&#10;TcAhdUyJvSysG2MSM8b+5qCa0ZNdJ4wW9rueNVXJZ+P0O6hOtJSHge/g5Lqh1hsR8El4IpimJdHi&#10;Ix3aQFdyOFuc1eB//M0f8wl3inLWkWBKbknRnJlvlviI2krG9HM+z+nmR/duNOyhvQOS4ZRehJPJ&#10;jHloRlN7aF9IzqvYiELCSmpXchzNOxyUS89BqtUqJZGMnMCN3ToZS0e4IpbP/Yvw7gw4ElMPMKpJ&#10;FK9wH3Ljl8GtDkjoJ1IitAOQZ8RJgonW83OJGv/1nrKuj3r5EwAA//8DAFBLAwQUAAYACAAAACEA&#10;MCe0cNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb42sgEtwLYcQyCG3&#10;NP05b6yt7cZaGUtJ3Dx9t720l4Fhlplvy+Xke3WmMXaBLZhZBoq4Dq7jxsLry+ZhASomZId9YLLw&#10;RRGW1e1NiYULF36m8z41Sko4FmihTWkotI51Sx7jLAzEkn2E0WMSOzbajXiRct/reZY9ao8dy0KL&#10;A61bqo/7k7fQ5auQDL1tN5/v3gRz3W3z687a+7tp9QQq0ZT+juEHX9ChEqZDOLGLqrcgj6RflWxh&#10;xB0s5PMcdFXq/+zVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuBqpADAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwJ7Rw2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNAL " style="position:absolute;margin-left:0;margin-top:0;width:40.5pt;height:26.25pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZx30GCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0y9YZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oOU66bqdhOSgUSfPjvaf5bd8adlA+NGBLPp3knCkroWrsruQ/nlcf&#10;bjgLKGwlDFhV8qMK/Hbx/t28c4W6ghpMpTyjIjYUnSt5jeiKLAuyVq0IE3DKUlCDbwXS1e+yyouO&#10;qrcmu8rzT1kHvnIepAqBvPdDkC9Sfa2VxEetg0JmSk6zYTp9OrfxzBZzUey8cHUjT2OIf5iiFY2l&#10;pudS9wIF2/vmj1JtIz0E0DiR0GagdSNV2oG2meZvttnUwqm0C4ET3Bmm8P/KyofDxj15hv1X6InA&#10;CEjnQhHIGffptW/jP03KKE4QHs+wqR6ZJOds+vF6RhFJoWv6fZ7FKtnlY+cDflPQsmiU3BMrCSxx&#10;WAccUseU2MvCqjEmMWPsbw6qGT3ZZcJoYb/tWVO9mn4L1ZGW8jDwHZxcNdR6LQI+CU8E07QkWnyk&#10;QxvoSg4ni7Ma/M+/+WM+4U5RzjoSTMktKZoz890SH1FbyZh+yWc53fzo3o6G3bd3QDKc0otwMpkx&#10;D81oag/tC8l5GRtRSFhJ7UqOo3mHg3LpOUi1XKYkkpETuLYbJ2PpCFfE8rl/Ed6dAEdi6gFGNYni&#10;De5DbvwyuOUeCf1ESoR2APKEOEkw0Xp6LlHjr+8p6/KoF78AAAD//wMAUEsDBBQABgAIAAAAIQAw&#10;J7Rw2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjayAS3AthxDIIbc0&#10;/TlvrK3txloZS0ncPH23vbSXgWGWmW/L5eR7daYxdoEtmFkGirgOruPGwuvL5mEBKiZkh31gsvBF&#10;EZbV7U2JhQsXfqbzPjVKSjgWaKFNaSi0jnVLHuMsDMSSfYTRYxI7NtqNeJFy3+t5lj1qjx3LQosD&#10;rVuqj/uTt9Dlq5AMvW03n+/eBHPdbfPrztr7u2n1BCrRlP6O4Qdf0KESpkM4sYuqtyCPpF+VbGHE&#10;HSzk8xx0Ver/7NU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJnHfQYLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAntHDZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="274C3546" w14:textId="31A48A68" w:rsidR="00FF68A1" w:rsidRPr="00FF68A1" w:rsidRDefault="00FF68A1" w:rsidP="00FF68A1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FF68A1">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">INTERNAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -13960,306 +15793,318 @@
         <w:numFmt w:val="lowerLetter"/>
         <w:pStyle w:val="PR5"/>
         <w:lvlText w:val="%9)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3600" w:hanging="576"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1795323191">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="915897272">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1787188433">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="555169688">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="10" w16cid:durableId="740908972">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790C91"/>
     <w:rsid w:val="0000049C"/>
     <w:rsid w:val="0001071D"/>
     <w:rsid w:val="00010973"/>
     <w:rsid w:val="0001366A"/>
     <w:rsid w:val="000146FF"/>
     <w:rsid w:val="00014B41"/>
     <w:rsid w:val="0003011E"/>
     <w:rsid w:val="00033B86"/>
     <w:rsid w:val="000354C8"/>
     <w:rsid w:val="000355A1"/>
+    <w:rsid w:val="00036B62"/>
     <w:rsid w:val="00037433"/>
     <w:rsid w:val="00040AA0"/>
     <w:rsid w:val="00044610"/>
     <w:rsid w:val="00044E42"/>
     <w:rsid w:val="000472DF"/>
     <w:rsid w:val="00047565"/>
     <w:rsid w:val="00050CB6"/>
     <w:rsid w:val="00052CC9"/>
     <w:rsid w:val="00053122"/>
     <w:rsid w:val="00054DA2"/>
     <w:rsid w:val="00055C3E"/>
     <w:rsid w:val="000571E1"/>
     <w:rsid w:val="0005767C"/>
     <w:rsid w:val="00060982"/>
     <w:rsid w:val="000658D4"/>
     <w:rsid w:val="000664E4"/>
     <w:rsid w:val="0007067D"/>
     <w:rsid w:val="0007315A"/>
     <w:rsid w:val="000770C4"/>
     <w:rsid w:val="00077AC1"/>
     <w:rsid w:val="000838E8"/>
     <w:rsid w:val="000916D6"/>
     <w:rsid w:val="00091A98"/>
     <w:rsid w:val="0009334A"/>
     <w:rsid w:val="00094515"/>
     <w:rsid w:val="00096E5B"/>
     <w:rsid w:val="000A04A0"/>
     <w:rsid w:val="000B103A"/>
     <w:rsid w:val="000B140E"/>
     <w:rsid w:val="000B1792"/>
     <w:rsid w:val="000B1795"/>
     <w:rsid w:val="000B1986"/>
     <w:rsid w:val="000B21E4"/>
     <w:rsid w:val="000B3088"/>
     <w:rsid w:val="000B650C"/>
     <w:rsid w:val="000B7A64"/>
     <w:rsid w:val="000B7E8D"/>
     <w:rsid w:val="000C1511"/>
     <w:rsid w:val="000C261B"/>
     <w:rsid w:val="000D1A19"/>
     <w:rsid w:val="000D481C"/>
     <w:rsid w:val="000D4B22"/>
     <w:rsid w:val="000D542B"/>
     <w:rsid w:val="000D5EDA"/>
     <w:rsid w:val="000D7D1F"/>
     <w:rsid w:val="000E2592"/>
     <w:rsid w:val="000E30C2"/>
+    <w:rsid w:val="000F030A"/>
     <w:rsid w:val="000F6950"/>
     <w:rsid w:val="000F7C42"/>
     <w:rsid w:val="00104B62"/>
     <w:rsid w:val="0010595A"/>
     <w:rsid w:val="00105D98"/>
     <w:rsid w:val="00110008"/>
     <w:rsid w:val="001120F8"/>
     <w:rsid w:val="001122C8"/>
     <w:rsid w:val="00114A81"/>
     <w:rsid w:val="00123CED"/>
     <w:rsid w:val="0013069F"/>
     <w:rsid w:val="00130AE4"/>
     <w:rsid w:val="001364F0"/>
+    <w:rsid w:val="00140310"/>
     <w:rsid w:val="00143348"/>
     <w:rsid w:val="0014478F"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="00147ABE"/>
     <w:rsid w:val="00151935"/>
     <w:rsid w:val="001529FF"/>
     <w:rsid w:val="00153931"/>
     <w:rsid w:val="00153F77"/>
+    <w:rsid w:val="001543ED"/>
     <w:rsid w:val="00155ABF"/>
     <w:rsid w:val="00157522"/>
     <w:rsid w:val="00161058"/>
     <w:rsid w:val="00161CA2"/>
     <w:rsid w:val="00166E2E"/>
     <w:rsid w:val="00167F30"/>
     <w:rsid w:val="001715E3"/>
     <w:rsid w:val="00173F61"/>
     <w:rsid w:val="001762C8"/>
     <w:rsid w:val="001833EA"/>
     <w:rsid w:val="0018705E"/>
     <w:rsid w:val="0019287A"/>
     <w:rsid w:val="0019373C"/>
     <w:rsid w:val="00194ACC"/>
     <w:rsid w:val="00197253"/>
     <w:rsid w:val="001A13EC"/>
     <w:rsid w:val="001A295C"/>
     <w:rsid w:val="001A2CAC"/>
     <w:rsid w:val="001A5CF4"/>
     <w:rsid w:val="001A7DCF"/>
     <w:rsid w:val="001B0BCB"/>
     <w:rsid w:val="001B4724"/>
     <w:rsid w:val="001B7C3C"/>
     <w:rsid w:val="001C7E98"/>
     <w:rsid w:val="001D3488"/>
+    <w:rsid w:val="001E43FF"/>
     <w:rsid w:val="001E7539"/>
     <w:rsid w:val="001F026F"/>
     <w:rsid w:val="001F3885"/>
     <w:rsid w:val="001F44A6"/>
     <w:rsid w:val="001F5058"/>
     <w:rsid w:val="001F596D"/>
     <w:rsid w:val="002008C1"/>
     <w:rsid w:val="00201070"/>
     <w:rsid w:val="00205B4A"/>
+    <w:rsid w:val="0021058F"/>
     <w:rsid w:val="00213F02"/>
     <w:rsid w:val="00214057"/>
     <w:rsid w:val="00216CF3"/>
     <w:rsid w:val="00217CF3"/>
     <w:rsid w:val="0022064C"/>
     <w:rsid w:val="00221BDB"/>
     <w:rsid w:val="0022710C"/>
     <w:rsid w:val="00227E1C"/>
     <w:rsid w:val="00243355"/>
     <w:rsid w:val="00244804"/>
     <w:rsid w:val="002457D0"/>
     <w:rsid w:val="00247624"/>
     <w:rsid w:val="00251037"/>
     <w:rsid w:val="00251153"/>
     <w:rsid w:val="002542AC"/>
     <w:rsid w:val="00260546"/>
     <w:rsid w:val="00262B32"/>
     <w:rsid w:val="002641E2"/>
     <w:rsid w:val="00270B79"/>
     <w:rsid w:val="0027121B"/>
     <w:rsid w:val="0027453B"/>
     <w:rsid w:val="00277A79"/>
-    <w:rsid w:val="00280BD3"/>
     <w:rsid w:val="00280D5E"/>
     <w:rsid w:val="00285457"/>
     <w:rsid w:val="00286A24"/>
     <w:rsid w:val="00287616"/>
     <w:rsid w:val="00287A73"/>
     <w:rsid w:val="00287D88"/>
     <w:rsid w:val="00290FBB"/>
     <w:rsid w:val="00291ECD"/>
     <w:rsid w:val="00293351"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002B25B1"/>
     <w:rsid w:val="002B48BC"/>
     <w:rsid w:val="002B7A20"/>
     <w:rsid w:val="002C07B8"/>
     <w:rsid w:val="002C4760"/>
     <w:rsid w:val="002C6511"/>
     <w:rsid w:val="002C6F9F"/>
     <w:rsid w:val="002C719B"/>
     <w:rsid w:val="002D06EA"/>
     <w:rsid w:val="002D0AD2"/>
     <w:rsid w:val="002D26B0"/>
     <w:rsid w:val="002D4701"/>
     <w:rsid w:val="002D5668"/>
     <w:rsid w:val="002D6306"/>
     <w:rsid w:val="002F09B4"/>
     <w:rsid w:val="002F0B70"/>
     <w:rsid w:val="002F0C2E"/>
     <w:rsid w:val="002F123C"/>
     <w:rsid w:val="002F2291"/>
     <w:rsid w:val="00300C58"/>
     <w:rsid w:val="003107A3"/>
     <w:rsid w:val="003126A0"/>
     <w:rsid w:val="003126FE"/>
     <w:rsid w:val="00317C33"/>
     <w:rsid w:val="00317DA9"/>
     <w:rsid w:val="00317EF0"/>
     <w:rsid w:val="00322D2D"/>
     <w:rsid w:val="003238E1"/>
     <w:rsid w:val="00331D18"/>
     <w:rsid w:val="0033209E"/>
     <w:rsid w:val="003337E3"/>
     <w:rsid w:val="00337986"/>
     <w:rsid w:val="0034003C"/>
     <w:rsid w:val="00340618"/>
     <w:rsid w:val="0034244C"/>
     <w:rsid w:val="00342BC9"/>
+    <w:rsid w:val="00344F6A"/>
     <w:rsid w:val="00345F8B"/>
     <w:rsid w:val="00351043"/>
     <w:rsid w:val="0035205D"/>
     <w:rsid w:val="003616E6"/>
     <w:rsid w:val="00361B9D"/>
     <w:rsid w:val="0036331D"/>
     <w:rsid w:val="00370777"/>
     <w:rsid w:val="00373A78"/>
     <w:rsid w:val="00374DEB"/>
     <w:rsid w:val="00375F9E"/>
     <w:rsid w:val="00381696"/>
     <w:rsid w:val="003819D5"/>
     <w:rsid w:val="00381DBA"/>
     <w:rsid w:val="003828AF"/>
     <w:rsid w:val="003851BC"/>
     <w:rsid w:val="00387FD2"/>
     <w:rsid w:val="003911FF"/>
     <w:rsid w:val="003915E9"/>
     <w:rsid w:val="0039713F"/>
+    <w:rsid w:val="003A0F03"/>
     <w:rsid w:val="003A420C"/>
     <w:rsid w:val="003A4DE5"/>
     <w:rsid w:val="003A58F7"/>
     <w:rsid w:val="003A5E49"/>
     <w:rsid w:val="003B0B1C"/>
     <w:rsid w:val="003B1EEA"/>
     <w:rsid w:val="003B1EEE"/>
+    <w:rsid w:val="003B3358"/>
     <w:rsid w:val="003B373F"/>
     <w:rsid w:val="003B5DC3"/>
     <w:rsid w:val="003C035C"/>
     <w:rsid w:val="003C26E1"/>
     <w:rsid w:val="003C33B0"/>
     <w:rsid w:val="003C50DB"/>
     <w:rsid w:val="003D1103"/>
     <w:rsid w:val="003E6B16"/>
     <w:rsid w:val="003F13A2"/>
     <w:rsid w:val="003F5C0B"/>
     <w:rsid w:val="003F6DF2"/>
     <w:rsid w:val="00400CA1"/>
     <w:rsid w:val="00402258"/>
+    <w:rsid w:val="004040DB"/>
     <w:rsid w:val="00406507"/>
     <w:rsid w:val="0040696A"/>
     <w:rsid w:val="00410587"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="004141F0"/>
     <w:rsid w:val="004146CD"/>
     <w:rsid w:val="00414817"/>
     <w:rsid w:val="00416144"/>
     <w:rsid w:val="00416E05"/>
     <w:rsid w:val="00421199"/>
     <w:rsid w:val="00421A58"/>
     <w:rsid w:val="00422D41"/>
     <w:rsid w:val="00424A80"/>
     <w:rsid w:val="0042587B"/>
     <w:rsid w:val="00427FA6"/>
     <w:rsid w:val="00431417"/>
     <w:rsid w:val="0043233E"/>
     <w:rsid w:val="004330FF"/>
     <w:rsid w:val="00433D04"/>
     <w:rsid w:val="004340C9"/>
     <w:rsid w:val="00435CC3"/>
     <w:rsid w:val="00440AD9"/>
     <w:rsid w:val="00442DA9"/>
     <w:rsid w:val="0045015D"/>
     <w:rsid w:val="00456994"/>
@@ -14283,67 +16128,70 @@
     <w:rsid w:val="004921BB"/>
     <w:rsid w:val="00497C16"/>
     <w:rsid w:val="00497F91"/>
     <w:rsid w:val="004B03B6"/>
     <w:rsid w:val="004B03C3"/>
     <w:rsid w:val="004B2C40"/>
     <w:rsid w:val="004B35AC"/>
     <w:rsid w:val="004B504C"/>
     <w:rsid w:val="004B75BE"/>
     <w:rsid w:val="004C0172"/>
     <w:rsid w:val="004C0B84"/>
     <w:rsid w:val="004C40C1"/>
     <w:rsid w:val="004D04D7"/>
     <w:rsid w:val="004D09F7"/>
     <w:rsid w:val="004D43DC"/>
     <w:rsid w:val="004D4ADE"/>
     <w:rsid w:val="004D5D52"/>
     <w:rsid w:val="004D6323"/>
     <w:rsid w:val="004D761D"/>
     <w:rsid w:val="004E135D"/>
     <w:rsid w:val="004E1775"/>
     <w:rsid w:val="004E1B6A"/>
     <w:rsid w:val="004E2DBA"/>
     <w:rsid w:val="004E4197"/>
     <w:rsid w:val="004E4833"/>
+    <w:rsid w:val="004F1A15"/>
     <w:rsid w:val="004F2258"/>
+    <w:rsid w:val="004F3B1E"/>
     <w:rsid w:val="004F45D5"/>
     <w:rsid w:val="0051366C"/>
     <w:rsid w:val="00515FF9"/>
     <w:rsid w:val="00525A06"/>
     <w:rsid w:val="005268BF"/>
     <w:rsid w:val="005300FF"/>
     <w:rsid w:val="0053409E"/>
     <w:rsid w:val="005361A0"/>
     <w:rsid w:val="005365A5"/>
     <w:rsid w:val="00543C95"/>
     <w:rsid w:val="00545EDC"/>
     <w:rsid w:val="00547CD4"/>
     <w:rsid w:val="00550CD7"/>
     <w:rsid w:val="00553A5F"/>
     <w:rsid w:val="00554EC1"/>
     <w:rsid w:val="00554F3C"/>
+    <w:rsid w:val="00561119"/>
     <w:rsid w:val="00563931"/>
     <w:rsid w:val="00565710"/>
     <w:rsid w:val="00572563"/>
     <w:rsid w:val="00572D2B"/>
     <w:rsid w:val="0057342C"/>
     <w:rsid w:val="00573FEB"/>
     <w:rsid w:val="005803D2"/>
     <w:rsid w:val="005814CC"/>
     <w:rsid w:val="00582419"/>
     <w:rsid w:val="00584E4D"/>
     <w:rsid w:val="00584FDA"/>
     <w:rsid w:val="00587E9E"/>
     <w:rsid w:val="00596C2E"/>
     <w:rsid w:val="005B10BC"/>
     <w:rsid w:val="005B549C"/>
     <w:rsid w:val="005B6638"/>
     <w:rsid w:val="005C2428"/>
     <w:rsid w:val="005C269E"/>
     <w:rsid w:val="005C6FB3"/>
     <w:rsid w:val="005C7969"/>
     <w:rsid w:val="005D1FC1"/>
     <w:rsid w:val="005E4652"/>
     <w:rsid w:val="005E5914"/>
     <w:rsid w:val="005F2605"/>
     <w:rsid w:val="005F3DDB"/>
@@ -14538,50 +16386,51 @@
     <w:rsid w:val="008F1101"/>
     <w:rsid w:val="008F2674"/>
     <w:rsid w:val="0090277A"/>
     <w:rsid w:val="0090578E"/>
     <w:rsid w:val="00906BF1"/>
     <w:rsid w:val="00910763"/>
     <w:rsid w:val="00912F41"/>
     <w:rsid w:val="00913236"/>
     <w:rsid w:val="00915EB9"/>
     <w:rsid w:val="0091610C"/>
     <w:rsid w:val="0091642F"/>
     <w:rsid w:val="0091718F"/>
     <w:rsid w:val="0092430C"/>
     <w:rsid w:val="009269AA"/>
     <w:rsid w:val="009277EC"/>
     <w:rsid w:val="009303F9"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="00947C21"/>
     <w:rsid w:val="009516FD"/>
     <w:rsid w:val="00952B60"/>
     <w:rsid w:val="0095651E"/>
     <w:rsid w:val="00957848"/>
     <w:rsid w:val="00964F85"/>
     <w:rsid w:val="00965696"/>
     <w:rsid w:val="00973BD6"/>
+    <w:rsid w:val="00973BED"/>
     <w:rsid w:val="00975F47"/>
     <w:rsid w:val="009775F2"/>
     <w:rsid w:val="00983081"/>
     <w:rsid w:val="009830D8"/>
     <w:rsid w:val="00984DBE"/>
     <w:rsid w:val="009851C6"/>
     <w:rsid w:val="00985780"/>
     <w:rsid w:val="00986C25"/>
     <w:rsid w:val="00994660"/>
     <w:rsid w:val="00994CC2"/>
     <w:rsid w:val="00994E64"/>
     <w:rsid w:val="009956E5"/>
     <w:rsid w:val="0099713B"/>
     <w:rsid w:val="009A03A8"/>
     <w:rsid w:val="009A5D60"/>
     <w:rsid w:val="009B55E9"/>
     <w:rsid w:val="009B6482"/>
     <w:rsid w:val="009B7A83"/>
     <w:rsid w:val="009C0821"/>
     <w:rsid w:val="009C17ED"/>
     <w:rsid w:val="009C3D5D"/>
     <w:rsid w:val="009C4C9D"/>
     <w:rsid w:val="009C68A6"/>
     <w:rsid w:val="009C7AAB"/>
     <w:rsid w:val="009D259F"/>
@@ -14629,124 +16478,128 @@
     <w:rsid w:val="00AB03D7"/>
     <w:rsid w:val="00AB0CD9"/>
     <w:rsid w:val="00AB17CD"/>
     <w:rsid w:val="00AB2F2F"/>
     <w:rsid w:val="00AB3884"/>
     <w:rsid w:val="00AB55ED"/>
     <w:rsid w:val="00AC48B0"/>
     <w:rsid w:val="00AC53B5"/>
     <w:rsid w:val="00AD1E02"/>
     <w:rsid w:val="00AD23F2"/>
     <w:rsid w:val="00AD2CFB"/>
     <w:rsid w:val="00AD5E5E"/>
     <w:rsid w:val="00AD6A69"/>
     <w:rsid w:val="00AD787B"/>
     <w:rsid w:val="00AE77AD"/>
     <w:rsid w:val="00AF1061"/>
     <w:rsid w:val="00AF1C90"/>
     <w:rsid w:val="00AF4A64"/>
     <w:rsid w:val="00B00F0A"/>
     <w:rsid w:val="00B02608"/>
     <w:rsid w:val="00B03025"/>
     <w:rsid w:val="00B12C57"/>
     <w:rsid w:val="00B13F94"/>
     <w:rsid w:val="00B1544C"/>
     <w:rsid w:val="00B154C2"/>
+    <w:rsid w:val="00B31E38"/>
     <w:rsid w:val="00B32FD7"/>
     <w:rsid w:val="00B349BD"/>
     <w:rsid w:val="00B41653"/>
     <w:rsid w:val="00B43AD6"/>
     <w:rsid w:val="00B44669"/>
     <w:rsid w:val="00B4701B"/>
     <w:rsid w:val="00B51784"/>
     <w:rsid w:val="00B51E94"/>
     <w:rsid w:val="00B5757E"/>
     <w:rsid w:val="00B61459"/>
     <w:rsid w:val="00B62007"/>
     <w:rsid w:val="00B6655D"/>
     <w:rsid w:val="00B7332F"/>
     <w:rsid w:val="00B7570D"/>
     <w:rsid w:val="00B7650D"/>
     <w:rsid w:val="00B770D6"/>
     <w:rsid w:val="00B77856"/>
     <w:rsid w:val="00B838A3"/>
     <w:rsid w:val="00B868AE"/>
     <w:rsid w:val="00B93B6E"/>
     <w:rsid w:val="00BA3544"/>
     <w:rsid w:val="00BB0C04"/>
     <w:rsid w:val="00BB634E"/>
     <w:rsid w:val="00BB7000"/>
     <w:rsid w:val="00BC094E"/>
     <w:rsid w:val="00BC6C5D"/>
     <w:rsid w:val="00BD1400"/>
     <w:rsid w:val="00BD329B"/>
     <w:rsid w:val="00BE1B6F"/>
     <w:rsid w:val="00BE1F3F"/>
     <w:rsid w:val="00BE39DA"/>
     <w:rsid w:val="00BE4A67"/>
     <w:rsid w:val="00BE518A"/>
     <w:rsid w:val="00BE7FD6"/>
     <w:rsid w:val="00BF22E5"/>
     <w:rsid w:val="00BF3B82"/>
     <w:rsid w:val="00BF7699"/>
+    <w:rsid w:val="00C01507"/>
     <w:rsid w:val="00C03CB7"/>
     <w:rsid w:val="00C042BF"/>
     <w:rsid w:val="00C05101"/>
     <w:rsid w:val="00C10BBE"/>
     <w:rsid w:val="00C112C4"/>
     <w:rsid w:val="00C13D66"/>
     <w:rsid w:val="00C13FAE"/>
     <w:rsid w:val="00C144A6"/>
     <w:rsid w:val="00C15A52"/>
     <w:rsid w:val="00C163A0"/>
     <w:rsid w:val="00C210DE"/>
     <w:rsid w:val="00C24707"/>
     <w:rsid w:val="00C24A30"/>
     <w:rsid w:val="00C31461"/>
     <w:rsid w:val="00C33599"/>
     <w:rsid w:val="00C3476E"/>
     <w:rsid w:val="00C34ABF"/>
     <w:rsid w:val="00C368D8"/>
     <w:rsid w:val="00C36E22"/>
     <w:rsid w:val="00C422E9"/>
     <w:rsid w:val="00C42E9B"/>
     <w:rsid w:val="00C44039"/>
     <w:rsid w:val="00C442F7"/>
     <w:rsid w:val="00C44BC9"/>
     <w:rsid w:val="00C46050"/>
     <w:rsid w:val="00C47732"/>
     <w:rsid w:val="00C507AA"/>
     <w:rsid w:val="00C51888"/>
+    <w:rsid w:val="00C52342"/>
     <w:rsid w:val="00C52746"/>
     <w:rsid w:val="00C554F3"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C60A83"/>
     <w:rsid w:val="00C64009"/>
     <w:rsid w:val="00C65D5D"/>
     <w:rsid w:val="00C677CC"/>
     <w:rsid w:val="00C711B3"/>
     <w:rsid w:val="00C73249"/>
+    <w:rsid w:val="00C801A1"/>
     <w:rsid w:val="00C81404"/>
     <w:rsid w:val="00C81FBB"/>
     <w:rsid w:val="00C853E4"/>
     <w:rsid w:val="00C8542F"/>
     <w:rsid w:val="00C86671"/>
     <w:rsid w:val="00C87A50"/>
     <w:rsid w:val="00C91D5E"/>
     <w:rsid w:val="00C92C11"/>
     <w:rsid w:val="00C93009"/>
     <w:rsid w:val="00C94418"/>
     <w:rsid w:val="00C94D87"/>
     <w:rsid w:val="00C9538C"/>
     <w:rsid w:val="00C95DD2"/>
     <w:rsid w:val="00C9768F"/>
     <w:rsid w:val="00CA08D0"/>
     <w:rsid w:val="00CA2474"/>
     <w:rsid w:val="00CA3483"/>
     <w:rsid w:val="00CA35AE"/>
     <w:rsid w:val="00CA6AB0"/>
     <w:rsid w:val="00CB1B5A"/>
     <w:rsid w:val="00CB2950"/>
     <w:rsid w:val="00CB29A8"/>
     <w:rsid w:val="00CB7FC8"/>
     <w:rsid w:val="00CC01D2"/>
     <w:rsid w:val="00CC02D5"/>
@@ -14755,99 +16608,102 @@
     <w:rsid w:val="00CC5A97"/>
     <w:rsid w:val="00CD403E"/>
     <w:rsid w:val="00CD4A2C"/>
     <w:rsid w:val="00CD6501"/>
     <w:rsid w:val="00CD78B6"/>
     <w:rsid w:val="00CD7EA5"/>
     <w:rsid w:val="00CE2D83"/>
     <w:rsid w:val="00CE3284"/>
     <w:rsid w:val="00CE401F"/>
     <w:rsid w:val="00CE4174"/>
     <w:rsid w:val="00CF055A"/>
     <w:rsid w:val="00CF2BC5"/>
     <w:rsid w:val="00CF5B17"/>
     <w:rsid w:val="00CF5F90"/>
     <w:rsid w:val="00D06512"/>
     <w:rsid w:val="00D06924"/>
     <w:rsid w:val="00D1100F"/>
     <w:rsid w:val="00D13ED4"/>
     <w:rsid w:val="00D16ABF"/>
     <w:rsid w:val="00D254A0"/>
     <w:rsid w:val="00D2676D"/>
     <w:rsid w:val="00D2785D"/>
     <w:rsid w:val="00D3077C"/>
     <w:rsid w:val="00D33661"/>
     <w:rsid w:val="00D34D23"/>
+    <w:rsid w:val="00D34F82"/>
     <w:rsid w:val="00D35736"/>
     <w:rsid w:val="00D363C2"/>
     <w:rsid w:val="00D403AD"/>
     <w:rsid w:val="00D40DB5"/>
     <w:rsid w:val="00D43102"/>
     <w:rsid w:val="00D4394B"/>
     <w:rsid w:val="00D43A5A"/>
     <w:rsid w:val="00D43DE7"/>
     <w:rsid w:val="00D44982"/>
     <w:rsid w:val="00D52491"/>
     <w:rsid w:val="00D53C4F"/>
     <w:rsid w:val="00D56B66"/>
     <w:rsid w:val="00D576F6"/>
     <w:rsid w:val="00D605DE"/>
     <w:rsid w:val="00D605FA"/>
     <w:rsid w:val="00D6136D"/>
     <w:rsid w:val="00D66BB8"/>
     <w:rsid w:val="00D67706"/>
     <w:rsid w:val="00D7005D"/>
     <w:rsid w:val="00D70C6B"/>
     <w:rsid w:val="00D7162D"/>
     <w:rsid w:val="00D72510"/>
     <w:rsid w:val="00D731F8"/>
     <w:rsid w:val="00D73C5E"/>
     <w:rsid w:val="00D75716"/>
     <w:rsid w:val="00D763F0"/>
     <w:rsid w:val="00D82AAF"/>
     <w:rsid w:val="00D83174"/>
     <w:rsid w:val="00D86E47"/>
     <w:rsid w:val="00D87A73"/>
     <w:rsid w:val="00D9379D"/>
     <w:rsid w:val="00DA1A96"/>
     <w:rsid w:val="00DA390E"/>
     <w:rsid w:val="00DA4417"/>
+    <w:rsid w:val="00DA5813"/>
     <w:rsid w:val="00DA5CCA"/>
     <w:rsid w:val="00DA5D2D"/>
     <w:rsid w:val="00DA5F5D"/>
     <w:rsid w:val="00DA6ED3"/>
     <w:rsid w:val="00DB18C1"/>
     <w:rsid w:val="00DB381F"/>
     <w:rsid w:val="00DB61CA"/>
     <w:rsid w:val="00DB6F65"/>
     <w:rsid w:val="00DB733B"/>
     <w:rsid w:val="00DC014F"/>
     <w:rsid w:val="00DC039F"/>
     <w:rsid w:val="00DC0E8E"/>
     <w:rsid w:val="00DC2002"/>
     <w:rsid w:val="00DC24BB"/>
     <w:rsid w:val="00DC3299"/>
+    <w:rsid w:val="00DC71AB"/>
     <w:rsid w:val="00DD6FAD"/>
     <w:rsid w:val="00DE0D37"/>
     <w:rsid w:val="00DE1B9E"/>
     <w:rsid w:val="00DE1DBA"/>
     <w:rsid w:val="00DE6024"/>
     <w:rsid w:val="00DF0C94"/>
     <w:rsid w:val="00E05683"/>
     <w:rsid w:val="00E060A2"/>
     <w:rsid w:val="00E0739D"/>
     <w:rsid w:val="00E11CFE"/>
     <w:rsid w:val="00E15297"/>
     <w:rsid w:val="00E16949"/>
     <w:rsid w:val="00E17DD7"/>
     <w:rsid w:val="00E20556"/>
     <w:rsid w:val="00E20ED6"/>
     <w:rsid w:val="00E239D5"/>
     <w:rsid w:val="00E2784F"/>
     <w:rsid w:val="00E27EF3"/>
     <w:rsid w:val="00E27F11"/>
     <w:rsid w:val="00E357DC"/>
     <w:rsid w:val="00E376EC"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E428E7"/>
     <w:rsid w:val="00E45D9F"/>
     <w:rsid w:val="00E4662C"/>
@@ -16738,51 +18594,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823236690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lubrizol.com/CPVC/FBC-System-Compatible-Program" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lubrizol.com/CPVC/FBC-System-Compatible-Program" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17039,59 +18895,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -17284,132 +19131,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E82F532-FBA1-40D5-AA5B-BB541411A4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D955CB9-14E5-4A65-AB34-BD74D71CDC05}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
-    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
-    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D703F2-1AD8-461A-9F9E-6AD3272572DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>41234</Characters>
+  <Pages>20</Pages>
+  <Words>7436</Words>
+  <Characters>42388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>343</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>353</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Georg Fischer AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48372</CharactersWithSpaces>
+  <CharactersWithSpaces>49725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Swafford, Greg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folders/Products">
     <vt:lpwstr>355;#ChlorFIT™ CPVC - Commercial Water|87b9a1f3-2aae-45b6-9f23-26818443eb46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010063DFA053A634A341974A0B6606E424BE</vt:lpwstr>
   </property>