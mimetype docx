--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -1,5477 +1,9792 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B8403A5" w14:textId="47C81EF1" w:rsidR="006A377F" w:rsidRPr="0077655E" w:rsidRDefault="006A377F" w:rsidP="004A0DA9">
-      <w:pPr>
+    <w:p w14:paraId="42213C17" w14:textId="5922DBBD" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="005D5767">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
         <w:rPr>
           <w:noProof/>
-          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D0E32F9" wp14:editId="05B75996">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CADDBCC" wp14:editId="10C88632">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1343660" cy="384810"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="image1.jpeg" descr="A blue and white logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="2" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg" descr="A blue and white logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1343660" cy="384810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="002A36AC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002A36AC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> IMPORT "http://www.arcat.com/clients/gfx/uponorwi.gif" \* MERGEFORMAT \d  \x \y</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002A36AC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF50747" w14:textId="368A50AA" w:rsidR="00097FFB" w:rsidRPr="00656594" w:rsidRDefault="00097FFB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2633BEA2" w14:textId="1509C593" w:rsidR="003F53E9" w:rsidRDefault="00A9260C" w:rsidP="00DD22B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="1669271F" wp14:editId="175E2BCF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="32CC48F4" wp14:editId="62177C26">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:align>top</wp:align>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="927735" cy="292100"/>
-            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="5766" y="0"/>
                 <wp:lineTo x="0" y="1409"/>
                 <wp:lineTo x="0" y="18313"/>
                 <wp:lineTo x="5766" y="19722"/>
                 <wp:lineTo x="14637" y="19722"/>
                 <wp:lineTo x="21290" y="18313"/>
                 <wp:lineTo x="21290" y="2817"/>
                 <wp:lineTo x="17298" y="0"/>
                 <wp:lineTo x="5766" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="1890635004" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1346418953" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1969259115" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Bild 1" descr="A blue letter on a black background&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="927735" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE9E04D" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+    <w:p w14:paraId="6DEE2A1C" w14:textId="77777777" w:rsidR="003F53E9" w:rsidRDefault="003F53E9">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="134EC756" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100B1DD1" w14:textId="2E716E84" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="003B29B5">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SECTION 23 21 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE3B39F" w14:textId="77777777" w:rsidR="00097FFB" w:rsidRPr="00656594" w:rsidRDefault="00097FFB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15839E24" w14:textId="77777777" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="003B29B5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>HYDRONIC PIPING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5A4C0D" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+    <w:p w14:paraId="75567BEE" w14:textId="77777777" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="00BE6FCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3629DB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F244830" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+    <w:p w14:paraId="3BF0A00F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>SECTION INCLUDES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF265DB" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00385888">
+    <w:p w14:paraId="19392FB3" w14:textId="12EAE560" w:rsidR="00BE6FCF" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="DesignComments"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:t>**NOTE TO SPECIFIER** Delete system type</w:t>
+      </w:r>
+      <w:r w:rsidR="0094701C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:t xml:space="preserve"> not required. The information below is intended for inclusion of the Domestic Water Piping Specification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7AE1C" w14:textId="31706E4E" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="00FC4E32" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crosslinked </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olyethylene, Engel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ethod (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1A7C" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX-a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1A7C" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pipe and fittings for the following applications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700F37F8" w14:textId="110D4497" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hot-water heating piping, aboveground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E31018" w14:textId="03C9FA6A" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hot-water heating piping </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>installed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00206ECA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ground and within slabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BED2AE2" w14:textId="6648ACA5" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chilled-water piping, aboveground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4492E27D" w14:textId="2238D034" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chilled-water piping </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>installed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belowground and within slabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5207ACB3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Condenser-water piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B794053" w14:textId="313140C1" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Makeup-water piping, aboveground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A555D7" w14:textId="6AE43E13" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Makeup-water piping installed belowground and within slabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F3C6BF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RELATED SECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165029B9" w14:textId="54A57A1F" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296" w:firstLine="144"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Delete system types not required.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="473A4552" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+      </w:pPr>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>**NOTE TO SPECIFIER** Delete any sections below not relevant to this project; add others as required</w:t>
+      </w:r>
+      <w:r w:rsidR="002F224B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB85CDC" w14:textId="2998FCF7" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...66 lines deleted...]
-    <w:p w14:paraId="216676D8" w14:textId="3D92422C" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="00137FFD" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 22 11 13 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4154C" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Facility Water Distribution Piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CF3AD6" w14:textId="77777777" w:rsidR="00795293" w:rsidRPr="00656594" w:rsidRDefault="00795293" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="1932F777" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Section 22 11 16 – Domestic Water Piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611188E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="534C4042" w14:textId="76BEAD1E" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00112B64">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E3E920" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296" w:firstLine="144"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077655E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required</w:t>
-[...5 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t>**NOTE TO SPECIFIER** Delete any sections below not relevant to this project; add others as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02957060" w14:textId="13CCA665" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM International (ASTM):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEB167E" w14:textId="1FA9EC63" w:rsidR="00985794" w:rsidRPr="00656594" w:rsidRDefault="00985794" w:rsidP="00985794">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM D2657 Standard Practice for Heat Fusion Joining of Polyolefin Pipe and Fittings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A04CA66" w14:textId="108A0B95" w:rsidR="008749C1" w:rsidRPr="00656594" w:rsidRDefault="008749C1" w:rsidP="008749C1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM D2765 Test Methods for Determination of Gel Content and Swell Ratio of Crosslinked Ethylene Plastics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD89D86" w14:textId="69393F64" w:rsidR="00985794" w:rsidRPr="00656594" w:rsidRDefault="00985794" w:rsidP="00985794">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM D6394 Specification for Sulfone Plastics (SP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D57562" w14:textId="1A5AE38F" w:rsidR="008749C1" w:rsidRPr="00656594" w:rsidRDefault="008749C1" w:rsidP="008749C1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM E84 Standard Test Method for Surface Burning Characteristics of Building Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0528A2" w14:textId="77777777" w:rsidR="008749C1" w:rsidRPr="00656594" w:rsidRDefault="008749C1" w:rsidP="008749C1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM E119 Standard Test Methods for Fire Tests of Building Construction and Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1514F5E7" w14:textId="77777777" w:rsidR="000215AC" w:rsidRDefault="008749C1" w:rsidP="000215AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM E814 Standard Test Method for Fire Tests of Through-Penetration Fire Stops.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F44AF0E" w14:textId="77777777" w:rsidR="003D142D" w:rsidRDefault="003D142D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A6DE9B" w14:textId="40B08755" w:rsidR="008749C1" w:rsidRPr="000215AC" w:rsidRDefault="008749C1" w:rsidP="000215AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000215AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ASTM F876 Standard Specification for Crosslinked Polyethylene (PEX) Tubing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C7316E" w14:textId="55C55D5A" w:rsidR="000215AC" w:rsidRPr="003D142D" w:rsidRDefault="008749C1" w:rsidP="005F2237">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM F877 Standard Specification for Crosslinked Polyethylene (PEX) Plastic Hot- and Cold-Water Distribution Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BEBF8C" w14:textId="602A59E3" w:rsidR="008749C1" w:rsidRPr="00656594" w:rsidRDefault="008749C1" w:rsidP="008749C1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM F1960</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5AD3" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Standard Specification for Cold Expansion Fittings with PEX Reinforcing Rings for Use with Crosslinked Polyethylene (PEX) Tubing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257EED63" w14:textId="4D7B0D7B" w:rsidR="00AB2C73" w:rsidRDefault="008749C1" w:rsidP="4DDDD44E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM F2389 Standard Specification for Pressure-rated Polypropylene (PP) Piping Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D012C5" w14:textId="30B4DC94" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:r w:rsidR="00716829" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standards Institute (ANSI)/National Sanitation Foundation (NSF): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766CCC7B" w14:textId="10EF9768" w:rsidR="00716829" w:rsidRPr="00656594" w:rsidRDefault="003D09AC" w:rsidP="00716829">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NSF/ANSI</w:t>
+      </w:r>
+      <w:r w:rsidR="00716829" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standard 359 Valves for Crosslinked Polyethylene (PEX) Water Distribution Tubing Systems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ED7E5F" w14:textId="77777777" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="00630901" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American National Standards Institute (ANSI)/Underwriters Laboratories, Inc. (UL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2015EDBD" w14:textId="5F3A871B" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="003D09AC" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UL/ANSI </w:t>
+      </w:r>
+      <w:r w:rsidR="00630901" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>263 Standard for Safety for Fire Tests of Building Construction and Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E1C5E" w14:textId="5C178B23" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="003D09AC" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UL/ANSI</w:t>
+      </w:r>
+      <w:r w:rsidR="00630901" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2846 Standard for Fire Test of Plastic Water Distribution Plumbing Pipe for Visible Flame and Smoke Characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A2F82C" w14:textId="77777777" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="00630901" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Society of Mechanical Engineers (ASME)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E178866" w14:textId="6D2D4A2C" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="00630901" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASME B16.5 Pipe Flanges and Flanged Fittings: NPS 1/2 through NPS 24 Metric/Inch Standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D897C8" w14:textId="77777777" w:rsidR="00630901" w:rsidRPr="00656594" w:rsidRDefault="00630901" w:rsidP="00630901">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASME B16.51 Copper and Copper Alloy Press-Connect Pressure Fittings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B43AE9E" w14:textId="77777777" w:rsidR="00C60EF1" w:rsidRPr="00656594" w:rsidRDefault="00C60EF1" w:rsidP="00C60EF1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Canadian Standards Association (CSA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8ED0DE" w14:textId="77777777" w:rsidR="00C60EF1" w:rsidRPr="00656594" w:rsidRDefault="00C60EF1" w:rsidP="00C60EF1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CAN/CSA B137.5 Crosslinked Polyethylene (PEX) Tubing Systems for Pressure Applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EFBCF3" w14:textId="77777777" w:rsidR="00C60EF1" w:rsidRPr="00656594" w:rsidRDefault="00C60EF1" w:rsidP="00C60EF1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CSA B242-05 Groove-and Shoulder-Type Mechanical Pipe Couplings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40EB63" w14:textId="584371EE" w:rsidR="00985794" w:rsidRPr="00656594" w:rsidRDefault="00206ECA" w:rsidP="00985794">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>German Institute for Standardization (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DIN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9E6F8F" w14:textId="7E33599A" w:rsidR="00C029EA" w:rsidRPr="00656594" w:rsidRDefault="00C029EA" w:rsidP="00C029EA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIN 4726 Warm </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ater </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urface </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eating </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystems and </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adiator </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnecting </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystems </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plastics </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystems and </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultilayer </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ystems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182FAAEB" w14:textId="5A4731F9" w:rsidR="00C60EF1" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60EF1" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nternational Code Council (ICC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BCC32C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="00C60EF1" w:rsidP="00C60EF1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Mechanical Code (IM</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F986BF8" w14:textId="77777777" w:rsidR="00C60EF1" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Association of Plumbing an</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60EF1" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d Mechanical Officials (IAPMO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572BBAC" w14:textId="5FAAE061" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="00C60EF1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uniform </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60EF1" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mechanical Code (UM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396ED8F5" w14:textId="539D5A4A" w:rsidR="009F1E11" w:rsidRPr="00656594" w:rsidRDefault="009F1E11" w:rsidP="009F1E11">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Organization for Standardization (ISO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7B9E89" w14:textId="4191E180" w:rsidR="00433116" w:rsidRPr="00656594" w:rsidRDefault="009F1E11" w:rsidP="00433116">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ISO 15874 Plastics Piping Systems for Hot and Cold Water Installations – Polypropylene (PP)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A0E60" w14:textId="5EDCCE23" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+    <w:p w14:paraId="0D968044" w14:textId="27110402" w:rsidR="003B29B5" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="3E088CCF" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003B29B5" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lastic</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0080" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003B29B5" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pipe Institute (PPI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C36ED1" w14:textId="16E2CAF0" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="004A0080" w:rsidP="003B29B5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPI Technical Report TR-4</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217F3805" w14:textId="77777777" w:rsidR="003B29B5" w:rsidRPr="00656594" w:rsidRDefault="003B29B5" w:rsidP="003B29B5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Underwriters Laboratories (UL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2894E778" w14:textId="77777777" w:rsidR="003B29B5" w:rsidRPr="00656594" w:rsidRDefault="003B29B5" w:rsidP="003B29B5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UL 2846 Standard for Fire Tests of Plastic Water Distribution Plumbing Pipe for Visible Flame and Smoke Characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73809D4A" w14:textId="5F838C38" w:rsidR="003B29B5" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="003B29B5" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ponor Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577144A4" w14:textId="01166659" w:rsidR="008D2A15" w:rsidRPr="00656594" w:rsidRDefault="008D2A15" w:rsidP="003B29B5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor </w:t>
+      </w:r>
+      <w:r w:rsidR="00434060">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="006866E7" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Piping Systems Installation Guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0963EA91" w14:textId="4976BB34" w:rsidR="002C14A2" w:rsidRDefault="00D20B68" w:rsidP="003B3F2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor </w:t>
+      </w:r>
+      <w:r w:rsidR="0066714F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX Piping Systems Design and Installation</w:t>
+      </w:r>
+      <w:r w:rsidR="0091661B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Manual, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501DB986" w14:textId="77777777" w:rsidR="003D142D" w:rsidRDefault="003D142D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B8A68A" w14:textId="0F9B33C5" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="690EB57E" w14:textId="277DA4ED" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00112B64">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D9EC27" w14:textId="130165EE" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit under provisions of Section 01 30 00 </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Administrative Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33455CED" w14:textId="5CDFBBA0" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ata: Submit manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s product submittal data and installation instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070AB1E3" w14:textId="77E6D2E1" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shop </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rawings: Provide installation drawings </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>indicating:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piping layout, size dimension by installation segment, vault locations, support fixtures and schedules with all details required for installation of the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9BF348" w14:textId="15924555" w:rsidR="00453A93" w:rsidRPr="00120B95" w:rsidRDefault="ABFFABFF" w:rsidP="003328C2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samples: Submit selection and verification samples of piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68288368" w14:textId="521ED7AC" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ssurance/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontrol </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ubmittals</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75461C32" w14:textId="165604EF" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eports: Upon request, submit test reports from recognized testing laboratories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB4AE31" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submit the following documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378B4360" w14:textId="78176068" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s certificate stating that products comply with specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A48ED7" w14:textId="33DA80A0" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A15" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s flow schedule for the distribution system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6808CD8E" w14:textId="608543ED" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documentation that the installer is trained to install the manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s products</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C2BFBE" w14:textId="6247EDE8" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closeout </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ubmittals: Submit the following documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4298DE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Warranty documents specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEF4301" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Operation and maintenance data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EA6CB5" w14:textId="738BD813" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s field reports specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20593273" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Final as-built piping layout drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F11F53" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B79CF" w14:textId="0031E1D3" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Installer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ualifications: Use an installer with demonstrated experience on projects of similar size and complexity and </w:t>
+      </w:r>
+      <w:r w:rsidR="00781FA9" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>who has been trained by Uponor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05967" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00781FA9" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Uponor-approved trainer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016593A9" w14:textId="737D6B89" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296" w:firstLine="144"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077655E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not required by the text of the edited section.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="72B11CF1" w14:textId="77777777" w:rsidR="00E33D88" w:rsidRPr="0077655E" w:rsidRDefault="00E33D88" w:rsidP="00E33D88">
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Paragraph below should list obligations for compliance with specific code requirements particular to this section. Typically, general statements to comply with a particular code are addressed in Conditions of the Contract and Division 1 Regulatory Requirements Section. Avoid repetitive statements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1655E272" w14:textId="4985A9D9" w:rsidR="ABFFABFF" w:rsidRDefault="002A7CE9" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="180124D3" w14:textId="21646D38" w:rsidR="008C51B1" w:rsidRPr="0077655E" w:rsidRDefault="008C51B1" w:rsidP="008C51B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regulatory r</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equirements and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pprovals: Ensure the piping distribution system complies with all applicable codes and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE6A29A" w14:textId="77777777" w:rsidR="00D95A2E" w:rsidRPr="00C575A7" w:rsidRDefault="00D95A2E" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221788866"/>
+      <w:r w:rsidRPr="00C575A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF8AD1C" w14:textId="77777777" w:rsidR="00D95A2E" w:rsidRPr="00C575A7" w:rsidRDefault="00D95A2E" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C575A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0815E9BC" w14:textId="11AF576B" w:rsidR="00D95A2E" w:rsidRPr="00C575A7" w:rsidRDefault="00D95A2E" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C575A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C575A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C575A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB48D9D" w14:textId="5889B630" w:rsidR="00D95A2E" w:rsidRPr="00C575A7" w:rsidRDefault="00D95A2E" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C575A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:hyperlink r:id="rId15" w:history="1">
+          <w:r w:rsidRPr="00C575A7">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="00C575A7">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="77DCF877" w14:textId="7D705CB9" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certifications: Provide letters of certification indicating: Installer uses skilled workers holding a trade qualification license or equivalent, or apprentices under the supervision of a licensed tradesperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED51CF2" w14:textId="647A3B14" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ASTM E814 Standard Test Method for Fire Tests of Through-Penetration Fire Stops.</w:t>
-[...415 lines deleted...]
-    <w:p w14:paraId="2A0E72B9" w14:textId="77777777" w:rsidR="000A1804" w:rsidRPr="0077655E" w:rsidRDefault="000A1804" w:rsidP="000A1804">
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Retain paragraph below if pre-installation meeting is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1544E36A" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00656594" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1728"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="56ACC6E0" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5118268D" w14:textId="2367D2FA" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-installation </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eetings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F81D7A" w14:textId="4C0DD706" w:rsidR="003C6A8A" w:rsidRPr="003D142D" w:rsidRDefault="ABFFABFF" w:rsidP="00CF3C0A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verify project requirements, excavation conditions, system performance requirements, manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s installation instructions and warranty requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF544C3" w14:textId="73030588" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Review project construction timeline to ensure compliance or discuss modifications as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BC170" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interface with other trade representatives to verify areas of responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2021837E" w14:textId="080F1C88" w:rsidR="00B35463" w:rsidRDefault="ABFFABFF" w:rsidP="4DDDD44E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establish the frequency and construction phase the project engineer intends for site visits and inspections by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piping </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58230D25" w14:textId="13618B16" w:rsidR="000E6B47" w:rsidRDefault="000E6B47" w:rsidP="000E6B47">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...147 lines deleted...]
-    <w:p w14:paraId="40878ED4" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00C71FED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Installer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ualifications for PEX: Installer shall have successfully completed the Uponor Piping Systems Training Course and is able to provide proof/verification</w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Course shall be conducted by the manufacturer or a manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BF26A7" w14:textId="594D4F82" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077655E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Paragraph below should list obligations for compliance with specific code requirements particular to this section. Typically, general statements to comply with a particular code are addressed in Conditions of the Contract and Division 1 Regulatory Requirements Section. Avoid repetitive statements.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B7F305C" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Article below should include specific protection and environmental conditions required during storage. Coordinate article below with Division 1 Product Requirements Section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CECA87" w14:textId="5D95674A" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DELIVERY, STORAGE</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7C64">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603C94B4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>General: Comply with Division 1 Product Requirement Section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F219A4E" w14:textId="3BCF937E" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comply with manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s ordering instructions and lead-time requirements to avoid construction delays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1896D040" w14:textId="7B07F78D" w:rsidR="001D6C1A" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="00590BE1">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delivery: Deliver materials in manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s original, unopened, undamaged containers with identification labels intact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2926CEB8" w14:textId="4D512A8E" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Storage and Protection: Store materials protected from exposure to harmful environmental conditions and at temperature and humidity conditions recommended by the manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D52011" w14:textId="7E81227D" w:rsidR="009B6447" w:rsidRPr="00656594" w:rsidRDefault="009B6447" w:rsidP="009B6447">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="496F0EFD" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Store PEX piping in cartons or under cover to avoid dirt or foreign material from entering the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>piping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3C00FF" w14:textId="10314EFC" w:rsidR="009B6447" w:rsidRPr="00656594" w:rsidRDefault="009B6447" w:rsidP="009B6447">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0517DB25" w14:textId="1B7E53AB" w:rsidR="00912696" w:rsidRPr="0077655E" w:rsidRDefault="00912696" w:rsidP="00912696">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not expose </w:t>
+      </w:r>
+      <w:r w:rsidR="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">white or blue </w:t>
+      </w:r>
+      <w:r w:rsidR="003A11ED" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piping to direct sunlight for more than</w:t>
+      </w:r>
+      <w:r w:rsidR="006C524A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one month</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4C23">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidR="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o not expose red PEX piping to direct sunlight for more than six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FF01CA" w14:textId="77777777" w:rsidR="009B6447" w:rsidRDefault="009B6447" w:rsidP="009B6447">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="449EEA62" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00112B64">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Store piping on a flat surface to prevent unwanted deformation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF844D1" w14:textId="6F52F0B9" w:rsidR="00EC0543" w:rsidRPr="00D66BCA" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296" w:firstLine="144"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077655E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Retain paragraph below if pre-installation meeting is required.</w:t>
-[...148 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="530309F3" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:t>Coordinate article below with Conditions of the Contract and Division 1 Closeout Submittals (Warranty) Section. Use this article to require special or extended warranty or bond covering the work of this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6928763D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="36A19089" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WARRANTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3203C5A3" w14:textId="24E355AD" w:rsidR="00453A93" w:rsidRPr="00120B95" w:rsidRDefault="002A7CE9" w:rsidP="00E4098B">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6F32A8C4" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arranty: Refer to Conditions of the Contract for project warranty provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504CF3FA" w14:textId="14B5FCBC" w:rsidR="009B6447" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="4A487A6E" w14:textId="778CBC74" w:rsidR="006B579C" w:rsidRPr="0077655E" w:rsidRDefault="006B579C" w:rsidP="006B579C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6447" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6447" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arranty:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3338944A" w14:textId="104941D8" w:rsidR="009B6447" w:rsidRPr="00656594" w:rsidRDefault="009B6447" w:rsidP="009B6447">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...222 lines deleted...]
-    <w:p w14:paraId="62B60B2F" w14:textId="0442A314" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a manufacturer system warranty shall cover piping and fittings </w:t>
+      </w:r>
+      <w:r w:rsidR="00433116" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from defect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for a duration of 25 years from the date of installation. Piping system warranty shall apply to systems constructed of pipe and fitting products sourced from the same manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F1C87C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD7EE1A" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+    <w:p w14:paraId="67E7B00F" w14:textId="62776F41" w:rsidR="003C6A8A" w:rsidRPr="003D142D" w:rsidRDefault="ABFFABFF" w:rsidP="003543AA">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633038C9" w14:textId="59CDC232" w:rsidR="003C6E97" w:rsidRPr="0077655E" w:rsidRDefault="00984E59" w:rsidP="00984E59">
+    <w:p w14:paraId="0D0DF1CA" w14:textId="2A8FC0E4" w:rsidR="00EC0543" w:rsidRDefault="ABFFABFF" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="719882E1" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00C71FED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceptable </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anufacturer: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GF Building Flow Solutions (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, located at: 5925 148th St. W.; Apple Valley, MN</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4451">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55124; </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1967" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oll-free</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7CE9" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">800-321-4739; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7CE9" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A7CE9" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 952-891-2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B95" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00453A93" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00EC0543">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>naspecifications@georgfischer.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00453A93" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B95" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eb:</w:t>
+      </w:r>
+      <w:r w:rsidR="00855DB6" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00855DB6" w:rsidRPr="00855DB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>uponor.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00453A93" w:rsidRPr="00855DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4610FF44" w14:textId="77777777" w:rsidR="00C67324" w:rsidRDefault="0081081A" w:rsidP="00C67324">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Substitutions: Not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA60CC" w14:textId="2A8832C8" w:rsidR="ABFFABFF" w:rsidRPr="00C67324" w:rsidRDefault="0081081A" w:rsidP="00C67324">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67324">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section 01 60 00 ‒ Product </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C67324">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0543" w:rsidRPr="00C67324">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC0543" w:rsidRPr="00C67324">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>*NOTE TO SPECIFIER** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0558E2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="00020BD5" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX-A PIPE AND FITTINGS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612FA8AC" w14:textId="5458B18D" w:rsidR="000F6361" w:rsidRPr="00656594" w:rsidRDefault="000F6361" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX-a (Engel-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rosslinked </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olyethylene) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping: SDR 9, ASTM F876 and F877 (CAN/CSA-B137.5) by Uponor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C029EA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Wirsbo) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472A74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with an o</w:t>
+      </w:r>
+      <w:r w:rsidR="00237D16" w:rsidRPr="00472A74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xygen barrier meeting DIN 4726.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4132B54A" w14:textId="7BDF3B16" w:rsidR="00D461F2" w:rsidRPr="00656594" w:rsidRDefault="00D461F2" w:rsidP="00D461F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pre-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0091661B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nsulated</w:t>
+      </w:r>
+      <w:r w:rsidR="00730BE4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEX-a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00730BE4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iping (1/2 inch through 2 inch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nominal pipe size): PEX-a piping, with a closed-cell polyethylene foam insulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB0ABA9" w14:textId="19499683" w:rsidR="00CB16EA" w:rsidRPr="00656594" w:rsidRDefault="000F6361" w:rsidP="007F08A9">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fittings for PEX-a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping: Elbows, adapters, couplings, plugs, tees and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>multiport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tees (1/2 inch through 3 inch nominal pipe size): ASTM F1960 cold-expansion f</w:t>
+      </w:r>
+      <w:r w:rsidR="00823028" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ittings</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F2" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brass or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F2" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engineered polymer (EP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manufactured by the pipe manufacturer, utilizing cold-expansion PEX-a reinforcing rings made of same material as the pipe. Fittings shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>third-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>party certified to NSF</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 and ASTM F1960 and shall comply with ASTM F876 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASTM F877.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B7EB5" w14:textId="731EABC5" w:rsidR="009F28EB" w:rsidRPr="00656594" w:rsidRDefault="009F28EB" w:rsidP="00CB16EA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="02E1DA7F" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00CF33F6">
+        <w:ind w:left="1152" w:hanging="576"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TRANSITION FITTINGS FOR PEX PIPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D488FA4" w14:textId="376F5ACC" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-        <w:spacing w:before="0" w:after="240"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2D87DBC8" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="00CF33F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-to-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736F6" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="ABFFABFF" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ittings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FED8DEE" w14:textId="6D2C1F81" w:rsidR="00120B95" w:rsidRPr="00120B95" w:rsidRDefault="00823028" w:rsidP="00C74633">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturers: Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00D448E0" w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fittings from the same manufacturer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the piping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C57932" w14:textId="03188D33" w:rsidR="00823028" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hreaded </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ran</w:t>
+      </w:r>
+      <w:r w:rsidR="00D448E0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sition: One-piece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brass fitting with one male or female t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D448E0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hreaded end</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D448E0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C737CD" w14:textId="7C07D8E4" w:rsidR="00823028" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opper </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weat </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ran</w:t>
+      </w:r>
+      <w:r w:rsidR="00D448E0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sition: One-piece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brass fitting with one sweat adapter end and one ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB475A3" w14:textId="683FF0B1" w:rsidR="00823028" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opper </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ress </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition: One-piece </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lead-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>free (LF) brass fitting with one ASME B16.51 copper press end and one ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6811B099" w14:textId="320DD01A" w:rsidR="00823028" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lange </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition: Two-piece fitting with one steel flange conforming to ASME B16.5 and one </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lead-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>free (LF) brass adapter conforming to ASTM F1960.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B0DB3E" w14:textId="542A5F8D" w:rsidR="00823028" w:rsidRPr="00656594" w:rsidRDefault="00823028" w:rsidP="00823028">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roove </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition: One-piece </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lead-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>free (LF) brass fitting with one CSA B242-05 groove end in either iron pipe size (IPS) or copper tube size (CTS) and one ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D339642" w14:textId="77777777" w:rsidR="003D142D" w:rsidRDefault="003D142D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6574A361" w14:textId="1AF3FCBD" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-        <w:spacing w:before="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5007507D" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PEX-to-CPVC </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ittings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F17635" w14:textId="52B0E7BD" w:rsidR="003C6A8A" w:rsidRPr="003D142D" w:rsidRDefault="00CB5C92" w:rsidP="00AE1C7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a to CPVC </w:t>
+      </w:r>
+      <w:r w:rsidR="004F08AA" w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D142D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ransition: Thermoplastic fitting with one ASTM D1784 spigot or socket end and one ASTM F1960 cold-expansion end, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD9B522" w14:textId="3E5A295C" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="43A7AB2B" w14:textId="0233F319" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VALVES FOR PEX PIPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E06CB51" w14:textId="1CAF141F" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="49C7975F" w14:textId="456BB8B6" w:rsidR="00305BC7" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="003E50A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-to-PEX, </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidR="00730BE4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ss </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00730BE4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00730BE4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alves (1/2 inch through 2 inch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nominal pipe size)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B2C6D5" w14:textId="77777777" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manufacturers: Provide ball valve(s) from the same manufacturer as the piping system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06829C25" w14:textId="73D1E3FA" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full-port </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alve: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4229B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wo-piece, ASTM F1960 cold-expansion ends, with PEX-a reinforcing cold-expansion ring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A8D9CE" w14:textId="549AF579" w:rsidR="00CB5C92" w:rsidRPr="00656594" w:rsidRDefault="00CB5C92" w:rsidP="00CB5C92">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In co</w:t>
+      </w:r>
+      <w:r w:rsidR="00021B1B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00021B1B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00021B1B" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 CWP, NSF/ANSI 359, ASTM F1960, ASTM F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">877 </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(CAN/CSA B137.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFCA706" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA07E0D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EXAMINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF077B3" w14:textId="4787FBA5" w:rsidR="00120B95" w:rsidRDefault="ABFFABFF" w:rsidP="4DDDD44E">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2AF78B30" w14:textId="3884629B" w:rsidR="00BA252E" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="001F49D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erification of </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onditions: Verify that site conditions are acceptable for installation of the hydronic piping distribution system. Do not proceed with installation until unacceptable conditions are corrected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18635508" w14:textId="6B48479E" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C1CE34" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="23516E1A" w14:textId="6D210BFB" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Install hydronic piping according to approved shop drawings or coordination drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67106081" w14:textId="6B545A3D" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="05F996DE" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comply with manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="006866E7" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s product data, including product technical bulletins, installation instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00621593">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and design dr</w:t>
+      </w:r>
+      <w:r w:rsidR="00276CB4" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>awings, including the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="_Hlk221788996"/>
+    <w:p w14:paraId="40E8FB02" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...171 lines deleted...]
-    <w:p w14:paraId="37CD843E" w14:textId="7FA9EB06" w:rsidR="0099189F" w:rsidRPr="0077655E" w:rsidRDefault="0099189F" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://gf.showpad.com/share/r8qparxWKl5N4JLFx2G5N"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uponor PEX Piping Systems Design and Installation Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PDIM), current edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F25078" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4875700E" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00EC0543">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Uponor PEX Piping Systems Installation Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD8718" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5C58AD0A" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX-a hangers and supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D246594" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Horizontal PEX-a piping: Install supports suitable for PEX-a piping in compliance with local codes and the Uponor Piping Systems Installation Guide, current edition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5859D201" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support 1-1/2 inch and smaller fittings within 12 inches (0.3 m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DA5825" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="05C6DD9B" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support 1-1/4 – 2 inch ball valves within 18 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B742682" w14:textId="5C1827EA" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support 2-1/2 – 3 inch butterfly valves within 7 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D0426" w14:textId="77777777" w:rsidR="003D142D" w:rsidRDefault="003D142D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6235D" w14:textId="67B724D6" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="0B141ECA" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The following is a schedule of maximum spacing for hangers and supports for all PEX-a piping, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8185" w:type="dxa"/>
+        <w:tblInd w:w="1165" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1963"/>
+        <w:gridCol w:w="2960"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1821"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="2C12F7D6" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB79455" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC249EF" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maximum Horizontal Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9B337D" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maximum Vertical Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="236F819E" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBA93C6" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C3F444" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IPC/IMC/UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267E8662" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IPC/IMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF6217C" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UPC/UMC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="07CDAE36" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07CC4FA3" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4417CD66" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602F89D6" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC7B109" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DF5506" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="1297D03C" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78A0F7CC" w14:textId="7BA330F0" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004904C4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and smaller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="524F576D" w14:textId="08D600DC" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32 inches*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D9D66D" w14:textId="701FFAD4" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10 feet*</w:t>
+            </w:r>
+            <w:r w:rsidR="00021DE7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6803E7AA" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Base and each floor; provide mid-story guides</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB5D50" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="70D8796D" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651C3F2C" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07B06FBA" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16BAE5E6" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B126C4B" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD13484" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="181CD32B" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB743C2" w14:textId="5C3757A3" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PEX Pipe 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004904C4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="004904C4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and smaller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00AF3861" w14:textId="14EBAED9" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 feet*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D129EFA" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E69D070" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6E220B" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="4FDFCA4A" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24DDE3ED" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7DC3A0" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46C6CABC" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535C60A4" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F46552" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35224FE0" w14:textId="594B35DA" w:rsidR="004904C4" w:rsidRPr="00EC0543" w:rsidRDefault="004904C4" w:rsidP="004904C4">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:widowControl/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1DEDD63F" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*Per ICC PMG-1006, the above maximum hanger spacing requirements may be extended with the use of a continuous support channel such as Uponor PEX-a Pipe Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C6B98A" w14:textId="5A61FF49" w:rsidR="002329C9" w:rsidRDefault="00EC0543" w:rsidP="4DDDD44E">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-        <w:widowControl/>
-[...22 lines deleted...]
-    <w:p w14:paraId="7BA3622E" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004904C4" w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For sizes 2 inch and smaller, a guide shall be installed midway between required vertical supports. Such guide shall prevent pipe movement in a direction perpendicular to the axis of the pipe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4939EEC3" w14:textId="50688BC4" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="337104F3" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following is a schedule of maximum spacing for hangers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all PEX-a piping using PEX-a pipe support, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="175" w:tblpY="-68"/>
+        <w:tblW w:w="9730" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="3382"/>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="4E1C7594" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E899438" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F07F8F8" w14:textId="10C02418" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE706A7" w14:textId="3AAA63BB" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upport </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pacing with PEX-a Pipe Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF7163A" w14:textId="400DD1D9" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oints</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="3DFD0F26" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34D785AF" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B305906" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18D41BD7" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3CC6B9" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A062D9" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="41403F61" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303B095C" w14:textId="229D064A" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PEX Pipe 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00021DE7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00021DE7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E2DF1E" w14:textId="0322FF31" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="004F6814" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0543" w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T less than or equal to 40°F (22.2°C) (e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="007905DC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0543" w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic cold water; chilled water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119673CB" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m); clamps not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53E4E9D1" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEAE42D" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="557BBC91" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58CC4C72" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="309D93F2" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28417F49" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73BCDB39" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F331364" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="414C7BAC" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06FDED55" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56868382" w14:textId="09EFB475" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="004F6814" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0543" w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T greater than 40°F (22.2°C) (e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="007905DC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0543" w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic hot water; domestic hot-water return; heating hot water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="017003D2" w14:textId="31551E3A" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m) with clamps every 32 feet (9.7 m) max</w:t>
+            </w:r>
+            <w:r w:rsidR="008700CC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>imum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="414F50DA" w14:textId="20A83A98" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>able below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADD9291" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="46FCBB50" w14:textId="77777777" w:rsidTr="00D76550">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E315BC3" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369A1F5B" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B1C5E4" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C01A1E2" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55AC1DB6" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68AAD0FD" w14:textId="31E93EF5" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="280F2967" w14:textId="77777777" w:rsidR="004135A4" w:rsidRPr="0077655E" w:rsidRDefault="004135A4" w:rsidP="004135A4">
+        <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0543">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following is a schedule of fixed anchor points</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91CF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3145"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="4050"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="76BF33C5" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C206D72" w14:textId="40BA0211" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Length of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traight </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iping </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0313B211" w14:textId="4EB36F7E" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oints</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06438">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A2EF33" w14:textId="132375A1" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oint </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10946">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="4DE741B8" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2031FEE9" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 - 63 ft. (0 - 19.2 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390CEB50" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAC3E85" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="17518E1B" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD0FBAC" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64 - 128 ft. (19.5 - 39 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B53C86E" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="383D00B9" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Closest support with clamps to center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="4E1FA924" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC54D91" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>129 - 192 ft. (39 - 58.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623D9083" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDDCD73" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Min. 64 ft. (19.5 m) apart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="3AEF7098" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA8A75D" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>193 - 256 ft. (58.8 - 78 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74297A17" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763DC65A" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC0543" w:rsidRPr="00EC0543" w14:paraId="6C995EB7" w14:textId="77777777" w:rsidTr="00E10946">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBF417A" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>257 - 320 ft. (78.3 - 97.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3F9905" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0543">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DE3B64" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00EC0543" w:rsidRDefault="00EC0543" w:rsidP="00D76550">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6852B6EF" w14:textId="3FA901DE" w:rsidR="00D06438" w:rsidRDefault="00D06438" w:rsidP="00D06438">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-        <w:widowControl/>
-[...178 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1152" w:firstLine="144"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06438">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pipes 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00060130">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06438">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and smaller do not require fixed points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B8674" w14:textId="30FE64DB" w:rsidR="008E3621" w:rsidRPr="00D95A2E" w:rsidRDefault="008E3621" w:rsidP="4DDDD44E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
+        <w:ind w:left="1152"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7DB408" w14:textId="20DCDBB7" w:rsidR="008E3621" w:rsidRPr="00D95A2E" w:rsidRDefault="008E3621" w:rsidP="4DDDD44E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAF2BDE" w14:textId="52418009" w:rsidR="008E3621" w:rsidRPr="00D95A2E" w:rsidRDefault="008E3621" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DDDD44E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ASTM E84 installation requirements for plenums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4816BE" w14:textId="7876844B" w:rsidR="00D95A2E" w:rsidRPr="00D95A2E" w:rsidRDefault="00D95A2E" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95A2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of ASTM E84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A5FE14" w14:textId="70054FE1" w:rsidR="005A105E" w:rsidRPr="00D95A2E" w:rsidRDefault="008E3621" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95A2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nominal pipe sizes 1/2 inch and 3/4 inch: Adjacent pipe runs shall be located at least 18 inches apart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A1419D" w14:textId="64B31823" w:rsidR="008E3621" w:rsidRPr="007C129C" w:rsidRDefault="008E3621" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95A2E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe sizes 3 inch and smaller supported with Uponor PEX-a Pipe Support: Pipe of fitting sections </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C129C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">without PEX-a Pipe Support must be covered with a rated insulation per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00D95A2E" w:rsidRPr="007C129C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C129C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. There is no minimum length of PEX-a Pipe Support segments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8E89FE" w14:textId="2DCABC5E" w:rsidR="008E3621" w:rsidRPr="007C129C" w:rsidRDefault="008E3621" w:rsidP="00D95A2E">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C129C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominal pipe 3 inch and smaller with 1/2 inch insulation: 1/2 inch minimum thickness insulation as specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:hyperlink r:id="rId21" w:history="1">
+          <w:r w:rsidR="00D95A2E" w:rsidRPr="007C129C">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Table 3-5</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="007C129C">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0AABA337" w14:textId="0FC9C83F" w:rsidR="00632599" w:rsidRPr="00656594" w:rsidRDefault="00632599" w:rsidP="003D2F17">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piping </w:t>
+      </w:r>
+      <w:r w:rsidR="00120B95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chedule:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1033F6C0" w14:textId="6C2EA678" w:rsidR="008C39AD" w:rsidRDefault="00206ECA" w:rsidP="008C39AD">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Below</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ground / </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nder-building </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lab, </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echanical </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iping (3 inch and below) shall be the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A36B71" w14:textId="61912DB7" w:rsidR="008C39AD" w:rsidRDefault="00A440DC" w:rsidP="008C39AD">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="008C39AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C39AD" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inch through 3 inch ‒ PEX-a piping with engineered polymer (EP) or brass F1960 cold-expansion fittings. Use the fewest possible joints and install per manufacturer’s recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510E8A8B" w14:textId="2CA90030" w:rsidR="00A440DC" w:rsidRPr="008C39AD" w:rsidRDefault="00A440DC" w:rsidP="008C39AD">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inch through 2 inch ‒ Pre-insulated PEX-a piping with PEX-foam insulation with engineered polymer (EP) or brass ASTM F1960 cold-expansion fittings. Use the fewest possible joints and install per manufacturer’s recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A45FF0F" w14:textId="600478C3" w:rsidR="00EC0543" w:rsidRPr="00656594" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6F3498D6" w14:textId="77777777" w:rsidR="00C63638" w:rsidRPr="00E243C9" w:rsidRDefault="00C63638" w:rsidP="00C63638">
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Use for field-insulated PEX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3BE7DE" w14:textId="0A3522BC" w:rsidR="00EC0543" w:rsidRPr="00656594" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
-      </w:pPr>
-[...942 lines deleted...]
-        <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1296" w:firstLine="144"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66BCA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:vanish/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>** NOTE TO SPECIFIER ** Delete below if not required.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EFCD859" w14:textId="0E7578FA" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:t>Use for pre-insulated PEX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336A5B97" w14:textId="0C62F951" w:rsidR="00632599" w:rsidRPr="00656594" w:rsidRDefault="00DF1096" w:rsidP="00632599">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aboveground </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>echanical</w:t>
+      </w:r>
+      <w:r w:rsidR="00382E94" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00382E94" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iping </w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00382E94" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3 inch</w:t>
+      </w:r>
+      <w:r w:rsidR="00485A8F" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57333" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nominal </w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and below</w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00632599" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be the following:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12486FFF" w14:textId="458E51A1" w:rsidR="00632599" w:rsidRPr="00656594" w:rsidRDefault="00632599" w:rsidP="00632599">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a </w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iping, with engineered</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1096" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> polymer (EP) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brass ASTM F1960 cold-expansion fittings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3365C6" w14:textId="6B3FF8A1" w:rsidR="001E75EA" w:rsidRPr="00D34AAB" w:rsidRDefault="00636DA8" w:rsidP="00055CA2">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="000544BB" w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34AAB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEX-a </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00D34AAB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34AAB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onnections: Install per manufacturer's recommendations. Use manufacturer-recommended cold-expansion tool for ASTM F1960 connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645ED67C" w14:textId="5AA0F066" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FIELD QUALITY CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25573248" w14:textId="1D750D72" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="00636DA8" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pressure </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esting PEX </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ipe and </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ittings:</w:t>
+      </w:r>
+      <w:r w:rsidR="00550705" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00817E75" w:rsidRPr="0077655E">
-[...123 lines deleted...]
-      <w:r w:rsidR="006361DE" w:rsidRPr="0077655E">
+      <w:r w:rsidR="006C6DD0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pressure test PEX-a piping systems in accordance with local code and manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7496E" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6DD0" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D30C8D4" w14:textId="219B256A" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLEANING</w:t>
+      </w:r>
+      <w:r w:rsidR="00F437B2" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND FLUSHING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73952A3B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Remove temporary coverings and protection of adjacent work areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8202A2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Repair or replace damaged installed products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ABDB97" w14:textId="470DF1E9" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clean the installed products in accordance with manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s instructions prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wner</w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7614086B" w14:textId="358EBFAF" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Remove construction debris from project site and legally dispose of debris</w:t>
+      </w:r>
+      <w:r w:rsidR="00F437B2" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405C616F" w14:textId="3ED5300C" w:rsidR="00F437B2" w:rsidRPr="00656594" w:rsidRDefault="00F437B2" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flush the system with fresh potable water to remove any potential debris from installation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A72756A" w14:textId="77777777" w:rsidR="00550893" w:rsidRDefault="00550893">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A117C6" w14:textId="21266EB9" w:rsidR="00F437B2" w:rsidRPr="00656594" w:rsidRDefault="00F437B2" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Installation Manual (PDIM), current edition, and </w:t>
-[...75 lines deleted...]
-    <w:p w14:paraId="7BFA0F9A" w14:textId="5E867EE0" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="00515786" w:rsidP="004A0DA9">
+        <w:t>If disinfection is required, follow the manufacturer’s guidelines for the specific application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7993E588" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DEMONSTRATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D98B91" w14:textId="45CC91C8" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="7A7CC161" w14:textId="77777777" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate operation of the piping distribution system to </w:t>
+      </w:r>
+      <w:r w:rsidR="0053026D" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wner</w:t>
+      </w:r>
+      <w:r w:rsidR="007F04FC" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC0893" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PROTECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5371D381" w14:textId="01180AEC" w:rsidR="ABFFABFF" w:rsidRPr="00656594" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
-      </w:pPr>
-[...388 lines deleted...]
-      <w:r w:rsidR="009650DC" w:rsidRPr="00A773FD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protect installed work from damage caused by subsequent construction activity on the site</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46A57" w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D413FF1" w14:textId="64BB8059" w:rsidR="004A0DA9" w:rsidRPr="0077655E" w:rsidRDefault="004A0DA9" w:rsidP="004A0DA9">
-[...517 lines deleted...]
-    <w:p w14:paraId="73AEC1B9" w14:textId="6544569A" w:rsidR="004A0DA9" w:rsidRDefault="004A0DA9" w:rsidP="00B274B9">
+    <w:p w14:paraId="50CBEF7A" w14:textId="77777777" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="00BE6FCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNormal"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAEFF93" w14:textId="77777777" w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidRDefault="003B29B5">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0077655E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004A0DA9" w:rsidSect="00A00DC7">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00BE6FCF" w:rsidRPr="00656594" w:rsidSect="00B35463">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00C1A0ED" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B" w:rsidP="004A0DA9">
+    <w:p w14:paraId="3E0FF327" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F564FD0" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B" w:rsidP="004A0DA9">
+    <w:p w14:paraId="02D20EB1" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FB55C50" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B">
+    <w:p w14:paraId="06268DDD" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C9A9D2F" w14:textId="51BF83E1" w:rsidR="002F7F74" w:rsidRDefault="004A2927" w:rsidP="008D1DA8">
+  <w:p w14:paraId="3B08673D" w14:textId="162D5673" w:rsidR="00AD5AD3" w:rsidRPr="000B493C" w:rsidRDefault="00EC0543" w:rsidP="008110B1">
     <w:pPr>
       <w:pStyle w:val="ARCATfooter"/>
     </w:pPr>
     <w:r>
-      <w:t>May</w:t>
+      <w:t>February</w:t>
     </w:r>
-    <w:r w:rsidR="00F61F3A">
-      <w:t xml:space="preserve"> 1</w:t>
+    <w:r w:rsidR="00725575">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001C7EF5">
-      <w:t>9</w:t>
+    <w:r w:rsidR="00AB2C73">
+      <w:t>17</w:t>
     </w:r>
-    <w:r w:rsidR="00F61F3A">
-      <w:t>, 2025</w:t>
+    <w:r w:rsidR="00725575">
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00725575">
+      <w:t>20</w:t>
+    </w:r>
+    <w:r>
+      <w:t>26</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
+    <w:r w:rsidR="004C3BE2">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00960BBC">
-[...2 lines deleted...]
-    <w:r w:rsidR="004A0DA9">
+    <w:r w:rsidR="000B493C">
       <w:t xml:space="preserve">23 21 13 ‒ </w:t>
     </w:r>
-    <w:r w:rsidR="004A0DA9">
+    <w:r w:rsidR="000B493C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004A0DA9">
+    <w:r w:rsidR="000B493C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="004A0DA9">
+    <w:r w:rsidR="000B493C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D31604">
+    <w:r w:rsidR="00120B95">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="004A0DA9">
+    <w:r w:rsidR="000B493C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31180CAD" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B" w:rsidP="004A0DA9">
+    <w:p w14:paraId="47C300D5" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75BE40E3" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B" w:rsidP="004A0DA9">
+    <w:p w14:paraId="6C420314" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EDD6C81" w14:textId="77777777" w:rsidR="0098350B" w:rsidRDefault="0098350B">
+    <w:p w14:paraId="44CBD9B2" w14:textId="77777777" w:rsidR="005F5388" w:rsidRDefault="005F5388">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DDC48BA" w14:textId="77777777" w:rsidR="006A377F" w:rsidRPr="000664E4" w:rsidRDefault="006A377F" w:rsidP="006A377F">
+  <w:p w14:paraId="1C588535" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRPr="00331EED" w:rsidRDefault="00EC0543" w:rsidP="00EC0543">
     <w:pPr>
-      <w:pStyle w:val="GFHeader"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="000664E4">
+    <w:r w:rsidRPr="00331EED">
       <w:t>&lt;PROJECT NUMBER&gt;</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="000664E4">
+    <w:r w:rsidRPr="00331EED">
+      <w:tab/>
       <w:t>&lt;PROJECT TITLE&gt;</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="000664E4">
+    <w:r w:rsidRPr="00331EED">
+      <w:tab/>
       <w:t>&lt;ISSUE DATE&gt;</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="10882E80" w14:textId="77777777" w:rsidR="00EC0543" w:rsidRDefault="00EC0543">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATArticle"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ARCATParagraph"/>
       <w:lvlText w:val="%3. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubPara"/>
       <w:lvlText w:val="%4. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4086" w:hanging="576"/>
+        <w:ind w:left="1728" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub1"/>
       <w:lvlText w:val="%5. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2106" w:hanging="576"/>
+        <w:ind w:left="2304" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubSub2"/>
       <w:lvlText w:val="%6) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub3"/>
       <w:lvlText w:val="%7) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3456" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubSub4"/>
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1921404936">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="170A1FE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="67301B12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DE78B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2F866B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4C07A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="723E1C86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="696387780">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="342896686">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="2" w16cid:durableId="1504541698">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="751700732">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="3" w16cid:durableId="6518878">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="189881481">
+  <w:num w:numId="4" w16cid:durableId="1793867633">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1772890287">
-[...48 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="1677541261">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A0DA9"/>
-[...385 lines deleted...]
-    <w:rsid w:val="7E4B549B"/>
+    <w:rsidRoot w:val="001334A7"/>
+    <w:rsid w:val="00020BD5"/>
+    <w:rsid w:val="000215AC"/>
+    <w:rsid w:val="00021B1B"/>
+    <w:rsid w:val="00021DE7"/>
+    <w:rsid w:val="00025ADE"/>
+    <w:rsid w:val="0004074A"/>
+    <w:rsid w:val="00060130"/>
+    <w:rsid w:val="0007692C"/>
+    <w:rsid w:val="000811C4"/>
+    <w:rsid w:val="00097FFB"/>
+    <w:rsid w:val="000A1347"/>
+    <w:rsid w:val="000B493C"/>
+    <w:rsid w:val="000C2A9A"/>
+    <w:rsid w:val="000E525B"/>
+    <w:rsid w:val="000E6B47"/>
+    <w:rsid w:val="000F6361"/>
+    <w:rsid w:val="000F65BF"/>
+    <w:rsid w:val="00104031"/>
+    <w:rsid w:val="001053AD"/>
+    <w:rsid w:val="00111722"/>
+    <w:rsid w:val="00114F5A"/>
+    <w:rsid w:val="00120B95"/>
+    <w:rsid w:val="001256B0"/>
+    <w:rsid w:val="00131442"/>
+    <w:rsid w:val="00132AF4"/>
+    <w:rsid w:val="001334A7"/>
+    <w:rsid w:val="00177D8F"/>
+    <w:rsid w:val="001A1094"/>
+    <w:rsid w:val="001A295C"/>
+    <w:rsid w:val="001C1423"/>
+    <w:rsid w:val="001C2948"/>
+    <w:rsid w:val="001C3162"/>
+    <w:rsid w:val="001D6C1A"/>
+    <w:rsid w:val="001E75EA"/>
+    <w:rsid w:val="001F2E6A"/>
+    <w:rsid w:val="00201076"/>
+    <w:rsid w:val="0020331A"/>
+    <w:rsid w:val="00206ECA"/>
+    <w:rsid w:val="0021097F"/>
+    <w:rsid w:val="00221965"/>
+    <w:rsid w:val="002249A5"/>
+    <w:rsid w:val="002329C9"/>
+    <w:rsid w:val="00232C28"/>
+    <w:rsid w:val="00237D16"/>
+    <w:rsid w:val="002443A8"/>
+    <w:rsid w:val="00247F99"/>
+    <w:rsid w:val="0026653D"/>
+    <w:rsid w:val="002712D9"/>
+    <w:rsid w:val="00276CB4"/>
+    <w:rsid w:val="00285762"/>
+    <w:rsid w:val="002A36AC"/>
+    <w:rsid w:val="002A7CE9"/>
+    <w:rsid w:val="002B3C5A"/>
+    <w:rsid w:val="002C0DC4"/>
+    <w:rsid w:val="002C14A2"/>
+    <w:rsid w:val="002C27EB"/>
+    <w:rsid w:val="002C788E"/>
+    <w:rsid w:val="002C7BAF"/>
+    <w:rsid w:val="002F224B"/>
+    <w:rsid w:val="002F485C"/>
+    <w:rsid w:val="002F7277"/>
+    <w:rsid w:val="00333673"/>
+    <w:rsid w:val="00336F25"/>
+    <w:rsid w:val="00345BEC"/>
+    <w:rsid w:val="00354DC9"/>
+    <w:rsid w:val="00361023"/>
+    <w:rsid w:val="0036142A"/>
+    <w:rsid w:val="00364AB3"/>
+    <w:rsid w:val="0037122B"/>
+    <w:rsid w:val="00375771"/>
+    <w:rsid w:val="00382E94"/>
+    <w:rsid w:val="00383CC9"/>
+    <w:rsid w:val="0039225B"/>
+    <w:rsid w:val="003A11ED"/>
+    <w:rsid w:val="003A385F"/>
+    <w:rsid w:val="003B29B5"/>
+    <w:rsid w:val="003C2BD0"/>
+    <w:rsid w:val="003C6A8A"/>
+    <w:rsid w:val="003D09AC"/>
+    <w:rsid w:val="003D142D"/>
+    <w:rsid w:val="003D2F17"/>
+    <w:rsid w:val="003E3EF6"/>
+    <w:rsid w:val="003F53E9"/>
+    <w:rsid w:val="00415BA1"/>
+    <w:rsid w:val="00423B31"/>
+    <w:rsid w:val="00431554"/>
+    <w:rsid w:val="00433116"/>
+    <w:rsid w:val="00434060"/>
+    <w:rsid w:val="0043730F"/>
+    <w:rsid w:val="004404DF"/>
+    <w:rsid w:val="0044583A"/>
+    <w:rsid w:val="00452C87"/>
+    <w:rsid w:val="00452E30"/>
+    <w:rsid w:val="00453A93"/>
+    <w:rsid w:val="00472A74"/>
+    <w:rsid w:val="004811AA"/>
+    <w:rsid w:val="004839C0"/>
+    <w:rsid w:val="00485A8F"/>
+    <w:rsid w:val="00486D49"/>
+    <w:rsid w:val="004904C4"/>
+    <w:rsid w:val="004A0080"/>
+    <w:rsid w:val="004B407B"/>
+    <w:rsid w:val="004B42F2"/>
+    <w:rsid w:val="004B774A"/>
+    <w:rsid w:val="004B79EA"/>
+    <w:rsid w:val="004C32E6"/>
+    <w:rsid w:val="004C3BE2"/>
+    <w:rsid w:val="004D1670"/>
+    <w:rsid w:val="004D798F"/>
+    <w:rsid w:val="004E6563"/>
+    <w:rsid w:val="004F08AA"/>
+    <w:rsid w:val="004F6814"/>
+    <w:rsid w:val="00500CB9"/>
+    <w:rsid w:val="00500D91"/>
+    <w:rsid w:val="0053026D"/>
+    <w:rsid w:val="0054061B"/>
+    <w:rsid w:val="005479A4"/>
+    <w:rsid w:val="00550705"/>
+    <w:rsid w:val="00550893"/>
+    <w:rsid w:val="00554113"/>
+    <w:rsid w:val="005A105E"/>
+    <w:rsid w:val="005A4C0A"/>
+    <w:rsid w:val="005B0C7D"/>
+    <w:rsid w:val="005C4C23"/>
+    <w:rsid w:val="005D5767"/>
+    <w:rsid w:val="005E155E"/>
+    <w:rsid w:val="005F0A5A"/>
+    <w:rsid w:val="005F5388"/>
+    <w:rsid w:val="00600F36"/>
+    <w:rsid w:val="00601131"/>
+    <w:rsid w:val="00621593"/>
+    <w:rsid w:val="00630901"/>
+    <w:rsid w:val="00632599"/>
+    <w:rsid w:val="00636DA8"/>
+    <w:rsid w:val="006372B8"/>
+    <w:rsid w:val="00641592"/>
+    <w:rsid w:val="006563C5"/>
+    <w:rsid w:val="00656594"/>
+    <w:rsid w:val="0066714F"/>
+    <w:rsid w:val="006866E7"/>
+    <w:rsid w:val="00687562"/>
+    <w:rsid w:val="00690CD6"/>
+    <w:rsid w:val="006C524A"/>
+    <w:rsid w:val="006C6DD0"/>
+    <w:rsid w:val="006D1A7C"/>
+    <w:rsid w:val="006D7C64"/>
+    <w:rsid w:val="00711E83"/>
+    <w:rsid w:val="00716829"/>
+    <w:rsid w:val="00723D3E"/>
+    <w:rsid w:val="00725575"/>
+    <w:rsid w:val="00726CC2"/>
+    <w:rsid w:val="00730BE4"/>
+    <w:rsid w:val="0073461B"/>
+    <w:rsid w:val="007376C6"/>
+    <w:rsid w:val="00737B53"/>
+    <w:rsid w:val="007406A3"/>
+    <w:rsid w:val="00741FAB"/>
+    <w:rsid w:val="0078162A"/>
+    <w:rsid w:val="00781FA9"/>
+    <w:rsid w:val="0078541E"/>
+    <w:rsid w:val="007905DC"/>
+    <w:rsid w:val="00795293"/>
+    <w:rsid w:val="00795A67"/>
+    <w:rsid w:val="007A764E"/>
+    <w:rsid w:val="007C129C"/>
+    <w:rsid w:val="007D4CEA"/>
+    <w:rsid w:val="007E2626"/>
+    <w:rsid w:val="007F04FC"/>
+    <w:rsid w:val="00801279"/>
+    <w:rsid w:val="0080766A"/>
+    <w:rsid w:val="0081081A"/>
+    <w:rsid w:val="008110B1"/>
+    <w:rsid w:val="00815DA3"/>
+    <w:rsid w:val="00823028"/>
+    <w:rsid w:val="0082477A"/>
+    <w:rsid w:val="008271FF"/>
+    <w:rsid w:val="008554A5"/>
+    <w:rsid w:val="00855DB6"/>
+    <w:rsid w:val="00865036"/>
+    <w:rsid w:val="0086510D"/>
+    <w:rsid w:val="008700CC"/>
+    <w:rsid w:val="00873F20"/>
+    <w:rsid w:val="008749C1"/>
+    <w:rsid w:val="008761F9"/>
+    <w:rsid w:val="008770A4"/>
+    <w:rsid w:val="00891195"/>
+    <w:rsid w:val="008B32C6"/>
+    <w:rsid w:val="008C39AD"/>
+    <w:rsid w:val="008C6AB7"/>
+    <w:rsid w:val="008D1DA8"/>
+    <w:rsid w:val="008D2A15"/>
+    <w:rsid w:val="008E3621"/>
+    <w:rsid w:val="008F4E80"/>
+    <w:rsid w:val="00901B4A"/>
+    <w:rsid w:val="0091661B"/>
+    <w:rsid w:val="00935120"/>
+    <w:rsid w:val="0094701C"/>
+    <w:rsid w:val="009722C9"/>
+    <w:rsid w:val="00980BC0"/>
+    <w:rsid w:val="00985794"/>
+    <w:rsid w:val="009B6447"/>
+    <w:rsid w:val="009F1E11"/>
+    <w:rsid w:val="009F1ED5"/>
+    <w:rsid w:val="009F28EB"/>
+    <w:rsid w:val="009F4F5C"/>
+    <w:rsid w:val="00A321FE"/>
+    <w:rsid w:val="00A40CA5"/>
+    <w:rsid w:val="00A4154C"/>
+    <w:rsid w:val="00A42C74"/>
+    <w:rsid w:val="00A440DC"/>
+    <w:rsid w:val="00A46A57"/>
+    <w:rsid w:val="00A5318F"/>
+    <w:rsid w:val="00A5600C"/>
+    <w:rsid w:val="00A64722"/>
+    <w:rsid w:val="00A7060B"/>
+    <w:rsid w:val="00A74327"/>
+    <w:rsid w:val="00A76A02"/>
+    <w:rsid w:val="00A82F6E"/>
+    <w:rsid w:val="00A9011C"/>
+    <w:rsid w:val="00A91CF8"/>
+    <w:rsid w:val="00A9260C"/>
+    <w:rsid w:val="00A93700"/>
+    <w:rsid w:val="00AA2F6D"/>
+    <w:rsid w:val="00AB2C73"/>
+    <w:rsid w:val="00AC12B3"/>
+    <w:rsid w:val="00AD5AD3"/>
+    <w:rsid w:val="00AD69A6"/>
+    <w:rsid w:val="00AE7ABE"/>
+    <w:rsid w:val="00B14B49"/>
+    <w:rsid w:val="00B35463"/>
+    <w:rsid w:val="00B50618"/>
+    <w:rsid w:val="00B602A2"/>
+    <w:rsid w:val="00B67108"/>
+    <w:rsid w:val="00B736F6"/>
+    <w:rsid w:val="00B7496E"/>
+    <w:rsid w:val="00B83EA4"/>
+    <w:rsid w:val="00B95E16"/>
+    <w:rsid w:val="00BB157C"/>
+    <w:rsid w:val="00BC1F8B"/>
+    <w:rsid w:val="00BC254F"/>
+    <w:rsid w:val="00BC378D"/>
+    <w:rsid w:val="00BD3024"/>
+    <w:rsid w:val="00BD5EEB"/>
+    <w:rsid w:val="00BD7E2E"/>
+    <w:rsid w:val="00BE6FCF"/>
+    <w:rsid w:val="00C029EA"/>
+    <w:rsid w:val="00C04677"/>
+    <w:rsid w:val="00C140DF"/>
+    <w:rsid w:val="00C575A7"/>
+    <w:rsid w:val="00C60EF1"/>
+    <w:rsid w:val="00C67324"/>
+    <w:rsid w:val="00C679F5"/>
+    <w:rsid w:val="00C7601B"/>
+    <w:rsid w:val="00CB16EA"/>
+    <w:rsid w:val="00CB5C92"/>
+    <w:rsid w:val="00CC7B18"/>
+    <w:rsid w:val="00CF04E6"/>
+    <w:rsid w:val="00D05967"/>
+    <w:rsid w:val="00D06438"/>
+    <w:rsid w:val="00D13C1E"/>
+    <w:rsid w:val="00D20B68"/>
+    <w:rsid w:val="00D34AAB"/>
+    <w:rsid w:val="00D362C8"/>
+    <w:rsid w:val="00D448E0"/>
+    <w:rsid w:val="00D461F2"/>
+    <w:rsid w:val="00D47A3C"/>
+    <w:rsid w:val="00D52D46"/>
+    <w:rsid w:val="00D57333"/>
+    <w:rsid w:val="00D872F8"/>
+    <w:rsid w:val="00D90302"/>
+    <w:rsid w:val="00D95A2E"/>
+    <w:rsid w:val="00DA6D89"/>
+    <w:rsid w:val="00DC4451"/>
+    <w:rsid w:val="00DD22B4"/>
+    <w:rsid w:val="00DF1096"/>
+    <w:rsid w:val="00DF44B9"/>
+    <w:rsid w:val="00E07377"/>
+    <w:rsid w:val="00E10946"/>
+    <w:rsid w:val="00E317CE"/>
+    <w:rsid w:val="00E37A1C"/>
+    <w:rsid w:val="00E401AB"/>
+    <w:rsid w:val="00E4229B"/>
+    <w:rsid w:val="00E43333"/>
+    <w:rsid w:val="00E506C3"/>
+    <w:rsid w:val="00EC0543"/>
+    <w:rsid w:val="00EF3F60"/>
+    <w:rsid w:val="00F13CED"/>
+    <w:rsid w:val="00F25EC3"/>
+    <w:rsid w:val="00F30344"/>
+    <w:rsid w:val="00F437B2"/>
+    <w:rsid w:val="00F43D94"/>
+    <w:rsid w:val="00F513D4"/>
+    <w:rsid w:val="00F70475"/>
+    <w:rsid w:val="00F72235"/>
+    <w:rsid w:val="00F800EC"/>
+    <w:rsid w:val="00F919F3"/>
+    <w:rsid w:val="00FB6267"/>
+    <w:rsid w:val="00FB648B"/>
+    <w:rsid w:val="00FC4E32"/>
+    <w:rsid w:val="00FF1967"/>
+    <w:rsid w:val="43E24675"/>
+    <w:rsid w:val="4DDDD44E"/>
+    <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="459CAFD3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{60D6E395-2740-4ECD-B1E6-BA18369EB6F0}"/>
+  <w14:docId w14:val="3304F5FC"/>
+  <w15:docId w15:val="{C4DB43F6-FFE0-4BE2-982F-C9ECF6B04119}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5586,51 +9901,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5812,1251 +10127,1123 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="ABFFABFF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3EF6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C029EA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr>
-[...1 lines deleted...]
-    </w:trPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATTitle">
     <w:name w:val="ARCAT Title"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATNormal">
     <w:name w:val="ARCAT Normal"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATnote">
     <w:name w:val="ARCAT note"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="4" w:space="1" w:color="FF0000"/>
         <w:left w:val="dotted" w:sz="4" w:space="4" w:color="FF0000"/>
         <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="FF0000"/>
         <w:right w:val="dotted" w:sz="4" w:space="4" w:color="FF0000"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:vanish/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATPart">
     <w:name w:val="ARCAT Part"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="576" w:hanging="576"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATArticle">
     <w:name w:val="ARCAT Article"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATParagraph">
     <w:name w:val="ARCAT Paragraph"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubPara">
     <w:name w:val="ARCAT SubPara"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="1728"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub1">
     <w:name w:val="ARCAT SubSub1"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub2">
     <w:name w:val="ARCAT SubSub2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub3">
     <w:name w:val="ARCAT SubSub3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub4">
     <w:name w:val="ARCAT SubSub4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub5">
     <w:name w:val="ARCAT SubSub5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATheader">
+    <w:name w:val="ARCAT header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="ABFFABFF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATfooter">
     <w:name w:val="ARCAT footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATEndOfSection">
     <w:name w:val="ARCAT EndOfSection"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="ABFFABFF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="ABFFABFF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="007376C6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="007376C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="007376C6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DA9"/>
+    <w:rsid w:val="007376C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B766B"/>
+    <w:rsid w:val="00D448E0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B766B"/>
+    <w:rsid w:val="00D448E0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B766B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D448E0"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B766B"/>
+    <w:rsid w:val="00D448E0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002B766B"/>
+    <w:rsid w:val="00D448E0"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...87 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A06DB5"/>
+    <w:rsid w:val="00177D8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C029EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C169EE"/>
+    <w:rsid w:val="00453A93"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C169EE"/>
+    <w:rsid w:val="00855DB6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GFSectTtl">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E3EF6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...119 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DesignComments">
     <w:name w:val="Design Comments"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="003A558D"/>
+    <w:rsid w:val="00EC0543"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:vanish/>
       <w:color w:val="0000FF"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GFHeader">
-[...19 lines deleted...]
-    <w:name w:val="Mention"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00383371"/>
+    <w:rsid w:val="002F485C"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="581108341">
-[...38 lines deleted...]
-    <w:div w:id="1608391012">
+    <w:div w:id="1942646594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lubrizol.com/CPVC/FBC-System-Compatible-Program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/OEkYbK1imhdNssuEMtlcW" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="3f69e8a5-b7af-472f-8aad-4af2e47e98df" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4d253e48882ba94bb1492b85d0ee92b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
-    <xsd:import namespace="3f69e8a5-b7af-472f-8aad-4af2e47e98df"/>
+    <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0928e169-bd05-4a02-a165-8f3445024223" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c81c80e-ac4b-478e-bfd2-27809ec9a526" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...13 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f69e8a5-b7af-472f-8aad-4af2e47e98df" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60b0d702-893c-4e2c-b860-55823d14ba9e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f80b033a-c367-4f56-8d6f-8017547aed3e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="08227fd9-d105-4aa1-957a-fafda5b44293">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{57eb7235-e7ed-4760-92c9-31033b81568f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="60b0d702-893c-4e2c-b860-55823d14ba9e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -7123,159 +11310,190 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03D988B-5293-4D45-905F-0EAD9C43B060}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9FE8CF3-AD56-404C-B78F-A9B5A2B23C0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DF041C2-0E81-4739-AD41-95C881134EAA}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DE2E9AA-5B51-469F-85FF-3E0471B5883F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F52C685B-D47E-463F-816E-EB0F101D7632}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
-    <ds:schemaRef ds:uri="3f69e8a5-b7af-472f-8aad-4af2e47e98df"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27FA139F-F3D2-47AE-8753-626FB87EE410}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3328D12-81CD-4A31-B434-F8A3A16360A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B576FC50-E72D-4967-9137-8B1B8761C406}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>31706</Characters>
+  <Pages>9</Pages>
+  <Words>2620</Words>
+  <Characters>14934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Uponor</Company>
+  <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37194</CharactersWithSpaces>
+  <CharactersWithSpaces>17519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Botten,Tim</dc:creator>
+  <dc:creator>Arcat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SiteId">
     <vt:lpwstr>a4f1aa99-bd23-4521-a3c0-1d07bdce1616</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Owner">
-    <vt:lpwstr>tim.botten@uponor.com</vt:lpwstr>
+    <vt:lpwstr>daniel.worm@uponor.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_SetDate">
-    <vt:lpwstr>2020-06-18T17:01:20.0555634Z</vt:lpwstr>
+    <vt:lpwstr>2019-11-08T22:12:53.2409475Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d98db05b-8d0f-4671-968e-683e694bb3b1_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Sensitivity">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x01010016FB1B8BB15F6841ADD2C7D1B0A1B5C2</vt:lpwstr>
+    <vt:lpwstr>0x01010063DFA053A634A341974A0B6606E424BE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>164600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>e6f77a7,10f7548e,657b6304</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,8,Arial</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>INTERNAL </vt:lpwstr>
+  </property>
 </Properties>
 </file>