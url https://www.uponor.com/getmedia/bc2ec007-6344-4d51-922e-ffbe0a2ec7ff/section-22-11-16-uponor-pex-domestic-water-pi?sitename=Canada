--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -264,64 +264,64 @@
       <w:r w:rsidR="00631041">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0E6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>994</w:t>
       </w:r>
       <w:r w:rsidR="00631041">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0E6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D885179" w14:textId="6A064E23" w:rsidR="00631041" w:rsidRPr="008E0E6A" w:rsidRDefault="00631041" w:rsidP="00631041">
+    <w:p w14:paraId="2D885179" w14:textId="18143322" w:rsidR="00631041" w:rsidRPr="008E0E6A" w:rsidRDefault="002A53EC" w:rsidP="00631041">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00775731">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>www.uponor.com</w:t>
+          <w:t>www.uponor.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64469E58" w14:textId="77777777" w:rsidR="00294885" w:rsidRPr="008E0E6A" w:rsidRDefault="00294885" w:rsidP="00294885">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="043573C8" w14:textId="77777777" w:rsidR="00876525" w:rsidRPr="00AC1985" w:rsidRDefault="00322A6D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1830,67 +1830,84 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PEX tubing shall be listed to a maximum 25 flame spread and maximum of 50 smoke developed per the requirements of CAN/ULC-S102.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2088EF4F" w14:textId="77777777" w:rsidR="008C6BEA" w:rsidRPr="00AC1985" w:rsidRDefault="008C6BEA" w:rsidP="008C6BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>As outlined in CAN/ULC S102 Appendix Section A1.23, Plastic Fittings and Valves, fittings shall be tested and listed by being mounted to plastic pipe in a method that is representative of field installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF9B9BC" w14:textId="208061EE" w:rsidR="00BD076D" w:rsidRPr="00AC1985" w:rsidRDefault="00BD076D" w:rsidP="008C6BEA">
+    <w:p w14:paraId="5FF9B9BC" w14:textId="44D6BBA3" w:rsidR="00BD076D" w:rsidRPr="00AC1985" w:rsidRDefault="00BD076D" w:rsidP="008C6BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uponor PEX piping manufactured with a maximum nominal OD of 3 inch (80 mm) and encased in 1/2 inch insulation in accordance with Table 3-5 shall have no limitation on spacing (see PEX Piping Systems Design and Installation Manual).</w:t>
+        <w:t xml:space="preserve">Uponor PEX piping manufactured with a maximum nominal OD of 3 inch (80 mm) and encased in 1/2 inch insulation in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="002A53EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall have no limitation on spacing (see PEX Piping Systems Design and Installation Manual).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A575BA9" w14:textId="75922A1C" w:rsidR="00BD076D" w:rsidRPr="00AC1985" w:rsidRDefault="00BD076D" w:rsidP="008C6BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Up to and including 2 inch (50 mm) Uponor PEX-a (waterfilled, uninsulated)</w:t>
       </w:r>
       <w:r w:rsidR="00182634">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -2896,51 +2913,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> AND MATERIALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A36BFFE" w14:textId="1A9DD750" w:rsidR="00F70DDC" w:rsidRPr="00496BDE" w:rsidRDefault="00345CE6" w:rsidP="00345CE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496BDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40638470" w14:textId="4A3FF013" w:rsidR="003B7892" w:rsidRPr="008535E0" w:rsidRDefault="00573016" w:rsidP="003B7892">
+    <w:p w14:paraId="40638470" w14:textId="1937D4D8" w:rsidR="003B7892" w:rsidRPr="008535E0" w:rsidRDefault="00573016" w:rsidP="003B7892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acceptable m</w:t>
       </w:r>
       <w:r w:rsidR="003B7892" w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">anufacturer: </w:t>
       </w:r>
       <w:r w:rsidR="003B7892" w:rsidRPr="008535E0">
@@ -3098,82 +3115,82 @@
           <w:bCs/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003B7892" w:rsidRPr="007F7D55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00140E6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00140E6C" w:rsidRPr="00867D9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>naspecifications@georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B7892" w:rsidRPr="007F7D55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>; web</w:t>
       </w:r>
       <w:r w:rsidR="00EF0B3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00EF0B3C" w:rsidRPr="00775731">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="002A53EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>www.uponor.com</w:t>
+          <w:t>www.uponor.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20E8BF18" w14:textId="590BAF70" w:rsidR="001C1AD4" w:rsidRPr="00AC1985" w:rsidRDefault="001C1AD4" w:rsidP="003B7892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>All PEX tubing, fittings</w:t>
       </w:r>
       <w:r w:rsidR="00BB0336">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -4272,61 +4289,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-Sleeved Tubing: All PEX tubing that is incased in concrete shall be pre-sleeved in corrugated polyethylene tubing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BDD0F4" w14:textId="77777777" w:rsidR="001C1AD4" w:rsidRPr="00AC1985" w:rsidRDefault="001C1AD4" w:rsidP="001C1AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pre-sleeved tubing shall be supplied by the PEX tubing manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197BA251" w14:textId="105E68CE" w:rsidR="002511A9" w:rsidRPr="00AC1985" w:rsidRDefault="002511A9" w:rsidP="008371CF">
       <w:pPr>
         <w:pStyle w:val="DesignComments"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">**NOTE TO SPECIFIER** </w:t>
       </w:r>
       <w:r w:rsidR="00013144" w:rsidRPr="00AC1985">
         <w:t>This insulation requirement does not apply to tubing that is required to be insulated per ASHRAE 90.1</w:t>
       </w:r>
       <w:r w:rsidR="008371CF" w:rsidRPr="00AC1985">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B05DA69" w14:textId="7597844E" w:rsidR="001C1AD4" w:rsidRPr="00AC1985" w:rsidRDefault="001C1AD4" w:rsidP="001C1AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -5546,403 +5563,2193 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use strike protectors where PEX tubing has the potential for being struck with a screw or nail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456AE41D" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manufacturer’s bend supports shall be used where bends are less than 6 times outside pipe diameter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BDFCB6" w14:textId="711AFE84" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="008E748C" w:rsidP="009D66FA">
+    <w:p w14:paraId="30BDFCB6" w14:textId="711AFE84" w:rsidR="009D66FA" w:rsidRPr="002A53EC" w:rsidRDefault="008E748C" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Per code install hangers every 32 inches. For further hanger support use PEX-a pipe support per manufacturer’s recommended</w:t>
       </w:r>
       <w:r w:rsidR="007900AC" w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0394933C" w14:textId="57016B0B" w:rsidR="009D66FA" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
-      <w:pPr>
+    <w:p w14:paraId="009523D3" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="002A53EC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">made </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A53EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following is a schedule of maximum spacing for hangers and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AC1985">
-[...4 lines deleted...]
-        <w:t>to</w:t>
+      <w:r w:rsidRPr="002A53EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>supports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AC1985">
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="002A53EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all PEX-a piping using PEX-a pipe support, unless otherwise indicated or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="175" w:tblpY="-68"/>
+        <w:tblW w:w="9730" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="3382"/>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="6331936E" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="222" w:type="dxa"/>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="748BFB0A" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nominal Pipe Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="392AA0FA" w14:textId="5864FB18" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="336E5CE1" w14:textId="2EDF9D17" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upport </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing with PEX-a Pipe Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEDF736" w14:textId="62223814" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="6914F62D" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF1C15E" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78942E41" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67BF5E3C" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338F0FEB" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12628856" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="242FD69C" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6434F942" w14:textId="1F71DB3D" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEX Pipe 3</w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>maller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4B3BCE" w14:textId="3534E7DF" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="00B91686" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delta </w:t>
+            </w:r>
+            <w:r w:rsidR="002A53EC" w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>T less than or equal to 40°F (22.2°C) (e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="002A53EC" w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic cold water; chilled water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64423E14" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m); clamps not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5462DA" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Not required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C611A04" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="46E41E2B" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A48D944" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C3E131" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A2E652" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346AC99B" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC515D9" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="7AF8C4B7" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="386626AC" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E6602A" w14:textId="4E992E01" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ΔT greater than 40°F (22.2°C)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domestic hot water; domestic hot-water return; heating hot water)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E03F044" w14:textId="2249B4A3" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8 feet (2.4 m) with clamps every 32 feet (9.7 m) max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382545B5" w14:textId="4AC013F7" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">able </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>on following page</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08F004E7" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="0ADF7517" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349FA687" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3382" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4613B" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D30C9E" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2697F0BA" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFAD58E" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53F401E4" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRDefault="002A53EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399BB84A" w14:textId="5D6AE988" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="002A53EC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="75E1125A" w14:textId="77777777" w:rsidR="005040A0" w:rsidRPr="00AC1985" w:rsidRDefault="005040A0" w:rsidP="005040A0">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A53EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The following is a schedule of fixed anchor points</w:t>
+      </w:r>
+      <w:r w:rsidR="000F64F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3080"/>
+        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="4050"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="0E0B3AA6" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F9CCEB" w14:textId="4CE175A0" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Length of </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traight </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iping </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B372BA2" w14:textId="458113B0" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ixed </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>oints*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E91E502" w14:textId="76B9873E" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oint </w:t>
+            </w:r>
+            <w:r w:rsidR="000F64F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="7BED66A4" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD59944" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0 - 63 ft. (0 - 19.2 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2065B0EE" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78414B29" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="0AF86AC0" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D87A06E" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>64 - 128 ft. (19.5 - 39 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372289BB" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430AA8BE" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Closest support with clamps to center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="00FAA23A" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77240689" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>129 - 192 ft. (39 - 58.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1BBE37" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5D14FB" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Min. 64 ft. (19.5 m) apart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="31C92DA5" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E31A9" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>193 - 256 ft. (58.8 - 78 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4933E8C7" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6775EB1A" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A53EC" w:rsidRPr="002A53EC" w14:paraId="4521DDF1" w14:textId="77777777" w:rsidTr="00711E53">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE8EDAF" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>257 - 320 ft. (78.3 - 97.5 m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF304C7" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A53EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="750B1497" w14:textId="77777777" w:rsidR="002A53EC" w:rsidRPr="002A53EC" w:rsidRDefault="002A53EC" w:rsidP="00711E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66F1F6A4" w14:textId="77777777" w:rsidR="00002C09" w:rsidRPr="00002C09" w:rsidRDefault="00002C09" w:rsidP="00002C09">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Pipes 1 inch and smaller do not require fixed points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0394933C" w14:textId="67A0289F" w:rsidR="009D66FA" w:rsidRDefault="009D66FA" w:rsidP="002A53EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="5689F151" w14:textId="5EF9C58B" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All fitting connections to the PEX tubing shall </w:t>
+      </w:r>
+      <w:r w:rsidR="000228B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of ASTM F1960.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C607D2A" w14:textId="22727BA6" w:rsidR="00296AE1" w:rsidRPr="00AC1985" w:rsidRDefault="001D1361" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC1985">
-[...7 lines deleted...]
-    <w:p w14:paraId="04FB9C8D" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="00D15235" w:rsidP="009D66FA">
+      <w:r w:rsidRPr="001D1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ensure the required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>firestop material defined in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the assembly (i.e., sealant)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>does not come into contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>with Uponor EP fittings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E1125A" w14:textId="77777777" w:rsidR="005040A0" w:rsidRDefault="005040A0" w:rsidP="005040A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>When system ΔT is greater than 40°F (22°C) midstory guide may be needed to help with expansion and contraction</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43B184D2" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+        <w:t xml:space="preserve">PEX piping shall be installed per </w:t>
+      </w:r>
+      <w:r w:rsidR="00721A5B" w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CAN/ULC-S102.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements for plenum applications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224C8217" w14:textId="0E916C84" w:rsidR="00596AFD" w:rsidRPr="00AC1985" w:rsidRDefault="00596AFD" w:rsidP="00596AFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uponor PEX piping manufactured with a maximum nominal OD of 3 inch (80 mm) and encased in 1/2 inch insulation in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="002A53EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Table 3-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall have no limitation on spacing (see PEX Piping Systems Design and Installation Manual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C277BA1" w14:textId="77777777" w:rsidR="00596AFD" w:rsidRPr="00AC1985" w:rsidRDefault="00596AFD" w:rsidP="00596AFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Up to and including 2 inch (50 mm) Uponor PEX-a (waterfilled, uninsulated)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>djacent runs of waterfilled, uninsulated piping in a return-air plenum have no spacing limitations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5689F151" w14:textId="5EF9C58B" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A riser clamp shall be installed on top of every floor and against every second ceiling for all PEX risers.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C413D97" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+        <w:t>Multi-Port Tees shall be used in-suite wherever possible instead of straight or reducing tees to minimize pressure drops in the plumbing distribution system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FB9C8D" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="00D15235" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Manufacturer’s wall penetration brackets shall be used at all wall membrane penetrations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="021ED241" w14:textId="344374AB" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+        <w:t>When system ΔT is greater than 40°F (22°C) midstory guide may be needed to help with expansion and contraction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B184D2" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pressurize PEX potable</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="7374AB20" w14:textId="6C94E805" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+        <w:t>A riser clamp shall be installed on top of every floor and against every second ceiling for all PEX risers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C413D97" w14:textId="77777777" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Comply with safety precautions when pressure testing, including use of compressed air, where applicable. Water shall not be used to pressurize the </w:t>
-[...7 lines deleted...]
-        <w:t>system if ambient air temperature has the possibility of dropping below 32</w:t>
+        <w:t>Manufacturer’s wall penetration brackets shall be used at all wall membrane penetrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021ED241" w14:textId="344374AB" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pressurize PEX potable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10762">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>water distribution system with air or potable water in accordance with applicable codes or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10762">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36D9" w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>per manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidR="000976BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36D9" w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93335" w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7374AB20" w14:textId="6C94E805" w:rsidR="009D66FA" w:rsidRPr="00AC1985" w:rsidRDefault="009D66FA" w:rsidP="009D66FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1985">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comply with safety precautions when pressure testing, including use of compressed air, where applicable. Water shall not be used to pressurize the system if ambient air temperature has the possibility of dropping below 32</w:t>
       </w:r>
       <w:r w:rsidR="00D93335" w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">F </w:t>
       </w:r>
       <w:r w:rsidR="000976BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6103,99 +7910,107 @@
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CLEANING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EF9B5A" w14:textId="77777777" w:rsidR="00876525" w:rsidRPr="008A70F5" w:rsidRDefault="0028336D" w:rsidP="00442C5C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Cleaning: Remove temporary coverings and protection of adjacent work areas. Repair or replace damaged installed products. Clean installed products in accordance with manufacturer’s instructions prior to Owner’s acceptance. Remove construction debris from project site and legally dispose of debris.</w:t>
+        <w:t xml:space="preserve">Cleaning: Remove temporary coverings and protection of adjacent work areas. Repair or replace damaged installed products. Clean installed products in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A70F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>manufacturer’s instructions prior to Owner’s acceptance. Remove construction debris from project site and legally dispose of debris.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E60A86C" w14:textId="77777777" w:rsidR="0050258C" w:rsidRPr="008A70F5" w:rsidRDefault="0050258C" w:rsidP="0050258C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Water system disinfection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2A25FB" w14:textId="77777777" w:rsidR="0050258C" w:rsidRPr="008A70F5" w:rsidRDefault="0050258C" w:rsidP="0050258C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Uponor AquaPEX piping should be disinfected in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008A70F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Uponor Disinfection Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or local codes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FFD3A5" w14:textId="77777777" w:rsidR="0050258C" w:rsidRPr="008A70F5" w:rsidRDefault="0050258C" w:rsidP="0050258C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
@@ -6442,51 +8257,51 @@
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16083BFC" w14:textId="144D527B" w:rsidR="0050258C" w:rsidRPr="008A70F5" w:rsidRDefault="0050258C" w:rsidP="0050258C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent reduced service life of system components, disinfection solutions should not stand in the system longer than 72 hours per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="008A70F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Uponor Disinfection Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A70F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Flush the system with potable water after disinfection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F20232" w14:textId="48A11D64" w:rsidR="0050258C" w:rsidRPr="008A70F5" w:rsidRDefault="0050258C" w:rsidP="0050258C">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
@@ -6571,54 +8386,54 @@
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Protection: Protect installed product and finish surfaces from damage during construction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57462919" w14:textId="77777777" w:rsidR="00876525" w:rsidRPr="008E0E6A" w:rsidRDefault="00876525">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1985">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00876525" w:rsidRPr="008E0E6A" w:rsidSect="00294885">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5011D9A7" w14:textId="77777777" w:rsidR="005A7A8F" w:rsidRDefault="005A7A8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08E25355" w14:textId="77777777" w:rsidR="005A7A8F" w:rsidRDefault="005A7A8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -6690,71 +8505,77 @@
     <w:r w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>GF Building Flow Solutions</w:t>
     </w:r>
     <w:r w:rsidR="003A38D0" w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D423F7" w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Domestic Water Piping </w:t>
     </w:r>
     <w:r w:rsidR="00FA0339" w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Specification (Full Version)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="106024D1" w14:textId="6354B06F" w:rsidR="003A38D0" w:rsidRPr="00631041" w:rsidRDefault="008510C9" w:rsidP="003A38D0">
+  <w:p w14:paraId="106024D1" w14:textId="37C882AB" w:rsidR="003A38D0" w:rsidRPr="00631041" w:rsidRDefault="00D12C47" w:rsidP="003A38D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>January 1</w:t>
+      <w:t>February</w:t>
     </w:r>
-    <w:r w:rsidR="007D238A">
+    <w:r w:rsidR="008510C9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r w:rsidR="008510C9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53711DBF" w14:textId="77777777" w:rsidR="003A38D0" w:rsidRPr="00631041" w:rsidRDefault="003A38D0" w:rsidP="003A38D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">22 11 16 - </w:t>
     </w:r>
     <w:r w:rsidRPr="00631041">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -9121,83 +10942,85 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3C15"/>
     <w:rsid w:val="00000F9E"/>
     <w:rsid w:val="00002040"/>
+    <w:rsid w:val="00002C09"/>
     <w:rsid w:val="00013144"/>
     <w:rsid w:val="0001328B"/>
     <w:rsid w:val="00014BAA"/>
     <w:rsid w:val="00016513"/>
     <w:rsid w:val="0002270F"/>
     <w:rsid w:val="000228B8"/>
     <w:rsid w:val="00024EC5"/>
     <w:rsid w:val="00032840"/>
     <w:rsid w:val="00034F92"/>
     <w:rsid w:val="00046205"/>
     <w:rsid w:val="00051085"/>
     <w:rsid w:val="00070379"/>
     <w:rsid w:val="0007388B"/>
     <w:rsid w:val="00077360"/>
     <w:rsid w:val="00083BBF"/>
     <w:rsid w:val="00084210"/>
     <w:rsid w:val="00085367"/>
     <w:rsid w:val="00092B20"/>
     <w:rsid w:val="000966BC"/>
     <w:rsid w:val="00097290"/>
     <w:rsid w:val="000976BF"/>
     <w:rsid w:val="0009777C"/>
     <w:rsid w:val="000A63F9"/>
     <w:rsid w:val="000B4051"/>
     <w:rsid w:val="000C0DEF"/>
     <w:rsid w:val="000C0E73"/>
     <w:rsid w:val="000D12E6"/>
     <w:rsid w:val="000D617F"/>
     <w:rsid w:val="000E2E41"/>
     <w:rsid w:val="000E5DFE"/>
     <w:rsid w:val="000E7E41"/>
     <w:rsid w:val="000F449E"/>
     <w:rsid w:val="000F4675"/>
+    <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="001008FA"/>
     <w:rsid w:val="001039C4"/>
     <w:rsid w:val="00106030"/>
     <w:rsid w:val="001061F2"/>
     <w:rsid w:val="0011768B"/>
     <w:rsid w:val="00120F64"/>
     <w:rsid w:val="001239C0"/>
     <w:rsid w:val="00140E6C"/>
     <w:rsid w:val="001477D2"/>
     <w:rsid w:val="00151757"/>
     <w:rsid w:val="00161894"/>
     <w:rsid w:val="001654D3"/>
     <w:rsid w:val="00166B98"/>
     <w:rsid w:val="00182634"/>
     <w:rsid w:val="00186ADE"/>
     <w:rsid w:val="001A3954"/>
     <w:rsid w:val="001A654D"/>
     <w:rsid w:val="001B2354"/>
     <w:rsid w:val="001B23CA"/>
     <w:rsid w:val="001B5E85"/>
     <w:rsid w:val="001C0372"/>
     <w:rsid w:val="001C0AC6"/>
     <w:rsid w:val="001C1AD4"/>
     <w:rsid w:val="001C37FA"/>
     <w:rsid w:val="001C767B"/>
@@ -9206,50 +11029,51 @@
     <w:rsid w:val="001D496D"/>
     <w:rsid w:val="001D66A1"/>
     <w:rsid w:val="001D68C8"/>
     <w:rsid w:val="001E61CC"/>
     <w:rsid w:val="001E69F8"/>
     <w:rsid w:val="001F614D"/>
     <w:rsid w:val="00202093"/>
     <w:rsid w:val="00203653"/>
     <w:rsid w:val="002102AF"/>
     <w:rsid w:val="002135F4"/>
     <w:rsid w:val="0022547F"/>
     <w:rsid w:val="002350A5"/>
     <w:rsid w:val="0023652A"/>
     <w:rsid w:val="0023692F"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="00263F70"/>
     <w:rsid w:val="002729A7"/>
     <w:rsid w:val="00274B34"/>
     <w:rsid w:val="002750F4"/>
     <w:rsid w:val="002825F0"/>
     <w:rsid w:val="0028336D"/>
     <w:rsid w:val="00294885"/>
     <w:rsid w:val="00296AE1"/>
     <w:rsid w:val="002A2190"/>
     <w:rsid w:val="002A25F4"/>
+    <w:rsid w:val="002A53EC"/>
     <w:rsid w:val="002A7F7F"/>
     <w:rsid w:val="002B3DE6"/>
     <w:rsid w:val="002C0F30"/>
     <w:rsid w:val="002C7DCC"/>
     <w:rsid w:val="002D3E56"/>
     <w:rsid w:val="002D5012"/>
     <w:rsid w:val="002D5137"/>
     <w:rsid w:val="002E37EC"/>
     <w:rsid w:val="002E517F"/>
     <w:rsid w:val="002F6E1B"/>
     <w:rsid w:val="00307E85"/>
     <w:rsid w:val="00312F28"/>
     <w:rsid w:val="0031789E"/>
     <w:rsid w:val="00317B28"/>
     <w:rsid w:val="00322A6D"/>
     <w:rsid w:val="0032424D"/>
     <w:rsid w:val="00325C10"/>
     <w:rsid w:val="003316D8"/>
     <w:rsid w:val="00332411"/>
     <w:rsid w:val="003353FD"/>
     <w:rsid w:val="00344BAF"/>
     <w:rsid w:val="00345CE6"/>
     <w:rsid w:val="0034608B"/>
     <w:rsid w:val="00346B1F"/>
     <w:rsid w:val="00352A4C"/>
@@ -9299,50 +11123,51 @@
     <w:rsid w:val="004C112D"/>
     <w:rsid w:val="004C3379"/>
     <w:rsid w:val="004E2C15"/>
     <w:rsid w:val="004F19F4"/>
     <w:rsid w:val="004F1CCC"/>
     <w:rsid w:val="004F655B"/>
     <w:rsid w:val="0050258C"/>
     <w:rsid w:val="005040A0"/>
     <w:rsid w:val="0052129F"/>
     <w:rsid w:val="00526EA0"/>
     <w:rsid w:val="00530BD6"/>
     <w:rsid w:val="00531E62"/>
     <w:rsid w:val="0053707E"/>
     <w:rsid w:val="00541400"/>
     <w:rsid w:val="00542150"/>
     <w:rsid w:val="00552CE1"/>
     <w:rsid w:val="00557639"/>
     <w:rsid w:val="00573016"/>
     <w:rsid w:val="00573170"/>
     <w:rsid w:val="00575214"/>
     <w:rsid w:val="00581FB7"/>
     <w:rsid w:val="005874FA"/>
     <w:rsid w:val="005879C1"/>
     <w:rsid w:val="005900E6"/>
     <w:rsid w:val="00590708"/>
+    <w:rsid w:val="00596AFD"/>
     <w:rsid w:val="00597509"/>
     <w:rsid w:val="00597CE9"/>
     <w:rsid w:val="005A7A8F"/>
     <w:rsid w:val="005B5E7C"/>
     <w:rsid w:val="005B7ADE"/>
     <w:rsid w:val="005C0614"/>
     <w:rsid w:val="005C0B8F"/>
     <w:rsid w:val="005C68D7"/>
     <w:rsid w:val="005D060A"/>
     <w:rsid w:val="005D0D5E"/>
     <w:rsid w:val="005D113F"/>
     <w:rsid w:val="005E2CC4"/>
     <w:rsid w:val="005E74EA"/>
     <w:rsid w:val="005E7C1B"/>
     <w:rsid w:val="005F1696"/>
     <w:rsid w:val="005F7A47"/>
     <w:rsid w:val="006050DE"/>
     <w:rsid w:val="00605D09"/>
     <w:rsid w:val="00614BE4"/>
     <w:rsid w:val="006156B7"/>
     <w:rsid w:val="00623283"/>
     <w:rsid w:val="0062355D"/>
     <w:rsid w:val="0062488E"/>
     <w:rsid w:val="00630624"/>
     <w:rsid w:val="00631041"/>
@@ -9413,50 +11238,51 @@
     <w:rsid w:val="008307D8"/>
     <w:rsid w:val="00832C17"/>
     <w:rsid w:val="008371CF"/>
     <w:rsid w:val="00840C5C"/>
     <w:rsid w:val="00843677"/>
     <w:rsid w:val="00850613"/>
     <w:rsid w:val="008510C9"/>
     <w:rsid w:val="00851884"/>
     <w:rsid w:val="00852EF3"/>
     <w:rsid w:val="008535E0"/>
     <w:rsid w:val="00863B14"/>
     <w:rsid w:val="00876525"/>
     <w:rsid w:val="008810B5"/>
     <w:rsid w:val="008826A8"/>
     <w:rsid w:val="00882F78"/>
     <w:rsid w:val="008922A0"/>
     <w:rsid w:val="008928B4"/>
     <w:rsid w:val="0089349D"/>
     <w:rsid w:val="00897EE5"/>
     <w:rsid w:val="008A70F5"/>
     <w:rsid w:val="008A7ADF"/>
     <w:rsid w:val="008B5D05"/>
     <w:rsid w:val="008C31DA"/>
     <w:rsid w:val="008C6BEA"/>
     <w:rsid w:val="008C72A5"/>
+    <w:rsid w:val="008D489E"/>
     <w:rsid w:val="008D6BB8"/>
     <w:rsid w:val="008E0E6A"/>
     <w:rsid w:val="008E748C"/>
     <w:rsid w:val="008F71CD"/>
     <w:rsid w:val="008F7789"/>
     <w:rsid w:val="00900120"/>
     <w:rsid w:val="00901393"/>
     <w:rsid w:val="0090700E"/>
     <w:rsid w:val="00907320"/>
     <w:rsid w:val="0091189C"/>
     <w:rsid w:val="0091425C"/>
     <w:rsid w:val="00926160"/>
     <w:rsid w:val="00927C64"/>
     <w:rsid w:val="00930419"/>
     <w:rsid w:val="0093239A"/>
     <w:rsid w:val="00934ED6"/>
     <w:rsid w:val="0093507B"/>
     <w:rsid w:val="0093531C"/>
     <w:rsid w:val="0094264B"/>
     <w:rsid w:val="00950435"/>
     <w:rsid w:val="00950D24"/>
     <w:rsid w:val="009524A5"/>
     <w:rsid w:val="0095309D"/>
     <w:rsid w:val="00964370"/>
     <w:rsid w:val="00975283"/>
@@ -9466,203 +11292,209 @@
     <w:rsid w:val="00977B17"/>
     <w:rsid w:val="00982A64"/>
     <w:rsid w:val="00982AE2"/>
     <w:rsid w:val="00982AEF"/>
     <w:rsid w:val="009868A5"/>
     <w:rsid w:val="00991EF6"/>
     <w:rsid w:val="00994056"/>
     <w:rsid w:val="009C5115"/>
     <w:rsid w:val="009D1C5E"/>
     <w:rsid w:val="009D30D5"/>
     <w:rsid w:val="009D62FA"/>
     <w:rsid w:val="009D66FA"/>
     <w:rsid w:val="009E1C66"/>
     <w:rsid w:val="009E704F"/>
     <w:rsid w:val="009F30AF"/>
     <w:rsid w:val="009F5F25"/>
     <w:rsid w:val="009F79D3"/>
     <w:rsid w:val="00A071D4"/>
     <w:rsid w:val="00A0742D"/>
     <w:rsid w:val="00A106A5"/>
     <w:rsid w:val="00A123F1"/>
     <w:rsid w:val="00A1405B"/>
     <w:rsid w:val="00A15538"/>
     <w:rsid w:val="00A206D4"/>
     <w:rsid w:val="00A273E8"/>
+    <w:rsid w:val="00A321FE"/>
     <w:rsid w:val="00A410A4"/>
     <w:rsid w:val="00A4116A"/>
     <w:rsid w:val="00A51A38"/>
     <w:rsid w:val="00A56106"/>
     <w:rsid w:val="00A655B1"/>
     <w:rsid w:val="00A67ED2"/>
     <w:rsid w:val="00A70952"/>
     <w:rsid w:val="00A7161F"/>
     <w:rsid w:val="00A747CC"/>
     <w:rsid w:val="00A92154"/>
     <w:rsid w:val="00AC1985"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AE6AAF"/>
     <w:rsid w:val="00B0000C"/>
     <w:rsid w:val="00B179BC"/>
     <w:rsid w:val="00B2040D"/>
     <w:rsid w:val="00B22427"/>
     <w:rsid w:val="00B340E8"/>
     <w:rsid w:val="00B4119F"/>
     <w:rsid w:val="00B4323F"/>
     <w:rsid w:val="00B4791E"/>
     <w:rsid w:val="00B53730"/>
     <w:rsid w:val="00B60462"/>
     <w:rsid w:val="00B653F3"/>
     <w:rsid w:val="00B75F46"/>
     <w:rsid w:val="00B826EC"/>
     <w:rsid w:val="00B9116B"/>
     <w:rsid w:val="00B9126F"/>
+    <w:rsid w:val="00B91686"/>
     <w:rsid w:val="00BB0336"/>
     <w:rsid w:val="00BB6A4D"/>
     <w:rsid w:val="00BC0B70"/>
     <w:rsid w:val="00BC1A45"/>
     <w:rsid w:val="00BC2AF5"/>
     <w:rsid w:val="00BC653C"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD23D6"/>
     <w:rsid w:val="00BD58CA"/>
     <w:rsid w:val="00BD6518"/>
     <w:rsid w:val="00BE10A0"/>
     <w:rsid w:val="00BE3CEC"/>
     <w:rsid w:val="00BE7FEF"/>
     <w:rsid w:val="00BF262F"/>
     <w:rsid w:val="00BF3C15"/>
     <w:rsid w:val="00BF45A1"/>
     <w:rsid w:val="00BF5F61"/>
     <w:rsid w:val="00C03E92"/>
     <w:rsid w:val="00C10C15"/>
     <w:rsid w:val="00C14352"/>
     <w:rsid w:val="00C17816"/>
     <w:rsid w:val="00C20BAC"/>
     <w:rsid w:val="00C224FE"/>
     <w:rsid w:val="00C235BA"/>
     <w:rsid w:val="00C26243"/>
     <w:rsid w:val="00C26D98"/>
     <w:rsid w:val="00C35446"/>
     <w:rsid w:val="00C449BA"/>
     <w:rsid w:val="00C463B3"/>
     <w:rsid w:val="00C644D0"/>
     <w:rsid w:val="00C64C79"/>
     <w:rsid w:val="00C71C2B"/>
     <w:rsid w:val="00C84FEF"/>
     <w:rsid w:val="00C86B98"/>
     <w:rsid w:val="00C97F8E"/>
     <w:rsid w:val="00CA0A3A"/>
     <w:rsid w:val="00CB594D"/>
     <w:rsid w:val="00CC1A13"/>
     <w:rsid w:val="00CC3EE3"/>
     <w:rsid w:val="00CD093D"/>
     <w:rsid w:val="00CD0FEF"/>
     <w:rsid w:val="00CD367C"/>
     <w:rsid w:val="00CD4FE4"/>
     <w:rsid w:val="00CF2FC5"/>
     <w:rsid w:val="00D05011"/>
     <w:rsid w:val="00D07190"/>
     <w:rsid w:val="00D073ED"/>
     <w:rsid w:val="00D10762"/>
     <w:rsid w:val="00D11DAA"/>
+    <w:rsid w:val="00D12C47"/>
     <w:rsid w:val="00D15235"/>
     <w:rsid w:val="00D20089"/>
+    <w:rsid w:val="00D25AE6"/>
     <w:rsid w:val="00D25D37"/>
     <w:rsid w:val="00D41256"/>
     <w:rsid w:val="00D41CB8"/>
     <w:rsid w:val="00D423F7"/>
     <w:rsid w:val="00D47EEF"/>
     <w:rsid w:val="00D75C51"/>
     <w:rsid w:val="00D80899"/>
     <w:rsid w:val="00D8580B"/>
     <w:rsid w:val="00D86515"/>
     <w:rsid w:val="00D86739"/>
     <w:rsid w:val="00D92840"/>
     <w:rsid w:val="00D93335"/>
     <w:rsid w:val="00D94BC8"/>
     <w:rsid w:val="00DB6842"/>
     <w:rsid w:val="00DB6B56"/>
     <w:rsid w:val="00DC25F9"/>
     <w:rsid w:val="00DE42FA"/>
     <w:rsid w:val="00DE6DB9"/>
     <w:rsid w:val="00DE72D1"/>
     <w:rsid w:val="00DF36D9"/>
     <w:rsid w:val="00DF5AEE"/>
     <w:rsid w:val="00DF7235"/>
     <w:rsid w:val="00E033F7"/>
     <w:rsid w:val="00E21A53"/>
     <w:rsid w:val="00E27751"/>
     <w:rsid w:val="00E300B6"/>
     <w:rsid w:val="00E30ED5"/>
+    <w:rsid w:val="00E3223C"/>
     <w:rsid w:val="00E328A1"/>
     <w:rsid w:val="00E408A9"/>
     <w:rsid w:val="00E466F6"/>
     <w:rsid w:val="00E513E5"/>
     <w:rsid w:val="00E52F95"/>
     <w:rsid w:val="00E611C0"/>
     <w:rsid w:val="00E7552E"/>
     <w:rsid w:val="00E7680C"/>
     <w:rsid w:val="00E76A6F"/>
     <w:rsid w:val="00E847C9"/>
     <w:rsid w:val="00E865DB"/>
     <w:rsid w:val="00E86A8E"/>
     <w:rsid w:val="00E90AA1"/>
     <w:rsid w:val="00E9142F"/>
     <w:rsid w:val="00EB688D"/>
     <w:rsid w:val="00EC2961"/>
     <w:rsid w:val="00ED1110"/>
     <w:rsid w:val="00ED3ECE"/>
     <w:rsid w:val="00ED5E85"/>
     <w:rsid w:val="00EE4DCD"/>
     <w:rsid w:val="00EE73AF"/>
     <w:rsid w:val="00EF0207"/>
     <w:rsid w:val="00EF0B3C"/>
     <w:rsid w:val="00EF7057"/>
     <w:rsid w:val="00F02380"/>
     <w:rsid w:val="00F10495"/>
     <w:rsid w:val="00F44C56"/>
     <w:rsid w:val="00F450A7"/>
     <w:rsid w:val="00F51489"/>
     <w:rsid w:val="00F60F91"/>
     <w:rsid w:val="00F64BA6"/>
     <w:rsid w:val="00F64BCA"/>
     <w:rsid w:val="00F70DDC"/>
     <w:rsid w:val="00F74355"/>
     <w:rsid w:val="00F76E49"/>
     <w:rsid w:val="00F82E42"/>
     <w:rsid w:val="00F872A8"/>
     <w:rsid w:val="00F9218C"/>
     <w:rsid w:val="00FA0339"/>
     <w:rsid w:val="00FA335A"/>
     <w:rsid w:val="00FA4CDD"/>
     <w:rsid w:val="00FB2856"/>
     <w:rsid w:val="00FB3187"/>
     <w:rsid w:val="00FC153E"/>
     <w:rsid w:val="00FD16FC"/>
     <w:rsid w:val="00FD1996"/>
     <w:rsid w:val="00FD7518"/>
+    <w:rsid w:val="00FE1D51"/>
     <w:rsid w:val="00FE2638"/>
     <w:rsid w:val="00FE2BD8"/>
     <w:rsid w:val="00FE47DD"/>
     <w:rsid w:val="00FE4A83"/>
     <w:rsid w:val="00FE4D9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -10500,51 +12332,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1821924110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/LMBopI6OmruxsYa1d5ss7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fgf.showpad.com%2Fshare%2F6cglQJ8gnMjsALRv4QrC1&amp;data=05%7C02%7Cmatt.graber%40georgfischer.com%7C4fcd681f562c4c1ff98f08de207ce1a3%7Cd0f5c1a2e9a844ffa1ccb094c39a84d8%7C0%7C0%7C638983917897334566%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aAZR9epji1%2FYGmyUnz4IREJvoIshtRmx8C79nBZkAAw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10839,63 +12671,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0cd0b68543d96b3b15644d4abae2180f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -11088,160 +12924,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2892EA3A-1CC2-46A5-A04E-8B92F460F585}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECA8276A-7FB4-4CF4-B8B7-B8238ED7EF7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2892EA3A-1CC2-46A5-A04E-8B92F460F585}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA53453-17BD-42F2-9F59-517CC6AE6B10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D896F93-2B49-4C7E-AB3C-D5EC2B86860E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD0C104-6AD8-4832-B02A-6111B6655219}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>18907</Characters>
+  <Pages>9</Pages>
+  <Words>3550</Words>
+  <Characters>20241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SECTION 15770</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor Wirsbo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22180</CharactersWithSpaces>
+  <CharactersWithSpaces>23744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6422624</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://gf.showpad.com/share/Rt62nhlQpQOd6njzakMYM</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>