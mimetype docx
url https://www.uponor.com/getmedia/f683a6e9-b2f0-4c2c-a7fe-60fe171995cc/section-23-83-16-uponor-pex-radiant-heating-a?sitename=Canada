--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -15,62 +15,62 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2176F9B2" w14:textId="5BF4CA74" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="00624467" w:rsidP="004A2C79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2176F9B2" w14:textId="5BF4CA74" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="00624467" w:rsidP="004A2C79">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:ind w:right="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19880CB7" wp14:editId="3272BD9C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1343660" cy="384810"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="image1.jpeg" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
@@ -91,51 +91,51 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1343660" cy="384810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D82F5B" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00D82F5B" w:rsidRPr="00572014">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="62D989BB" wp14:editId="69B5CF5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="927735" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="5766" y="0"/>
                 <wp:lineTo x="0" y="1409"/>
                 <wp:lineTo x="0" y="18313"/>
                 <wp:lineTo x="5766" y="19722"/>
                 <wp:lineTo x="14637" y="19722"/>
                 <wp:lineTo x="21290" y="18313"/>
                 <wp:lineTo x="21290" y="2817"/>
                 <wp:lineTo x="17298" y="0"/>
@@ -169,9632 +169,10614 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="927735" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C55F608" w14:textId="5C565939" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="006A2561" w:rsidP="004A2C79">
+    <w:p w14:paraId="6C55F608" w14:textId="5C565939" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="006A2561" w:rsidP="004A2C79">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>GF Building Flow Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CC7EFA" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="00A64707" w:rsidP="00A64707">
+    <w:p w14:paraId="38CC7EFA" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="00A64707" w:rsidP="00A64707">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>6510 Kennedy Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18301038" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="004A2C79" w:rsidP="004A2C79">
+    <w:p w14:paraId="18301038" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="004A2C79" w:rsidP="004A2C79">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Mississauga, ON L5</w:t>
       </w:r>
-      <w:r w:rsidR="00A64707" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00A64707" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A64707" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00A64707" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2X4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC089F7" w14:textId="07E36412" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="004A2C79" w:rsidP="006E6849">
+    <w:p w14:paraId="7DC089F7" w14:textId="07E36412" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="004A2C79" w:rsidP="006E6849">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>888</w:t>
       </w:r>
-      <w:r w:rsidR="000B77EB" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="000B77EB" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>994</w:t>
       </w:r>
-      <w:r w:rsidR="000B77EB" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="000B77EB" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F4F9A6" w14:textId="5C481A0E" w:rsidR="006E6849" w:rsidRPr="00DD563B" w:rsidRDefault="006E6849" w:rsidP="006E6849">
+    <w:p w14:paraId="50F4F9A6" w14:textId="5C481A0E" w:rsidR="006E6849" w:rsidRPr="00572014" w:rsidRDefault="006E6849" w:rsidP="006E6849">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00DD563B">
+        <w:r w:rsidRPr="00572014">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>www.uponor.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E79C376" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00DD563B" w:rsidRDefault="004A2C79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5E79C376" w14:textId="77777777" w:rsidR="004A2C79" w:rsidRPr="00572014" w:rsidRDefault="004A2C79">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="004C7417" w14:textId="2AD80AFD" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00EE7C67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="004C7417" w14:textId="2AD80AFD" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00EA7763" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00EA7763" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">23 </w:t>
       </w:r>
-      <w:r w:rsidR="005C3D83" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="005C3D83" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>83 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100E5141" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00EE7C67">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="100E5141" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104FD541" w14:textId="4A8646AF" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="007E405D">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ÉQUIPEMENT DE CHAUFFAGE ET DE REFROIDISSEMENT RAYONNANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B4C7A7" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00EE7C67">
-[...7 lines deleted...]
-    <w:p w14:paraId="6F5C4809" w14:textId="7CADE51C" w:rsidR="007E405D" w:rsidRPr="00DD563B" w:rsidRDefault="0073254E" w:rsidP="00F43B57">
+    <w:p w14:paraId="61B4C7A7" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5C4809" w14:textId="2DCE9468" w:rsidR="007E405D" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00F43B57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>GÉNÉRAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424462AD" w14:textId="6E0BE3E6" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00752B09">
+    <w:p w14:paraId="424462AD" w14:textId="6E0BE3E6" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00752B09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PORTÉE DE LA SECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211C7D06" w14:textId="6D2B1CEE" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="211C7D06" w14:textId="6D2B1CEE" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Systèmes de distribution de chauffage et de refroidissement rayonnants </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydroniques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="36F2A737" w14:textId="360D51BB" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="36F2A737" w14:textId="360D51BB" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Fournir la main-d’œuvre, les matériaux, le transport, l’équipement et les services pour l’installation d’un système de chauffage et de refroidissement rayonnants </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, tel que décrit sur le dessin contractuel et spécifié dans le présent document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4A2C44" w14:textId="5F434D1D" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
-      <w:pPr>
+    <w:p w14:paraId="69BFECD3" w14:textId="52982892" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00DA3F4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>SECTIONS CONNEXES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34159DB7" w14:textId="560553AE" w:rsidR="00D06FD4" w:rsidRPr="00572014" w:rsidRDefault="00D06FD4" w:rsidP="00D06FD4">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Fournir la main-d’œuvre, les matériaux, le transport, l’équipement et les services pour l’installation d’un réseau de tuyauterie de distribution </w:t>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Section 23 21 13 –</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyauterie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
-[...31 lines deleted...]
-    <w:p w14:paraId="34159DB7" w14:textId="560553AE" w:rsidR="00D06FD4" w:rsidRPr="00DD563B" w:rsidRDefault="00D06FD4" w:rsidP="00D06FD4">
+    </w:p>
+    <w:p w14:paraId="3C505324" w14:textId="339A072A" w:rsidR="00D06FD4" w:rsidRPr="00572014" w:rsidRDefault="00D06FD4" w:rsidP="00D06FD4">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Section 23 21 13 –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00DD563B">
+        <w:t xml:space="preserve">Section 23 21 13.13 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuyauterie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...6 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> souterraine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D883F1" w14:textId="77777777" w:rsidR="00EA7763" w:rsidRPr="00DD563B" w:rsidRDefault="00EA7763" w:rsidP="006073F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08D883F1" w14:textId="77777777" w:rsidR="00EA7763" w:rsidRPr="00572014" w:rsidRDefault="00EA7763" w:rsidP="006073F8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:keepNext/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="754A719D" w14:textId="759C2D8D" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00EE7C67" w:rsidP="00AF7754">
+    <w:p w14:paraId="754A719D" w14:textId="759C2D8D" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67" w:rsidP="00AF7754">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="000721C3" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="000721C3" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="000721C3" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="000721C3" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>RENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1B992A" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="2A1B992A" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Général : Les normes présentées pour référence, y compris les révisions effectuées par l’organisme normatif, forment une partie de cette section, dans la mesure indiquée. Les normes sont identifiées selon l’organisme normatif, l’abréviation de cet organisme, la désignation, le titre ou toute autre identification établie par l’organisme normatif. Par la suite, les normes identifiées ci-après seront identifiées par l’abréviation de l’organisme et la désignation de la norme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCFAA49" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="7FCFAA49" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">American Society for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Testing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Materials (ASTM) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC49E0A" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="5CC49E0A" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Norme ASTM F876 : Spécification de la tuyauterie en polyéthylène réticulé (PEX) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEFD8A5" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="7DEFD8A5" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Norme ASTM F877 : Spécification des réseaux de distribution d’eau chaude et froide en plastique de polyéthylène réticulé (PEX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75572B2C" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="75572B2C" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Norme ASTM F2788 : Spécification pour la tuyauterie en polyéthylène réticulé (PEX) de dimension métrique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C20334B" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="2C20334B" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Norme ASTM F1960 : Spécification des raccords dilatés à froid avec bagues de renforcement en PEX pour utilisation avec la tuyauterie en polyéthylène réticulé (PEX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4386FAC0" w14:textId="5B9DE194" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="4386FAC0" w14:textId="5B9DE194" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Sanitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Foundation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NSF)</w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D457E9" w14:textId="38B3DDB8" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="44D457E9" w14:textId="38B3DDB8" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ANSI/NSF 14 : Composants de tuyauterie en matières plastiques et matériaux connexes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213D5D2A" w14:textId="674D9EAD" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="213D5D2A" w14:textId="674D9EAD" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ANSI/NSF 61 : Effets sur la santé des composants de réseaux d'eau potable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C84E8" w14:textId="4156F3DC" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="6A5C84E8" w14:textId="4156F3DC" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Laboratoires des assureurs du Canada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63AF1D" w14:textId="38809A7F" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="7A63AF1D" w14:textId="38809A7F" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CAN/ULC-S101 : </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Méthode d’essai normalisée</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>pour la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> résistance au feu</w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> bâtiments et </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> matériaux de construction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D41EEE2" w14:textId="11ACF973" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="5D41EEE2" w14:textId="11ACF973" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CAN/ULC-S115 : </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Méthode d’essai normalisée pour la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> résistance au feu </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> systèmes coupe-feu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45763DFA" w14:textId="7BBB57F5" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="45763DFA" w14:textId="7BBB57F5" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CAN/ULC-S102.2 : </w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Méthode d’essai normalisée des c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aractéristiques de combustion superficielle des revêtements de sol et des divers matériaux et assemblages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64346C8C" w14:textId="12307D1C" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="64346C8C" w14:textId="12307D1C" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Association canadienne de normalisation (CSA) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3510B3" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="4A3510B3" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>CAN/CSA B137.5 : Réseaux de tuyauterie en polyéthylène réticulé (PEX) dans les applications sous pression</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE74B2" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="70CE74B2" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CAN/CSA B214 : Code d’installation pour les systèmes de chauffage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5FD06B" w14:textId="4BA1B0F5" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="3B5FD06B" w14:textId="4BA1B0F5" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>German Institute of Standards (DIN) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CB672B" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="65CB672B" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Norme DIN 4726 : Systèmes de chauffage à eau chaude pour plancher et systèmes de raccordement des radiateurs – tuyauterie de plastique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4741D5B5" w14:textId="387BB136" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="4741D5B5" w14:textId="387BB136" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA63C2" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA63C2" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Plastic Pipe Institute (PPI) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B0489C" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="43B0489C" w14:textId="77777777" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rapport technique TR-4 du PPI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8334A5" w14:textId="2BFA7BF9" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="0A8334A5" w14:textId="2BFA7BF9" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.8 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ltée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5CDE69ED" w14:textId="2754ED25" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="5CDE69ED" w14:textId="2754ED25" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Manuel complet d’aide à la conception</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CDAM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DA3F4F" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, dernière édition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F41C805" w14:textId="76975997" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="7F41C805" w14:textId="76975997" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Logiciel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="598DCB6F" w14:textId="0AEC19F5" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="598DCB6F" w14:textId="0AEC19F5" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuel d’installation pour réseaux résidentiels rayonnants et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydroniques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, dernière édition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23228FE8" w14:textId="44422516" w:rsidR="00DA3F4F" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="23228FE8" w14:textId="44422516" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuel de conception et d’installation pour réseaux de tuyauterie en PEX </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, dernière édition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C6464E" w14:textId="40300A8C" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00DA63C2">
+    <w:p w14:paraId="52C6464E" w14:textId="40300A8C" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00DA63C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>DESCRIPTION DU SYSTÈME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40675F29" w14:textId="3F286106" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="003C65A1">
+    <w:p w14:paraId="40675F29" w14:textId="3F286106" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="003C65A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Exigences de rendement : Fournir un système de chauffage et de refroidissement rayonnants </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> fabriqué et installé en conformité avec les spécifications des agences </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de normalisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et les critères de </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>rendement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> établis par le fabricant, et ce, sans dommage</w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> défaut</w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>. Le plan de disposition des boucles devra être capable de fournir les charges de chauffage et de refroidissement spécifiées sans affecter le débit des circulateurs spécifiés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361AA40B" w14:textId="4A0EB22C" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="361AA40B" w14:textId="4A0EB22C" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Exigences de rendement : Fournir </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">un réseau de tuyauterie de distribution </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hydronique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> en PEX </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">fabriqué et installé en conformité </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>avec les codes de plomberie et de construction fédéraux, provinciaux et municipaux et les critères de rendement établis par le fabricant</w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, et ce, sans dommages ni défauts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163BC215" w14:textId="77777777" w:rsidR="00DA63C2" w:rsidRPr="00DD563B" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
+    <w:p w14:paraId="163BC215" w14:textId="77777777" w:rsidR="00DA63C2" w:rsidRPr="00572014" w:rsidRDefault="00DA63C2" w:rsidP="00DA63C2">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ABCB884" w14:textId="3D96D2FB" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00AF7754">
+    <w:p w14:paraId="1ABCB884" w14:textId="3D96D2FB" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00AF7754">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>DOCUMENTS À SOUMETTRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566F62F0" w14:textId="6E4BF5D5" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="566F62F0" w14:textId="6E4BF5D5" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Général : Présenter les documents suivants, en conformité avec les conditions du contrat et les dispositions de la section sur les procédures de soumission (Division 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A33748C" w14:textId="67EB8179" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="0A33748C" w14:textId="67EB8179" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Données techniques : Soumettre les données techniques pour les produits spécifiés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A21281" w14:textId="6CEB4946" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="19A21281" w14:textId="6CEB4946" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Soumettre la vérification de la pression hydrostatique nominale de qualité standard selon le Plastic Pipe Institute, en conformité avec TR-4. Les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">3 caractéristiques suivantes sont obligatoires : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB2C007" w14:textId="1966E4AA" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="6FB2C007" w14:textId="1966E4AA" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="3F4BAEA6" w14:textId="4CB86F8F" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200 °F (93 °C) à 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (551 kPa) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4BAEA6" w14:textId="4CB86F8F" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="730ACCCA" w14:textId="2EC9F19C" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">180 °F (82 °C) à 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (689 kPa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730ACCCA" w14:textId="2EC9F19C" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="005F487D" w14:textId="55A8E6FF" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73 °F (23 °C) à 160 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1102 kPa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F487D" w14:textId="55A8E6FF" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Soumettre la documentation relative au produit pour les tuyaux, les tuyaux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>préisolés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, les collecteurs, les supports, les systèmes de raccordement, les robinets et vannes, les raccords, les actionneurs de boucle ou de collecteur, les thermostats et les commandes de zone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626C947D" w14:textId="1680AA92" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="626C947D" w14:textId="1680AA92" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Données de rendement : Soumettre les calculs de conception du fabricant démontrant la conformité aux charges de chauffage et de refroidissement requises, basées sur une température moyenne maximale de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[spécifier] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>°F (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[spécifier] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">°C) pour l’eau d’alimentation de chauffage et de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[spécifier] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>°F(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[spécifier] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>°C) pour l’eau d’alimentation de refroidissement. Les calculs supplémentaires doivent inclurent :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A895846" w14:textId="0F043429" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="7A895846" w14:textId="0F043429" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Débit pour chaque boucle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020C6DFE" w14:textId="58665178" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="020C6DFE" w14:textId="58665178" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>Perte de pression pour chaque boucle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E466CA" w14:textId="2228499F" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="31E466CA" w14:textId="2228499F" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Température(s) de surface</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22483219" w14:textId="561DFFC5" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="22483219" w14:textId="561DFFC5" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Baisse(s) de température de calcul de la boucle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B6A3FA" w14:textId="3C7E3AD1" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="46B6A3FA" w14:textId="3C7E3AD1" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Espacement(s) des boucles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6B3631" w14:textId="68848694" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="5A6B3631" w14:textId="68848694" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Longueur(s) des boucles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB6FF53" w14:textId="46F9DEDA" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="6BB6FF53" w14:textId="46F9DEDA" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...25 lines deleted...]
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Homologations règlementaires : Soumettre les homologations UL, ULC, Warnock Hersey</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, Intertek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou QAI, ainsi que CSA ou NSF requises pour prouver la conformité avec les codes du bâtiment fédéraux, provinciaux et municipaux. La liste des homologations doit inclure les éléments suivants : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E0677" w14:textId="3A0BBBE3" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="666E0677" w14:textId="3A0BBBE3" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Soumettre les documents indiquant que </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> tuyauterie </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX est homologué</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">selon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">CAN/ULC-S101 lorsque la tuyauterie est incorporée dans ou traverse une construction </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>homologuée selon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> CAN/ULC-S101. Les homologations doivent correspondre aux </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>éléments présents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur le </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2724A900" w14:textId="5BC3E112" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="2724A900" w14:textId="5BC3E112" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Soumettre les documents indiquant </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>que la tuyauterie en PEX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> est homologué</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e selon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> CAN/ULC-S102.2 avec un indice de propagation des flammes maximal de 25 et un pouvoir fumigène maximal de 50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44743B64" w14:textId="21270F8F" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="44743B64" w14:textId="21270F8F" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dessins d’atelier : Soumettre les plans imprimés avec le logiciel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et les dessins d’atelier indiquant la disposition des boucles, les emplacements des collecteurs, les données d’équilibrage initial des boucles, les profils d’étage, les couvre-planchers et les composants de produit, y compris l’ancrage, les accessoires et la finition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1755BA" w14:textId="48A43F17" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="3A1755BA" w14:textId="48A43F17" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend les dessins d’installation du plan de tuyauterie indiquant la longueur des boucles, l’espacement des boucles, le format des tuyaux et des notes pour faciliter l’installation du système.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4097B7" w14:textId="3E70DD93" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="2C4097B7" w14:textId="3E70DD93" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Aucun élément</w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ne doit être</w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> fabriqué avant que le plan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
-      <w:r w:rsidR="00837D72" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00837D72" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>soit approuvé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45090479" w14:textId="3B19EEAA" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="45090479" w14:textId="3B19EEAA" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents d’assurance qualité : Soumettre les </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FD6A41" w14:textId="40F79F9F" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="05FD6A41" w14:textId="40F79F9F" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Une copie du certificat indiquant que l’installateur est certifié pour l’installation des produits du fabricant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E20059" w14:textId="3AE668F2" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="65E20059" w14:textId="3AE668F2" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Directives du fabricant : Directives d’installation du fabricant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A345423" w14:textId="25D4C038" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="2A345423" w14:textId="25D4C038" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L’installateur doit attester par écrit au propriétaire du projet que la tuyauterie</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> PEX et les composants fournis en vertu de la présente spécification sont conformes aux exigences matérielles et mécaniques spécifiées dans le présent document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E3372" w14:textId="2574412E" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="528E3372" w14:textId="2574412E" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L’installateur doit fournir la lettre du fabricant attestant que tout coupe-feu en contact avec la tuyauterie en PEX est chimiquement compatible avec les tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3A772C" w14:textId="024EFE4D" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="4F3A772C" w14:textId="024EFE4D" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Soumettre l’homologation CSA attestant que les tuyaux, bagues et raccords en PEX proviennent du même fabricant et ont été testés ensemble et certifiés en tant que système.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348C9B95" w14:textId="40DFDC05" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00837D72">
+    <w:p w14:paraId="348C9B95" w14:textId="40DFDC05" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00837D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Documents de clôture : Soumettre les éléments suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113966F1" w14:textId="5E40EDEA" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="113966F1" w14:textId="5E40EDEA" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Données de fonctionnement et d’entretien : Les données de fonctionnement et d’entretien pour les produits installés en conformité avec la section sur les documents de clôture (Division 1) (« </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>onnées d’entretien et données de fonctionnement »), y compris les méthodes d’entretien des produits installés, les précautions en matière de nettoyage des matériaux et les méthodes dommageables pour la finition et la performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622EEDC9" w14:textId="23001A51" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="622EEDC9" w14:textId="23001A51" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Garantie : Documents de garantie spécifiés dans le présent document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6527BD" w14:textId="59F5EED0" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="3D6527BD" w14:textId="59F5EED0" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rapports du fabricant : Rapports du fabricant spécifiés dans le présent document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB250D4" w14:textId="400B9683" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="6CB250D4" w14:textId="400B9683" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dessin final de la disposition des boucles, « tel que bâti ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD3C6AF" w14:textId="2B7D5C5C" w:rsidR="00837D72" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="0FD3C6AF" w14:textId="2B7D5C5C" w:rsidR="00837D72" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Copie de l’imprimé du logiciel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="67BD3533" w14:textId="64C2C078" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
+    <w:p w14:paraId="67BD3533" w14:textId="64C2C078" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00837D72" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Documents administratifs : Documents administratifs du projet pour les matériaux installés en conformité avec la section sur les documents de clôture (Division 1) (« documents administratifs »).</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3B66" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00DF3B66" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD171BA" w14:textId="68B11F26" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00DF3B66">
+    <w:p w14:paraId="2BD171BA" w14:textId="68B11F26" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ASSURANCE QUALITÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D58A2D8" w14:textId="08B0D2AF" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="5D58A2D8" w14:textId="08B0D2AF" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>Qualifications :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6C17B4" w14:textId="028F449E" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="2C6C17B4" w14:textId="028F449E" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Qualifications de l’installateur : L’installateur doit avoir de l’expérience dans le type de travail concerné par cette section et être spécialisé dans l’installation de projets semblables aux exigences de ce projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D6290F" w14:textId="4D4807FC" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="49D6290F" w14:textId="4D4807FC" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Qualifications de l’installation : L’installation doit être effectuée par des professionnels qualifiés détenant un permis pour pratiquer leur métier ou travailler sous la supervision d’un professionnel certifié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F20808" w14:textId="2C8C153E" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="37F20808" w14:textId="2C8C153E" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifications de l’installateur : L’installateur doit être reconnu par le fabricant comme « installateur </w:t>
       </w:r>
-      <w:r w:rsidR="00FD28F5" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD28F5" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>qualifié</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2ADDBE" w14:textId="17E71131" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="5B2ADDBE" w14:textId="17E71131" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Exigences règlementaires : Les tuyaux et </w:t>
       </w:r>
-      <w:r w:rsidR="00FD28F5" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD28F5" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>autres</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> composants </w:t>
       </w:r>
-      <w:r w:rsidR="00FD28F5" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD28F5" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en PEX </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>doivent être installés en conformité avec les codes, normes et exigences fédérales, provinciales et municipales. En particulier :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16899CC4" w14:textId="25852099" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
+    <w:p w14:paraId="16899CC4" w14:textId="25852099" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>En conformité avec la norme CAN/ULC-S102.2, les tuyaux</w:t>
       </w:r>
-      <w:r w:rsidR="00FD28F5" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD28F5" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> PEX doivent avoir un indice de propagation des flammes maximal de 25 et un pouvoir fumigène maximal de 50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688260F4" w14:textId="050AA487" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="2E65D89F" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel qu’indiqué à l’annexe Section A1.23 de la norme CAN/ULC S102, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
         <w:t>« raccords et vannes en plastique », les raccords doivent être testés et homologués en étant installés sur un tuyau en plastique par une méthode représentative de l’installation sur le terrain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0D782D" w14:textId="207A26F3" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="1B4BD35D" w14:textId="0551CC19" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="5C59E0A7" w14:textId="604949EA" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyauterie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEX avec un diamètre extérieur nominal maximal de 3 po (80 mm) et une isolation de ½ po conforme au tableau 3-5 : aucune exigence d'espacement (voir le manuel de conception et d'installation des réseaux de tuyauterie en PEX). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570B65A2" w14:textId="41815FFA" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="384FBD68" w14:textId="3DCF973E" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyauterie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEX-a non isolée, remplie d'eau, 2 po (50 mm) et moins, dans un plénum de reprise d'air : aucune exigence d'espacement entre les sections adjacentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384FBD68" w14:textId="3DCF973E" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">En conformité avec la norme CAN/ULC-S115, tout tuyau </w:t>
       </w:r>
-      <w:r w:rsidR="00FD28F5" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD28F5" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX traversant un cloisonnement coupe-feu doit être adéquatement scellé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66220D14" w14:textId="387B02B9" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
+    <w:p w14:paraId="66220D14" w14:textId="387B02B9" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lorsque la tuyauterie est incorporée dans ou traverse une construction de type plancher ou plafond CAN/ULC-S101, les tuyaux doivent être conformes à la norme CAN/ULC-S101.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B38AF7B" w14:textId="62243DD5" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="3B38AF7B" w14:textId="62243DD5" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rencontres avant l’installation : Organiser des rencontres préparatoires pour vérifier les exigences du projet, les conditions du substrat, les couvre-planchers, les directives d’installation du fabricant et les exigences de garantie du fabricant. Consulter la section sur la gestion et la coordination de projet (Division 1) (« rencontres préparatoires »).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7754EF7D" w14:textId="77777777" w:rsidR="00DF3B66" w:rsidRPr="00DD563B" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
+    <w:p w14:paraId="7754EF7D" w14:textId="77777777" w:rsidR="00DF3B66" w:rsidRPr="00572014" w:rsidRDefault="00DF3B66" w:rsidP="00DF3B66">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7514CF62" w14:textId="555F4B07" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00B423E6">
+    <w:p w14:paraId="7514CF62" w14:textId="555F4B07" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00B423E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>LIVRAISON, ENTREPOSAGE ET MANUTENTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1613C7" w14:textId="04701E12" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="6F1613C7" w14:textId="04701E12" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Général : Se conformer aux sections sur les exigences relatives aux produits (Division 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D01A245" w14:textId="376460EB" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="3D01A245" w14:textId="376460EB" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Commandes : Respecter les directives du fabricant pour passer des commandes et tenir compte des délais indiqués afin d’éviter les retards de construction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BAF6FB" w14:textId="52706DBF" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="02BAF6FB" w14:textId="52706DBF" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Livraison : Livrer les matériaux au chantier dans l’emballage d’origine du fabricant, sans manutention ni dommages, avec étiquettes intactes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A19A5A" w14:textId="2FEE06CC" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="59A19A5A" w14:textId="2FEE06CC" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Entreposage et protection : Entreposer les matériaux dans un endroit protégé de l’exposition au climat et aux conditions du chantier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AB5E1E" w14:textId="40CFACE6" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="27AB5E1E" w14:textId="40CFACE6" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Entreposer les tuyaux en PEX dans leur emballage d’origine ou recouverts pour les protéger de la poussière et de l’introduction d’autres matériaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6801EBF3" w14:textId="73E5AA61" w:rsidR="00FD28F5" w:rsidRPr="00DD563B" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
+    <w:p w14:paraId="6801EBF3" w14:textId="73E5AA61" w:rsidR="00FD28F5" w:rsidRPr="00572014" w:rsidRDefault="00FD28F5" w:rsidP="00FD28F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ne pas exposer les tuyaux en PEX directement au soleil pendant plus de 30 jours. S’il y a des retards de construction, l’installateur est responsable de fournir une protection UV adéquate pour les parties exposées de la tuyauterie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE95C0D" w14:textId="2AC7AD02" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00B423E6">
+    <w:p w14:paraId="6AE95C0D" w14:textId="2AC7AD02" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00B423E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>GARANTIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705751FD" w14:textId="2755010F" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="705751FD" w14:textId="2755010F" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Garantie du projet : Consulter les conditions du contrat pour les conditions de la garantie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F14BB9" w14:textId="290ADDAD" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="60F14BB9" w14:textId="290ADDAD" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Garantie du fabricant des produits en PEX : La garantie doit respecter les conditions suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A15228C" w14:textId="0EEBDC83" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="6A15228C" w14:textId="0EEBDC83" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Les tuyaux Wirsbo </w:t>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tuyaux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hePEX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être garantis sans prorata pendant 30 ans contre tout défaut de matériau ou de fabrication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4127DD58" w14:textId="3FC39F86" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="4127DD58" w14:textId="25712086" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les tuyaux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>helioPEX</w:t>
       </w:r>
-      <w:r w:rsidR="009C6FC4" w:rsidRPr="00DD563B">
-[...7 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="48251B20" w14:textId="2302E867" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>™ X2 doivent être garantis sans prorata pendant 25 ans contre tout défaut de matériau ou de fabrication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48251B20" w14:textId="2302E867" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs et les raccords à compression doivent être garantis sans prorata pendant 5 ans contre tout défaut de matériau ou de fabrication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE8F87B" w14:textId="3707F045" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="3CE8F87B" w14:textId="3707F045" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les raccords </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ProPEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être garantis sans prorata pendant 25 ans contre tout défaut de matériau ou de fabrication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF2447B" w14:textId="7F8BE14E" w:rsidR="00CE29D8" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00CF3387">
+    <w:p w14:paraId="6FF2447B" w14:textId="7F8BE14E" w:rsidR="00CE29D8" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> vannes et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> les</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> robinets d'arrêt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>fournis par le</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> fabricant de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> tuyaux </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>doivent être garantis sans prorata pendant 1 an contre tout défaut de matériau ou de fabrication</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, à l'exception des </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">robinets </w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à bille </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>commerciaux</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>doivent être garantis sans prorata pendant 5 ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631F749A" w14:textId="77777777" w:rsidR="00CE29D8" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00D803C9">
+    <w:p w14:paraId="631F749A" w14:textId="77777777" w:rsidR="00CE29D8" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00D803C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les commandes et les composants électriques </w:t>
       </w:r>
-      <w:r w:rsidR="00CE29D8" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CE29D8" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>doivent être garantis sans prorata pendant 2 ans contre tout défaut de matériau ou de fabrication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B5BA26" w14:textId="17681E63" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00D803C9">
+    <w:p w14:paraId="16B5BA26" w14:textId="17681E63" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00D803C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les ensembles</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ProPEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> composé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3387" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00CF3387" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de tuyaux et de raccords du fabricant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être garantis sans prorata pendant 25 ans contre tout défaut d’étanchéité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596DD272" w14:textId="6E0BEF94" w:rsidR="00CE29D8" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00CF3387">
+    <w:p w14:paraId="596DD272" w14:textId="6E0BEF94" w:rsidR="00CE29D8" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">La garantie couvre la réparation ou le remplacement de tout tuyau ou raccord dont la défectuosité est démontrée, ainsi que les dommages causés par ledit défaut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444BAB9A" w14:textId="4D734012" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="444BAB9A" w14:textId="4D734012" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La garantie est transférable aux propriétaires suivants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D78D36A" w14:textId="0BD1FA3F" w:rsidR="00CF3387" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
+    <w:p w14:paraId="5D78D36A" w14:textId="0BD1FA3F" w:rsidR="00CF3387" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CF3387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Garantie applicable : Garantie du fabricant en vigueur au moment de l'installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A681C14" w14:textId="4342B741" w:rsidR="00A44ACF" w:rsidRPr="00DD563B" w:rsidRDefault="00CF3387" w:rsidP="00CE29D8">
+    <w:p w14:paraId="5A681C14" w14:textId="4342B741" w:rsidR="00A44ACF" w:rsidRPr="00572014" w:rsidRDefault="00CF3387" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Période de garantie : La garantie prend effet à la date d'installation des produits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011FFBF8" w14:textId="7C857F39" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00CE29D8">
+    <w:p w14:paraId="011FFBF8" w14:textId="7C857F39" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>DÉMARRAGE DU SYSTÈME ET DIRECTIVES D’UTILISATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4F06C7" w14:textId="6B6B1FAD" w:rsidR="00CE29D8" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00CE29D8">
+    <w:p w14:paraId="0F4F06C7" w14:textId="6B6B1FAD" w:rsidR="00CE29D8" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Démarrage du système : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[spécifier les exigences de démarrage du système].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56622CF1" w14:textId="5A526040" w:rsidR="00CE29D8" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00CE29D8">
+    <w:p w14:paraId="56622CF1" w14:textId="5A526040" w:rsidR="00CE29D8" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Directives du propriétaire : Informer le personnel du propriétaire sur l’utilisation et l’entretien des unités installées. Remettre les directives d’installation, d’utilisation et d’entretien du fabricant pour les unités installées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E11A9A" w14:textId="72011F43" w:rsidR="00285CD4" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="00CE29D8">
+    <w:p w14:paraId="73E11A9A" w14:textId="72011F43" w:rsidR="00285CD4" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PRODUITS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534491CF" w14:textId="10ED1B04" w:rsidR="005660FB" w:rsidRPr="00DD563B" w:rsidRDefault="000721C3" w:rsidP="005660FB">
+    <w:p w14:paraId="534491CF" w14:textId="10ED1B04" w:rsidR="005660FB" w:rsidRPr="00572014" w:rsidRDefault="000721C3" w:rsidP="005660FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>FABRICANTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505C2120" w14:textId="7D844F20" w:rsidR="003367DC" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
+    <w:p w14:paraId="505C2120" w14:textId="27E17D26" w:rsidR="003367DC" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fabricant accepté :</w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> GF Building Flow Solutions (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ltée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">situé au : </w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00581528" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00581528" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>6510 Kennedy Road; Mississauga, ON, L5T 2X4; t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>: 888</w:t>
       </w:r>
-      <w:r w:rsidR="00581528" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00581528" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>994</w:t>
       </w:r>
-      <w:r w:rsidR="00581528" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00581528" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>7726</w:t>
       </w:r>
-      <w:r w:rsidR="003367DC" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">courriel </w:t>
+      </w:r>
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="005254A9" w:rsidRPr="00867D9E">
+        <w:r w:rsidR="00E10A65" w:rsidRPr="00572014">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
-          <w:t>naspecifications@georgfischer.com</w:t>
+          <w:t>naspecifications@</w:t>
         </w:r>
-      </w:hyperlink>
-[...49 lines deleted...]
-        <w:r w:rsidR="00581528" w:rsidRPr="00DD563B">
+        <w:r w:rsidR="00E10A65" w:rsidRPr="00572014">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
-          <w:t>www.uponor.com</w:t>
+          <w:t>georgfischer.com</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="681A1371" w14:textId="59AF7CC0" w:rsidR="0037275D" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>site W</w:t>
+      </w:r>
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>eb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003367DC" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00581528" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00E10A65" w:rsidRPr="00572014">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:lang w:val="fr-CA"/>
+          </w:rPr>
+          <w:t>www.uponor.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="681A1371" w14:textId="59AF7CC0" w:rsidR="0037275D" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Système breveté </w:t>
       </w:r>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Système de chauffage et refroidissement rayonnants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>hePEX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4B68B80E" w14:textId="3C51CAD6" w:rsidR="0037275D" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
+    <w:p w14:paraId="4B68B80E" w14:textId="3C51CAD6" w:rsidR="0037275D" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="0037275D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Système breveté </w:t>
       </w:r>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Système de chauffage et refroidissement rayonnants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0037275D" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="0037275D" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>helioPEX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="54BD17A7" w14:textId="4DC50D8E" w:rsidR="00D95F68" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00DA3F4F">
+    <w:p w14:paraId="154E6ACB" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SUBSTITUTIONS DE PRODUIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75414877" w14:textId="40013123" w:rsidR="00D95F68" w:rsidRPr="00DD563B" w:rsidRDefault="00D95F68" w:rsidP="00CE29D8">
+    <w:p w14:paraId="6F21F219" w14:textId="65F757B7" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Substitutions :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Aucune substitution n’est permise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04518938" w14:textId="5CECF0AE" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les demandes de substitution seront évaluées conformément aux dispositions de la section 01 60 00 — Exigences relatives aux produits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1854BAEA" w14:textId="7C63ADF5" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TUYAUX ET RACCORDS POUR CHAUFFAGE ET REFROIDISSEMENT RAYONNANTS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048ECF1C" w14:textId="2ED8DCD1" w:rsidR="00D95F68" w:rsidRPr="00572014" w:rsidRDefault="00CE29D8" w:rsidP="00CE29D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Exigences de rendement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE86100" w14:textId="39B7DBF1" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barrière contre l’oxygène : Les tuyaux doivent être munis d’une barrière contre l’oxygène capable de limiter le transfert d’oxygène par la paroi du tuyau à moins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de 0,10 g/m3/jour à une température d’eau de 104 °F (40 °C), en conformité avec DIN 4726.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DDEA8F" w14:textId="15E7FB9E" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tuyaux en PEX doivent être homologués CSA B137.5 pour les réseaux de distribution </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>hydroniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et d’eau potable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7C3436" w14:textId="429BB2E7" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk216778968"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tuyaux en PEX doivent être fabriqués selon les normes ASTM F876 et ASTM F877. L’homologation doit être vérifiée par une agence indépendante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBC14C" w14:textId="0AB42A9D" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk216778937"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les tuyaux en PEX doivent être testés et approuvés pour leur conformité avec l</w:t>
+      </w:r>
+      <w:r w:rsidR="0069539B" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norme ASTM F876, pour températures et pressions extrêmes pendant 725 heures à 210 °F (99 °C) et 150 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1035 kPa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EADEB69" w14:textId="0010E773" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les homologations de température et de pression doivent être vérifiées par le Plastic Pipe Institute (PPI), une division de la Society of the Plastic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SPI). La pression hydrostatique nominale des tuyaux en PEX doit être de :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34889BAD" w14:textId="62B160FD" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200 °F (82 °C) à 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (551 kPa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2E0004" w14:textId="1C9332B5" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">180 °F (82 °C) à 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (689 kP</w:t>
+      </w:r>
+      <w:r w:rsidR="0069539B" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64637DF6" w14:textId="3B738C61" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73 °F (23 °C) à 160 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1102 kPa)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="57E44239" w14:textId="1B46FEED" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le rayon de cintrage pour le cintrage à froid des tuyaux en PEX doit être supérieur à 6 fois le diamètre externe. Les cintrages avec un rayon inférieur au rayon spécifié exigent l’utilisation d’un support de cintrage, fourni par le fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD6836" w14:textId="0DAE855F" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le format des tuyaux en PEX doit être de : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>[spécifier une des dimensions suivantes]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6523C1D9" w14:textId="2ECCAB7E" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk216779141"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1/2” (15 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D080C5" w14:textId="34E776FE" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>5/8” (18 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E8BE5E" w14:textId="3C70227A" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>3/4” (20 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CC9B6D" w14:textId="0AFF9007" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1” (25 mm) diamètre intérieur nominal, en conformité avec ASTM F876.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3A1AE" w14:textId="5A4B177B" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1-1/4” (32 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4E9642" w14:textId="288972CD" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1-1/2” (40 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE73A2A" w14:textId="61542524" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2” (50 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18896F59" w14:textId="185551C6" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2-1/2” (65 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAF5572" w14:textId="06C394CF" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>3” (80 mm) diamètre intérieur nominal, en conformité avec ASTM F876</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7FDB0793" w14:textId="77777777" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBE4887" w14:textId="32C102BD" w:rsidR="00131EC5" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="00CE29D8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="048ECF1C" w14:textId="2ED8DCD1" w:rsidR="00D95F68" w:rsidRPr="00DD563B" w:rsidRDefault="00CE29D8" w:rsidP="00315FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00131EC5" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380C452E" w14:textId="42ACFDFE" w:rsidR="00F510FF" w:rsidRPr="00572014" w:rsidRDefault="00F510FF" w:rsidP="00CE29D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>hePE</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3168" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="215617CD" w14:textId="72AB9D23" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk216779270"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>PEX-a (polyéthylène réticulé selon la méthode Engel), SDR 9, ASTM F876 et F877 (CAN/CSA-B137.5) avec barrière contre l’oxygène conforme à DIN 4726, dimensions nominales de 1/2 pouce (16 mm) à 3 pouces (80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="73F558F1" w14:textId="6FFCE4B5" w:rsidR="00F510FF" w:rsidRPr="00572014" w:rsidRDefault="00F510FF" w:rsidP="00CE29D8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>helioPE</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4531" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379B0953" w14:textId="3A92EA4F" w:rsidR="002F5481" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="002F5481">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>PEX-x (polyéthylène réticulé selon une méthode brevetée), SDR 9, ASTM F876 et F877 (CAN/CSA-B137.5) avec barrière contre l’oxygène conforme à DIN 4726, dimensions nominales de 1/2 pouce (16 mm) à 3/4 pouce (19 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C26680" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="002F5481" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="0DE86100" w14:textId="39B7DBF1" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyaux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>préisolés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Tous les tuyaux en PEX de 1/2” à 1-1/2” devant être isolés doivent être </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>préisolés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec une mousse isolante </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d’une épaisseur appropriée,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selon les exigences </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du code local ou de la norme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ASHRAE 90.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECFA1C1" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tuyaux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>préisolés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75799C35" w14:textId="0F22F18D" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Tuyaux préassemblés</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A65" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radiant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E10A65" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Rollout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7354B967" w14:textId="4108C886" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ensembles de tuyaux préassemblés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radiant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Rollout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>constitués de tuyaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>hePEX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et conformes aux exigences d’espacement centre à centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> défini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFF05AA" w14:textId="7687B092" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les tuyaux doivent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être de 1/2 po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>13 mm) ou 5/8 po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>16 mm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de diamètre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD7A18A" w14:textId="421A140B" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>’espacement centre à centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">152 mm), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>9 po (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">229 mm) ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>12 po (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>304 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE9582D" w14:textId="34365547" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Barrière contre l’oxygène : Les tuyaux doivent être munis d’une barrière contre l’oxygène capable de limiter le transfert d’oxygène par la paroi du tuyau à moins de 0,10 g/m3/jour à une température d’eau de 104 °F (40 °C), en conformité avec DIN 4726.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26DDEA8F" w14:textId="15E7FB9E" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ensembles de tuyaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent avoir une largeur nominale de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>5 pi (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,5 m)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, avec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une longueur maximale de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>150 pi (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>46 m) pour les boucles de 1/2 po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>13 mm) et de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 225 pi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>69 m) pour les boucles de 5/8 p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>o (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>16 mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ensembles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être conçus sur mesure en fonction du plan d'étage afin de garantir que les pertes de charge aux débits requis ne dépassent pas les valeurs maximales prévues. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D67463D" w14:textId="6185A25C" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Les tuyaux en PEX doivent être homologués CSA B137.5 pour les réseaux de distribution </w:t>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les ensembles de tuyaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>comprendre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des bandes de support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>tous les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>7 pi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2,1 m),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> installées de manière</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perpendiculaire à la tuyauterie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, et c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>haque boucle doit être fixée aux bandes de support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64375108" w14:textId="726B66A4" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collecteur : Le collecteur à retour inversé intégré à la dalle doit être </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>construit à partir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuyau</w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:t>hydroniques</w:t>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A7C3436" w14:textId="429BB2E7" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>hePEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>3/4 po</w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19 mm) </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de raccords </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de dilatation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à froid en </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>plastique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technique (EP) conformes à la norme ASTM F1960.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B234EF" w14:textId="4A8EE46D" w:rsidR="00112F02" w:rsidRPr="00572014" w:rsidRDefault="00112F02" w:rsidP="00112F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">Les homologations de température et de pression doivent être vérifiées par le Plastic Pipe Institute (PPI), une division de la Society of the Plastic </w:t>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuyaux préassemblés Radiant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:t>Industry</w:t>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Rollout</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="34889BAD" w14:textId="62B160FD" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être testés sous pression avant </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expédition et livrés sur le chantier </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une pression inférieure à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>138 kPa</w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>tuyaux préassemblés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être étiquetés conformément </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la documentation applicable aux produits </w:t>
+      </w:r>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radiant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00572014" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Rollout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4944C696" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00572014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C01C61" w14:textId="694AEF98" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matériaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de collecteur : Le collecteur en plastique technique (EP) doit être assemblé complètement et monté sur un support durable avec des évents et des tuyaux d’évacuation aux sections alimentation et retour du collecteur. Le collecteur doit être conçu pour prendre en charge un débit maximal de 15,4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>gpm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur un collecteur 8 boucles. Le collecteur doit être muni de raccords-unions R32 à l’entrée du collecteur pour permettre différents types de raccordements. Les débitmètres visuels doivent être préinstallés lors de l’assemblage du collecteur. Le collecteur doit être capable d’isoler complètement le débit sur chacune des boucles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0DACAC" w14:textId="74E4E3F7" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="1C2E0004" w14:textId="1C9332B5" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Type de collecteur : Collecteur en plastique technique (EP) d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA63101" w14:textId="0DB557CA" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="64637DF6" w14:textId="3B738C61" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B2CA22" w14:textId="70A5EB95" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="6523C1D9" w14:textId="08F3F117" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent être munis d’évents manuels complets à l’alimentation et au retour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A013ADD" w14:textId="71A12256" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="27D080C5" w14:textId="69FACAE5" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="002F5481" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent être fabriqués à partir de plastique technique (EP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3C1930" w14:textId="1A226EEE" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="04E8BE5E" w14:textId="315FE2AB" w:rsidR="002F5481" w:rsidRPr="00DD563B" w:rsidRDefault="005064FC" w:rsidP="00315FC1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent être livrés avec des supports de montage par le fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189F054E" w14:textId="1ACBE7BB" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="24"/>
-[...729 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être préassemblés avec des débitmètres visuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279B4406" w14:textId="4365E372" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="279B4406" w14:textId="4365E372" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériaux de collecteur : Le collecteur en acier inoxydable de 1 po doit être assemblé complètement et monté sur un support durable avec des évents et des tuyaux d’évacuation aux sections alimentation et retour du collecteur. Le collecteur doit être conçu pour prendre en charge un débit maximal de 14 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>gpm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur un collecteur 12 boucles. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les robinets à bille d'alimentation et de retour du collecteur doivent être munies d'un raccord R32 x </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">NPT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 po et de thermomètres. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les débitmètres visuels doivent être préinstallés lors de l’assemblage du collecteur. Le collecteur doit être capable d’isoler complètement le débit sur chacune des boucles.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D66FC" w14:textId="7D9BFE00" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="0A8D66FC" w14:textId="7D9BFE00" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de collecteur : Collecteur en acier inoxydable de 1 po d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB48BFD" w14:textId="67A0B751" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="6DB48BFD" w14:textId="67A0B751" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426B5CD3" w14:textId="02E93B12" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="426B5CD3" w14:textId="02E93B12" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être munis d’évents manuels complets et de tuyaux d’évacuation à l’alimentation et au retour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD4E47E" w14:textId="5E962F45" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="2BD4E47E" w14:textId="5E962F45" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fabriqués à partir d’acier inoxydable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214E8773" w14:textId="16CC0D5D" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="214E8773" w14:textId="16CC0D5D" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être livrés avec des supports de montage par le fabricant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAEF9CD" w14:textId="322AB953" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="5CAEF9CD" w14:textId="42A0470D" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="41B8C8ED" w14:textId="2692BB91" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent avoir un diamètre intérieur de 1”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8C8ED" w14:textId="2692BB91" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériaux de collecteur : Le collecteur en acier inoxydable de 1-1/4 po doit être assemblé complètement et monté sur un support durable avec des évents et des tuyaux d’évacuation aux sections alimentation et retour du collecteur. Le collecteur doit être conçu pour prendre en charge un débit maximal de 21 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>gpm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur un collecteur 12 boucles. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les robinets à bille d'alimentation et de retour du collecteur doivent être munies d'un raccord R32 x </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+        <w:t xml:space="preserve">Les robinets à bille d'alimentation et de retour du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">collecteur doivent être munies d'un raccord R32 x </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">NPT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 po pour les modèles de 2 à 7 boucles ou d’un raccord R32 x </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">NPT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">1-1/4 po pour les modèles de 8 à 12 boucles. Les robinets à billes doivent également être munies </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> thermomètre</w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les débitmètres visuels doivent être préinstallés lors de l’assemblage du collecteur. Le collecteur doit être capable d’isoler complètement le débit sur chacune des boucles.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6900F740" w14:textId="7B934144" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="6900F740" w14:textId="7B934144" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de collecteur : Collecteur en acier inoxydable de 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>-1/4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> po d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651A3335" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="651A3335" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392B53BE" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="392B53BE" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être munis d’évents manuels complets et de tuyaux d’évacuation à l’alimentation et au retour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E38718B" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="4E38718B" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fabriqués à partir d’acier inoxydable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6668D34F" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="6668D34F" w14:textId="77777777" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être livrés avec des supports de montage par le fabricant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7F7A87" w14:textId="73CDBF43" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="5E7F7A87" w14:textId="32B01564" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent avoir un diamètre intérieur de 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>-1/4</w:t>
       </w:r>
-      <w:r w:rsidR="00DB01C7">
-[...16 lines deleted...]
-    <w:p w14:paraId="2420DCE3" w14:textId="5E3B2453" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2420DCE3" w14:textId="5E3B2453" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">avec des évents et des tuyaux d’évacuation aux sections alimentation et retour du collecteur. Le collecteur doit être conçu pour prendre en charge un débit maximal de 48 </w:t>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matériaux de collecteur : Le collecteur en acier inoxydable pour applications commerciales doit être assemblé complètement et monté sur un support durable avec des évents et des tuyaux d’évacuation aux sections alimentation et retour du collecteur. Le collecteur doit être conçu pour prendre en charge un débit maximal de 48 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>gpm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur un collecteur 12 boucles. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les robinets à bille d'alimentation et de retour du collecteur doivent être munis d'un raccord mâle G2 x FNPT 1-1/2 po pour les modèles de 3 à 12 boucles. Les robinets à billes doivent également être munis de thermomètres. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les débitmètres visuels doivent être préinstallés lors de l’assemblage du collecteur. Le collecteur doit être capable d’isoler complètement le débit sur chacune des boucles.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC6C117" w14:textId="29340CC4" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="1BC6C117" w14:textId="29340CC4" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de collecteur : Collecteur en acier inoxydable pour applications commerciales d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EA53EA" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="32EA53EA" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A21990" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="62A21990" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être munis d’évents manuels complets et de tuyaux d’évacuation à l’alimentation et au retour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBB962E" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="7FBB962E" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être fabriqués à partir d’acier inoxydable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7D5FFD" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="5A7D5FFD" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les collecteurs doivent être livrés avec des supports de montage par le fabricant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DA552A" w14:textId="24244651" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="37DA552A" w14:textId="23455787" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="28A89C85" w14:textId="7CD67017" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les collecteurs doivent avoir un diamètre intérieur de 2”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A89C85" w14:textId="7CD67017" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinets </w:t>
       </w:r>
-      <w:r w:rsidR="00533F21" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">d’isolement du collecteur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">(collecteurs en EP seulement) </w:t>
       </w:r>
-      <w:r w:rsidR="00533F21" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: Les collecteurs doivent être munis de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>robinets</w:t>
       </w:r>
-      <w:r w:rsidR="00533F21" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’isolement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>à passage intégral</w:t>
       </w:r>
-      <w:r w:rsidR="00533F21" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00533F21" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’entrée et à la sortie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6789538F" w14:textId="3BE16FFD" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="6789538F" w14:textId="3BE16FFD" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>robinet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’isolement : </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Robinets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>à bille</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>alimentation et retour d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A578C76" w14:textId="128A00D9" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="1A578C76" w14:textId="128A00D9" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>robinets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’isolement doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB459D8" w14:textId="6A04D529" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="2BB459D8" w14:textId="6A04D529" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériaux de raccord : Les raccords doivent être fabriqués à partir </w:t>
       </w:r>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e laiton. Les raccords doivent être des raccords de compression de type conique, des raccords orientables de type conique ou des raccords PEX-a dilatés à froid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7782E" w14:textId="17A7C9E9" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="40E7782E" w14:textId="17A7C9E9" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les raccords doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFA45D8" w14:textId="44917378" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="0AFA45D8" w14:textId="44917378" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les raccords de compression doivent être composés d’un joint conique, d’une bague de compression et d’un écrou de serrage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E562DBC" w14:textId="75A90F8D" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="3E562DBC" w14:textId="75A90F8D" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les raccords orientables doivent être composés d’un joint conique, d’un écrou orientable et d’une bague PEX-a dilatée à froid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B255CF7" w14:textId="6D98A8E1" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="0B255CF7" w14:textId="6D98A8E1" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les raccords PEX-a dilatés à froid doivent être composés d’un joint et d’une bague PEX-a dilatée à froid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D90AFAC" w14:textId="4005C6F2" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00886EAB">
+    <w:p w14:paraId="1D90AFAC" w14:textId="4005C6F2" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00886EAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="52B019C6" w14:textId="5B1C4211" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matériaux de raccord </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ProPEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Les raccords doivent être fabriqués à partir de plastique technique (EP). Les raccords en laiton sans plomb sont permis uniquement pour les raccords de transition. Les raccordements doivent être faits en conformité avec ASTM F1960.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B019C6" w14:textId="5B1C4211" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les raccords doivent être fournis par le fabricant des tuyaux PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D994ED" w14:textId="0C77BB42" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="48D994ED" w14:textId="0C77BB42" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Les raccords PEX-a dilatés à froid doivent être composés d’un joint et d’une bague PEX-a dilatée à froid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E331353" w14:textId="67901113" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="5E331353" w14:textId="67901113" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de raccord en plastique : Raccords en plastique technique (EP) d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E1D168" w14:textId="58E281DC" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="60E1D168" w14:textId="58E281DC" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de raccord en laiton : Raccords en laiton sans plomb d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336C3723" w14:textId="5672778F" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00533F21">
+    <w:p w14:paraId="336C3723" w14:textId="5672778F" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00533F21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tuyauterie d’alimentation et retour vers les collecteurs : La tuyauterie installée dans des espaces chauffés doit être réticulée avec une barrière contre l’oxygène capable de limiter le transfert d’oxygène par la paroi du tuyau à moins de 0,10 g/m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
-[...26 lines deleted...]
-    <w:p w14:paraId="598C1786" w14:textId="4BFACCFF" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/jour à une température d’eau de 104 °F (40 °C), en conformité aux exigences de DIN 4726. Toute tuyauterie souterraine d’alimentation et retour doit être réticulée et munie d’une gaine ondulée de polyéthylène préisolée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C1786" w14:textId="614385D8" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="139C4712" w14:textId="4A3D2BB9" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type de tuyauterie d’alimentation et retour : Tuyaux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wirsbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>HePEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="139C4712" w14:textId="4A3D2BB9" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de tuyauterie d’alimentation et retour : Tuyaux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>helioPEX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> X2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7711B36B" w14:textId="68343BE0" w:rsidR="00533F21" w:rsidRPr="00DD563B" w:rsidRDefault="00533F21" w:rsidP="00E15035">
+    <w:p w14:paraId="7711B36B" w14:textId="68343BE0" w:rsidR="00533F21" w:rsidRPr="00572014" w:rsidRDefault="00533F21" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de tuyauterie d’alimentation et retour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>présiolée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E15035" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ecoflex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E15035" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099A2A90" w14:textId="1DEA0A21" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00533F21">
-      <w:pPr>
+    <w:p w14:paraId="2EA7CC40" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3095DB" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="fr-CA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C78DEF" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099A2A90" w14:textId="6EF1E413" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ACCESSOIRES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCD270E" w14:textId="75AF6244" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="3CCD270E" w14:textId="75AF6244" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>Commande des systèmes CVC et température de l’eau : Consulter la section « commandes » du document d’appel d’offres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753A89D1" w14:textId="63D3592B" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="753A89D1" w14:textId="63D3592B" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Thermostats : Les thermostats doivent être conçus spécifiquement pour le chauffage rayonnant pour plancher et doivent être capables de détecter la température des dalles. Les thermostats doivent être fournis par le fabricant des tuyaux </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C6073E" w14:textId="7FA12EFB" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
+    <w:p w14:paraId="61C6073E" w14:textId="7FA12EFB" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de thermostat : Thermostat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour chauffage seulement </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>avec écran tactile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0510BA28" w14:textId="2B9F6636" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
+    <w:p w14:paraId="0510BA28" w14:textId="2B9F6636" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de thermostat : </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Commande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">programmable </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SetPoint</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 521 avec sonde de plancher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112C7FC6" w14:textId="50041353" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="112C7FC6" w14:textId="50041353" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de thermostat : Thermostat numérique </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Smatrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulse (T-169) [doit être utilisé avec la commande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Smatrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulse (X-265)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4498A685" w14:textId="7C4AD274" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
+    <w:p w14:paraId="4498A685" w14:textId="7C4AD274" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Actionneurs de boucles : Les actionneurs des boucles doivent être actionnés par la chaleur pour un fonctionnement silencieux. Les actionneurs des boucles doivent être fournis par le fabricant des tuyaux </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F391EC6" w14:textId="0E6DA974" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
+    <w:p w14:paraId="2F391EC6" w14:textId="0E6DA974" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Panneaux de commande par zones : Des panneaux de commande par zones avec lampes DEL indiquant l’état des zones doivent être fournis pour chaque emplacement de collecteur. Les panneaux de commande par zones doivent être fournis par le fabricant des tuyaux </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F04A76" w14:textId="26FDD1EC" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
+    <w:p w14:paraId="31F04A76" w14:textId="26FDD1EC" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boîtiers de collecteur : Tous les collecteurs doivent être montés dans des boîtiers métalliques</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> montés en surface ou encastrés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Le boîtier doit pouvoir être verrouillé et peint. Les boîtiers doivent être fournis par le fabricant des tuyaux </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4C18" w:rsidRPr="00DD563B">
+      <w:r w:rsidR="00FD4C18" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2236685A" w14:textId="2AF3F9AA" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="2236685A" w14:textId="2AF3F9AA" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Robinets d’arrêt : Les robinets d’arrêt doivent être fournis par le fabricant des tuyaux en PEX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5278F398" w14:textId="6EB39FD7" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="5278F398" w14:textId="0BA2B955" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk216779959"/>
-      <w:r w:rsidRPr="00DD563B">
-[...24 lines deleted...]
-    <w:p w14:paraId="7DB69F40" w14:textId="1808C609" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Supports horizontaux : Tous les supports horizontaux pour les tuyaux de diamètres supérieurs à 1/2” doivent être fabriqués à partir d’acier galvanisé de calibre 23 et être fournis par le fabricant des tuyaux en PEX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB69F40" w14:textId="0A8EDDCD" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Type de support : Supports pour tuyaux PEX-a d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Uponor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00223443">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="4C5D1A39" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00DD563B" w:rsidRDefault="00E15035" w:rsidP="00E15035">
+    <w:p w14:paraId="4C5D1A39" w14:textId="77777777" w:rsidR="00E15035" w:rsidRPr="00572014" w:rsidRDefault="00E15035" w:rsidP="00E15035">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063320E9" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="00DD563B" w:rsidRDefault="004B511B" w:rsidP="004B511B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="063320E9" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="00572014" w:rsidRDefault="004B511B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[Select one thermostat type in “.1” below]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C21BB95" w14:textId="5E70AF16" w:rsidR="00EE7C67" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00FD4C18">
-      <w:pPr>
+    <w:p w14:paraId="66782B07" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk216779980"/>
+    </w:p>
+    <w:p w14:paraId="43DD0A50" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="fr-CA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BA352C" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00E10A65" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:vanish/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C21BB95" w14:textId="11E1710A" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MATÉRIAUX CONNEXES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9A7A02" w14:textId="77777777" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="7B9A7A02" w14:textId="77777777" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk216779991"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Matériaux connexes : Consulter les autres sections indiquées dans le paragraphe « Sections connexes » du présent document pour les matériaux connexes.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="628B43C1" w14:textId="2ABD9E83" w:rsidR="004B511B" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00FD4C18">
+    <w:p w14:paraId="628B43C1" w14:textId="2ABD9E83" w:rsidR="004B511B" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>EXÉCUTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B33635" w14:textId="3C92A84C" w:rsidR="004B511B" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00FD4C18">
+    <w:p w14:paraId="13B33635" w14:textId="3C92A84C" w:rsidR="004B511B" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>DIRECTIVES DU FABRICANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C875BC" w14:textId="77777777" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="71C875BC" w14:textId="77777777" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk216780023"/>
-      <w:r w:rsidRPr="00DD563B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conformité : Se conformer aux données techniques du fabricant, y compris les bulletins techniques du produit, les directives d’installation et les directives de déballage du produit pour l’installation. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="1293D19C" w14:textId="0E5BA726" w:rsidR="004B511B" w:rsidRPr="00DD563B" w:rsidRDefault="00DA3F4F" w:rsidP="00FD4C18">
+    <w:p w14:paraId="1293D19C" w14:textId="0E5BA726" w:rsidR="004B511B" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>INSPECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2AA539" w14:textId="521E3131" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="2B2AA539" w14:textId="521E3131" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk216780048"/>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Inspection des conditions du site : Vérifier les conditions installées lors de sections précédentes pour assurer que leur état est acceptable pour l’installation du réseau de tuyauterie en PEX, conformément aux directives du fabricant.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="7870A140" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="00DD563B" w:rsidRDefault="004B511B" w:rsidP="00FD4C18">
+    <w:p w14:paraId="7870A140" w14:textId="77777777" w:rsidR="004B511B" w:rsidRPr="00572014" w:rsidRDefault="004B511B" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD563B">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>INSTALLATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359EEEDD" w14:textId="2D3E5733" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="359EEEDD" w14:textId="2D3E5733" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="23"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Installation pour chauffage et refroidissement rayonnants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6B3172" w14:textId="66F3E4D7" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="1D6B3172" w14:textId="66F3E4D7" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Installer les boucles de chauffage et de refroidissement rayonnant selon les recommandations du fabricant de la tuyauterie et tel qu’indiqué sur les dessins contractuels. L’installation des tuyaux, l’espacement des tuyaux, la configuration des collecteurs et l’emplacement des collecteurs doivent respecter les dessins d’atelier. Consulter les notes sur les dessins d’atelier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345499B6" w14:textId="7E6F36A2" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+    <w:p w14:paraId="345499B6" w14:textId="7E6F36A2" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD563B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les tuyaux d’alimentation et de retour des collecteurs doivent être munis de robinets d’isolement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C99B6E8" w14:textId="1408F74E" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les raccords et les collecteurs doivent être accessibles pour l’entretien. Les seules exceptions sont pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>jonctionnement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de raccords et les procédures approuvées par le fabricant pour les raccords dissimulés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200AA951" w14:textId="6A9551A4" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Installer les boucles de tuyauterie sans jonctions. On peut installer une jonction dans une boucle imbriquée en cas de dommages sur le chantier avec réparations d’urgence autorisées. Consulter le manuel d’installation du fabricant des tuyaux en PEX pour des directives d’installation de jonctions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540E4365" w14:textId="69E33241" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’assurer qu’aucune colle, aucun solvant ou autres produits chimiques n’entrent pas en contact avec les tuyaux sans l’autorisation du fabricant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423C51A8" w14:textId="12C6A56C" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Des supports de cintrage fournis par le fabricant doivent être utilisés là où la tuyauterie entre et sort d’une dalle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE51F77" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les raccordements de la tuyauterie en PEX doivent être effectués en conformité avec la norme ASTM F1960.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CB993E" w14:textId="5AA99A77" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S'assurer que le matériau coupe-feu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requis selon les plans d’assemblage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>p.ex., scellant ou mastic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) n'entre pas en contact avec les raccords </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612601EE" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les tuyaux en PEX doivent être installés conformément aux exigences de la norme CAN/ULC-S102.2 pour les applications de plénum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F157D50" w14:textId="4D7C5E7D" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Les méthodes de raccordement des tuyaux doivent respecter les directives d’installation du fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16753364" w14:textId="020451AE" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Pressuriser la tuyauterie avec de l’air ou de l’eau, en conformité avec les codes applicables et les recommandations du fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29414830" w14:textId="2CD8784B" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se conformer aux directives de sécurité lors du test de pression, y compris l’utilisation d’air comprimé, le cas échéant. Ne pas utiliser l’eau pour pressuriser le réseau si la température de l’air ambiant risque de baisser sous 32 °F (0 °C). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487B3081" w14:textId="36AECEE2" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’assurer que le réseau est </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD563B" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>protégé des conditions de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3900A140" w14:textId="7FD75ABE" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Équilibrage initial : Ajuster le débit de toutes les boucles tel qu’indiqué sur les dessins d’atelier. La configuration pour ajuster le débit doit être calculée à l’aide du logiciel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DD563B" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>LoopCAD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6836ECAA" w14:textId="0FE55D2E" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD563B" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>réseau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne doit pas fonctionner durant la période de durcissement du béton, sauf si l’autorisation est donnée et que des directives précises sur le préchauffage des panneaux sont fournies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D94D605" w14:textId="71BFA7D8" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Installation de produits connexes : Consulter les autres sections mentionnées dans le paragraphe « Sections connexes » pour l’installation de produits connexes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6D3E3E" w14:textId="77777777" w:rsidR="00FD4C18" w:rsidRPr="00572014" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39268622" w14:textId="4454A16E" w:rsidR="00DA3F4F" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>CONTRÔLE DE LA QUALITÉ SUR LE TERRAIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE29529" w14:textId="2E2E3D0B" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk216781427"/>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Les tuyaux d’alimentation et de retour des collecteurs doivent être munis de robinets d’isolement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C99B6E8" w14:textId="1408F74E" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+        <w:t>Tests sur le chantier (test pendant et après l’installation) : [Spécifier les exigences applicables en matière de tests à effectuer durant et après l’installation du produit].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05813F35" w14:textId="7BE77CB3" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Services de terrain du fabricant : Fournir les services de terrain du fabricant, consistant des recommandations d’utilisation du produit et de visites régulières du chantier pour l’inspection de l’installation du produit en conformité avec les directives du fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D51A75E" w14:textId="3E35070A" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Les raccords et les collecteurs doivent être accessibles pour l’entretien. Les seules exceptions sont pour le </w:t>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Visites du chantier : [Spécifier le nombre et la durée des visites régulières]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="3B68493A" w14:textId="461BF04D" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>RÉGLAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6357BEBB" w14:textId="363B6C99" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réglages </w:t>
+      </w:r>
+      <w:r w:rsidR="00B769F7" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Équilibrer toutes les boucles en ajustant le débitmètre à la valeur souhaitée, conformément au plan de conception </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD563B">
-[...5 lines deleted...]
-        <w:t>jonctionnement</w:t>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>LoopCAD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD563B">
-[...8 lines deleted...]
-    <w:p w14:paraId="200AA951" w14:textId="6A9551A4" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou aux recommandations du concepteur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FACEFE7" w14:textId="0D9BEF03" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réglages </w:t>
+      </w:r>
+      <w:r w:rsidR="00B769F7" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Équilibrer toutes les lignes de distribution </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>hydroniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en fonction des exigences du collecteur ou de l’unité terminale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8FABB9" w14:textId="6DCD9FDC" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00DA3F4F" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>NETTOYAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4559B5" w14:textId="77777777" w:rsidR="00E10A65" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nettoyage </w:t>
+      </w:r>
+      <w:r w:rsidR="00B769F7" w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Retirer les protections temporaires des zones de travail adjacentes. Réparer et remplacer les produits endommagés. Nettoyer les produits installés en conformité avec les directives du fabricant avant l’accord du propriétaire. Retirer les débris du chantier et en disposer selon la loi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Si un produit de désinfection chimique est utilisé, isoler le tuyau en PEX du reste du réseau ou suivre la procédure recommandée par le fabricant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C39046" w14:textId="56C56693" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Désinfection du réseau d'eau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B64C7C" w14:textId="775A41EC" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="540E4365" w14:textId="69E33241" w:rsidR="00FD4C18" w:rsidRPr="00DD563B" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tuyaux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>AquaPEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être désinfectés conformément aux directives de désinfection d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou aux exigences des codes locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A1203D" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="423C51A8" w14:textId="12C6A56C" w:rsidR="00FD4C18" w:rsidRDefault="00FD4C18" w:rsidP="00FD4C18">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Utiliser des nettoyants sans pétrole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5EB347" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="14FCD369" w14:textId="77777777" w:rsidR="009851C9" w:rsidRDefault="009851C9" w:rsidP="009851C9">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ne pas dépasser un pH de 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8442F2" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...17 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne pas permettre au réseau de dépasser une pression de 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>psi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C114714" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
-[...769 lines deleted...]
-          <w:numId w:val="23"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Désinfection du réseau d'eau</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">Utiliser une solution désinfectante de chlore ou de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+        <w:t>chloramine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Les tuyaux AquaPEX d’</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C73E83">
+        <w:t xml:space="preserve">, à raison de : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE07CC5" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Uponor</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C73E83">
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doivent être désinfectés conformément aux </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00070EB7">
+        <w:t>200 parties par million (ppm) pendant 3 h à une température maximale de 77 °F (25 °C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781F5560" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou aux exigences des codes locaux</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+        <w:t>50 parties par million (ppm) pendant 24 h à une température maximale de 77 °F (25 °C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651B2C79" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Utiliser des nettoyants sans pétrole</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+        <w:t>4 parties par million (ppm) pendant 72 h à une température maximale de 140 °F (60 °C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1F4B2F" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Pour éviter de réduire la durée de vie des composants du réseau, les solutions désinfectantes ne doivent pas rester dans le réseau plus de 72 h, conformément aux directives de désinfection d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Uponor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>. Rincer le réseau à l'eau potable après la désinfection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E581465" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Ne pas dépasser un pH de 11</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+        <w:t xml:space="preserve">Le dioxyde de chlore n'est pas recommandé pour la désinfection du réseau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741354E8" w14:textId="77777777" w:rsidR="00D9751A" w:rsidRPr="00572014" w:rsidRDefault="00D9751A" w:rsidP="00D9751A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Ne pas permettre au réseau de dépasser une pression de 80 psi lorsque la température de l’eau dépasse 120 °F (48,9 °C)</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C73E83">
+        <w:t>Si d'autres désinfectants doivent être utilisés, consulter le fabricant des tuyaux pour vérifier la compatibilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F144C3A" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>PROTECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32344BCF" w14:textId="77777777" w:rsidR="00DD563B" w:rsidRPr="00572014" w:rsidRDefault="00DD563B" w:rsidP="00E10A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Protection : Protéger les surfaces des produits et des finitions contre les dommages durant la construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEC716E" w14:textId="77777777" w:rsidR="00EE7C67" w:rsidRPr="00572014" w:rsidRDefault="00EE7C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC85ED4" w14:textId="2CF56305" w:rsidR="00EE7C67" w:rsidRPr="000721C3" w:rsidRDefault="00DD563B" w:rsidP="00E335B7">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C73E83">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C73E83">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>FIN DE LA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C67" w:rsidRPr="00572014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...260 lines deleted...]
-          <w:sz w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE7C67" w:rsidRPr="000721C3" w:rsidSect="00A267F2">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56505550" w14:textId="77777777" w:rsidR="00842495" w:rsidRDefault="00842495">
+    <w:p w14:paraId="05E663BF" w14:textId="77777777" w:rsidR="00834878" w:rsidRDefault="00834878">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24C3C873" w14:textId="77777777" w:rsidR="00842495" w:rsidRDefault="00842495">
+    <w:p w14:paraId="2EA873DE" w14:textId="77777777" w:rsidR="00834878" w:rsidRDefault="00834878">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79C6F413" w14:textId="2A94725C" w:rsidR="00EE7C67" w:rsidRPr="000721C3" w:rsidRDefault="004902C5" w:rsidP="000721C3">
+  <w:p w14:paraId="79C6F413" w14:textId="39846AE7" w:rsidR="00EE7C67" w:rsidRPr="000721C3" w:rsidRDefault="004902C5" w:rsidP="000721C3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">GF Building Flow Solutions </w:t>
     </w:r>
     <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>- Spécifications pour chauffage et refroidissement rayonnants</w:t>
     </w:r>
-    <w:r w:rsidR="007F6F95">
+    <w:r w:rsidR="00416EE0" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:br/>
-[...6 lines deleted...]
-      <w:t>(</w:t>
+      <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>version complète</w:t>
     </w:r>
     <w:r w:rsidR="00416EE0" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
-    <w:r w:rsidR="005254A9">
+    <w:r w:rsidR="006D272E" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="007F6F95">
+    <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve"> décembre</w:t>
     </w:r>
-    <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
+    <w:r w:rsidR="005A5C54" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      <w:t>6</w:t>
+      <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="608E6AD2" w14:textId="0BFB1B85" w:rsidR="00416EE0" w:rsidRPr="000721C3" w:rsidRDefault="00416EE0" w:rsidP="004A2C79">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">23 </w:t>
     </w:r>
     <w:r w:rsidR="009B6205" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>83 16</w:t>
     </w:r>
     <w:r w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
@@ -9822,71 +10804,71 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EF451C" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="118F59C1" w14:textId="77777777" w:rsidR="00842495" w:rsidRDefault="00842495">
+    <w:p w14:paraId="6D7A379B" w14:textId="77777777" w:rsidR="00834878" w:rsidRDefault="00834878">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D998575" w14:textId="77777777" w:rsidR="00842495" w:rsidRDefault="00842495">
+    <w:p w14:paraId="0E64CC23" w14:textId="77777777" w:rsidR="00834878" w:rsidRDefault="00834878">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="546F2F82" w14:textId="2F4F88DD" w:rsidR="00F46BA5" w:rsidRDefault="00F46BA5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19423FAF" wp14:editId="5DA29CBC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="502920" cy="307340"/>
               <wp:effectExtent l="0" t="0" r="11430" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="618647564" name="Text Box 2" descr="INTERNAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
@@ -9970,51 +10952,51 @@
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">INTERNAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="584ACF49" w14:textId="670C6005" w:rsidR="00EA7763" w:rsidRPr="000721C3" w:rsidRDefault="00EA7763" w:rsidP="004A2C79">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000721C3" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">Équipement de chauffage et </w:t>
     </w:r>
     <w:r w:rsidR="000721C3">
@@ -10038,51 +11020,51 @@
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
     <w:r w:rsidR="00416EE0" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> 23 </w:t>
     </w:r>
     <w:r w:rsidR="00D763AA" w:rsidRPr="000721C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>83 16</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66E8C5EE" w14:textId="65BB4957" w:rsidR="00F46BA5" w:rsidRDefault="00F46BA5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF96FA3" wp14:editId="7204B82E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="502920" cy="307340"/>
               <wp:effectExtent l="0" t="0" r="11430" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="375732062" name="Text Box 1" descr="INTERNAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
@@ -10405,50 +11387,198 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AFC1D19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E496F564"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="109552A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATArticle"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ARCATParagraph"/>
       <w:lvlText w:val="%3. "/>
@@ -10496,51 +11626,51 @@
       <w:pPr>
         <w:ind w:left="3456" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARCATSubSub4"/>
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11CC6711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C340402"/>
     <w:lvl w:ilvl="0" w:tplc="A6EA1270">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10585,51 +11715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12FE3B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C7AC66E"/>
     <w:lvl w:ilvl="0" w:tplc="12828912">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10674,51 +11804,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24201122"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="723E1C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -10792,51 +11922,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DE78B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -10912,172 +12042,52 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34E15ABA"/>
-    <w:multiLevelType w:val="multilevel"/>
-[...118 lines deleted...]
-    <w:nsid w:val="395A7903"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -11273,98 +12283,98 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD20B5C"/>
+    <w:nsid w:val="3AE220B8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="95707E38"/>
+    <w:tmpl w:val="0BCCCE16"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11393,82 +12403,82 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EDC4D23"/>
+    <w:nsid w:val="3CD20B5C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F6EC79E6"/>
+    <w:tmpl w:val="95707E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -11513,50 +12523,170 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDC4D23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6EC79E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F74CCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E496F564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11660,51 +12790,51 @@
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487D1648"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBACE314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11773,51 +12903,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B71644F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B7279BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -11893,99 +13023,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50337B9F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E9B5325"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="318637DC"/>
+    <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12013,99 +13143,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55920EEA"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50337B9F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5D3A1600"/>
+    <w:tmpl w:val="318637DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="2"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12133,99 +13263,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57CF6D9E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55920EEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C42664D2"/>
+    <w:tmpl w:val="5D3A1600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="3"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12253,99 +13383,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B24508C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CF6D9E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B2F866B4"/>
+    <w:tmpl w:val="F5903F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12373,99 +13503,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC4442C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B24508C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F6EC79E6"/>
+    <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12493,99 +13623,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F50CFE"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC4442C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B2F866B4"/>
+    <w:tmpl w:val="F6EC79E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12613,99 +13743,99 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69327DCF"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F50CFE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7908AC00"/>
+    <w:tmpl w:val="B2F866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12733,54 +13863,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75382DC9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69327DCF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D7FC7972"/>
+    <w:tmpl w:val="7908AC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12853,71 +13983,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE63645"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B64592"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C3144F76"/>
+    <w:tmpl w:val="4E686C10"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="4"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -12973,51 +14103,404 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=".%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75382DC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7FC7972"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CDF5B6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB740B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DE63645"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3144F76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E125D56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3309E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -13092,525 +14575,630 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3158A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA20A95A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=".%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="6518878">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="813255289">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1002664774">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="517013941">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="812792384">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1628045936">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1199198859">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1987660827">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1273127241">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1929121640">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1183593783">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="696004619">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1309282978">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1309751464">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="730882589">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1237083067">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="517013941">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1199198859">
+  <w:num w:numId="17" w16cid:durableId="793520018">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1987660827">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1870944487">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="293021077">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="77554784">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1028602622">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="923878582">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="923878582">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23" w16cid:durableId="1756975085">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1756975085">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="24" w16cid:durableId="1048148546">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="828134687">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25" w16cid:durableId="255096039">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1428845679">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="26" w16cid:durableId="91241584">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1419600136">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="138084717">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1428845679">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="869218456">
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E335B7"/>
     <w:rsid w:val="000047F0"/>
     <w:rsid w:val="00011E67"/>
     <w:rsid w:val="00027655"/>
     <w:rsid w:val="00047D1C"/>
     <w:rsid w:val="00053C75"/>
-    <w:rsid w:val="00070EB7"/>
     <w:rsid w:val="000721C3"/>
     <w:rsid w:val="000744E2"/>
     <w:rsid w:val="00074B6B"/>
     <w:rsid w:val="00077C50"/>
     <w:rsid w:val="00081034"/>
     <w:rsid w:val="000835C0"/>
     <w:rsid w:val="00083A48"/>
     <w:rsid w:val="00087D0D"/>
     <w:rsid w:val="000965AE"/>
     <w:rsid w:val="000A01C6"/>
     <w:rsid w:val="000A79DC"/>
     <w:rsid w:val="000B77EB"/>
     <w:rsid w:val="000D16B9"/>
     <w:rsid w:val="000D6CC4"/>
     <w:rsid w:val="000D74C8"/>
     <w:rsid w:val="000D79E6"/>
     <w:rsid w:val="000E7A72"/>
     <w:rsid w:val="00111555"/>
+    <w:rsid w:val="00112F02"/>
     <w:rsid w:val="00114338"/>
     <w:rsid w:val="0011501A"/>
     <w:rsid w:val="00120E26"/>
     <w:rsid w:val="001215CB"/>
     <w:rsid w:val="00122FDC"/>
     <w:rsid w:val="00131EC5"/>
     <w:rsid w:val="001323FC"/>
     <w:rsid w:val="00135629"/>
     <w:rsid w:val="00140999"/>
-    <w:rsid w:val="0014756B"/>
     <w:rsid w:val="00150D45"/>
     <w:rsid w:val="00152B59"/>
     <w:rsid w:val="00153360"/>
     <w:rsid w:val="001539FD"/>
     <w:rsid w:val="00153A9B"/>
     <w:rsid w:val="00153C9C"/>
-    <w:rsid w:val="00154F8D"/>
     <w:rsid w:val="00155532"/>
     <w:rsid w:val="00160CFC"/>
     <w:rsid w:val="00174702"/>
     <w:rsid w:val="0017549C"/>
     <w:rsid w:val="0018424E"/>
     <w:rsid w:val="001A00C2"/>
     <w:rsid w:val="001A00F3"/>
-    <w:rsid w:val="001A1ADD"/>
     <w:rsid w:val="001B37EC"/>
     <w:rsid w:val="001B607F"/>
     <w:rsid w:val="001C00C8"/>
     <w:rsid w:val="001C2B2E"/>
     <w:rsid w:val="001C46C3"/>
     <w:rsid w:val="001D720C"/>
     <w:rsid w:val="001E0044"/>
-    <w:rsid w:val="001E0185"/>
     <w:rsid w:val="001E6CA1"/>
     <w:rsid w:val="001F5B63"/>
+    <w:rsid w:val="001F698C"/>
     <w:rsid w:val="00201EE7"/>
     <w:rsid w:val="0020438F"/>
-    <w:rsid w:val="00205694"/>
     <w:rsid w:val="0021282B"/>
     <w:rsid w:val="00214796"/>
     <w:rsid w:val="00214DD0"/>
     <w:rsid w:val="0021737F"/>
     <w:rsid w:val="00217843"/>
-    <w:rsid w:val="00223443"/>
     <w:rsid w:val="00254661"/>
     <w:rsid w:val="00264B42"/>
     <w:rsid w:val="00265511"/>
     <w:rsid w:val="0026799F"/>
     <w:rsid w:val="002719C5"/>
     <w:rsid w:val="00281B19"/>
     <w:rsid w:val="00285623"/>
     <w:rsid w:val="00285C19"/>
     <w:rsid w:val="00285CD4"/>
     <w:rsid w:val="002A1AA8"/>
-    <w:rsid w:val="002B16DB"/>
     <w:rsid w:val="002B7E16"/>
     <w:rsid w:val="002C1282"/>
     <w:rsid w:val="002C1897"/>
     <w:rsid w:val="002C334A"/>
     <w:rsid w:val="002C588D"/>
     <w:rsid w:val="002D360B"/>
     <w:rsid w:val="002D4611"/>
     <w:rsid w:val="002D5712"/>
     <w:rsid w:val="002D74FC"/>
     <w:rsid w:val="002F3694"/>
     <w:rsid w:val="002F5481"/>
     <w:rsid w:val="00301B88"/>
     <w:rsid w:val="003072FF"/>
     <w:rsid w:val="003079BA"/>
     <w:rsid w:val="0031479D"/>
-    <w:rsid w:val="00315FC1"/>
     <w:rsid w:val="00317933"/>
     <w:rsid w:val="00317BEA"/>
     <w:rsid w:val="003201B1"/>
     <w:rsid w:val="00324DCD"/>
     <w:rsid w:val="003367DC"/>
     <w:rsid w:val="003408AF"/>
     <w:rsid w:val="00357D07"/>
     <w:rsid w:val="0036680B"/>
     <w:rsid w:val="0037275D"/>
     <w:rsid w:val="0037280C"/>
     <w:rsid w:val="00397648"/>
     <w:rsid w:val="003A2066"/>
     <w:rsid w:val="003B41DD"/>
     <w:rsid w:val="003C08B8"/>
     <w:rsid w:val="003C65A1"/>
     <w:rsid w:val="003E0CC6"/>
     <w:rsid w:val="003F2F5A"/>
     <w:rsid w:val="00400158"/>
     <w:rsid w:val="00415A03"/>
     <w:rsid w:val="00416EE0"/>
     <w:rsid w:val="00422801"/>
     <w:rsid w:val="0042413A"/>
     <w:rsid w:val="00425727"/>
     <w:rsid w:val="004408B5"/>
     <w:rsid w:val="004512E3"/>
     <w:rsid w:val="00451C6F"/>
     <w:rsid w:val="00452A4D"/>
     <w:rsid w:val="004600D7"/>
     <w:rsid w:val="00460665"/>
     <w:rsid w:val="00460D96"/>
     <w:rsid w:val="004618E6"/>
     <w:rsid w:val="004815E7"/>
     <w:rsid w:val="00482A36"/>
     <w:rsid w:val="004840E5"/>
     <w:rsid w:val="004902C5"/>
     <w:rsid w:val="004974EC"/>
     <w:rsid w:val="004A2C79"/>
     <w:rsid w:val="004A470E"/>
     <w:rsid w:val="004B511B"/>
     <w:rsid w:val="004B7339"/>
-    <w:rsid w:val="004B77EB"/>
     <w:rsid w:val="004D0C86"/>
     <w:rsid w:val="004D495F"/>
     <w:rsid w:val="004E066B"/>
     <w:rsid w:val="004E2F51"/>
     <w:rsid w:val="004E4E49"/>
     <w:rsid w:val="004E69A1"/>
     <w:rsid w:val="004F1AAA"/>
     <w:rsid w:val="004F3902"/>
     <w:rsid w:val="004F5369"/>
     <w:rsid w:val="004F5811"/>
-    <w:rsid w:val="005064FC"/>
     <w:rsid w:val="00506EA3"/>
     <w:rsid w:val="0051711D"/>
-    <w:rsid w:val="005254A9"/>
     <w:rsid w:val="005273E4"/>
     <w:rsid w:val="00533F21"/>
     <w:rsid w:val="00540E81"/>
     <w:rsid w:val="005537EB"/>
     <w:rsid w:val="00553F18"/>
     <w:rsid w:val="005544B2"/>
     <w:rsid w:val="005660FB"/>
     <w:rsid w:val="00567C3E"/>
+    <w:rsid w:val="00572014"/>
     <w:rsid w:val="005753D0"/>
     <w:rsid w:val="00580005"/>
     <w:rsid w:val="00581528"/>
     <w:rsid w:val="005873AC"/>
     <w:rsid w:val="00593191"/>
     <w:rsid w:val="005A5C54"/>
     <w:rsid w:val="005B004C"/>
-    <w:rsid w:val="005B1B98"/>
     <w:rsid w:val="005B3558"/>
     <w:rsid w:val="005B5BEF"/>
     <w:rsid w:val="005C3D83"/>
     <w:rsid w:val="005C41C7"/>
     <w:rsid w:val="005C6890"/>
     <w:rsid w:val="005D11E1"/>
     <w:rsid w:val="005D4E26"/>
-    <w:rsid w:val="005E7C1B"/>
     <w:rsid w:val="005F4928"/>
     <w:rsid w:val="00602226"/>
     <w:rsid w:val="0060354F"/>
     <w:rsid w:val="006057CC"/>
     <w:rsid w:val="006073F8"/>
     <w:rsid w:val="00610810"/>
     <w:rsid w:val="00612065"/>
     <w:rsid w:val="00612CF6"/>
     <w:rsid w:val="00624467"/>
     <w:rsid w:val="0063196B"/>
     <w:rsid w:val="00637037"/>
     <w:rsid w:val="00640FBF"/>
-    <w:rsid w:val="0064130E"/>
     <w:rsid w:val="00641B3B"/>
     <w:rsid w:val="00643679"/>
     <w:rsid w:val="006536AD"/>
     <w:rsid w:val="00663701"/>
     <w:rsid w:val="0066551D"/>
     <w:rsid w:val="006659E5"/>
     <w:rsid w:val="00666B03"/>
     <w:rsid w:val="00673CEE"/>
     <w:rsid w:val="006762FF"/>
     <w:rsid w:val="00676804"/>
     <w:rsid w:val="006820B8"/>
     <w:rsid w:val="00687605"/>
     <w:rsid w:val="00690597"/>
     <w:rsid w:val="0069539B"/>
     <w:rsid w:val="006961AB"/>
     <w:rsid w:val="006A2561"/>
     <w:rsid w:val="006B034B"/>
     <w:rsid w:val="006B0AB8"/>
     <w:rsid w:val="006B3DBA"/>
     <w:rsid w:val="006B3E7E"/>
-    <w:rsid w:val="006B56B5"/>
     <w:rsid w:val="006C4D52"/>
     <w:rsid w:val="006C62EE"/>
     <w:rsid w:val="006D272E"/>
     <w:rsid w:val="006D35CA"/>
     <w:rsid w:val="006D673F"/>
     <w:rsid w:val="006E3AA5"/>
     <w:rsid w:val="006E40A3"/>
     <w:rsid w:val="006E6849"/>
     <w:rsid w:val="006F546E"/>
     <w:rsid w:val="006F6220"/>
     <w:rsid w:val="006F6FA0"/>
     <w:rsid w:val="007009D6"/>
     <w:rsid w:val="0070243E"/>
     <w:rsid w:val="0071091B"/>
     <w:rsid w:val="00712B05"/>
     <w:rsid w:val="007168DB"/>
     <w:rsid w:val="00721FD8"/>
     <w:rsid w:val="00722917"/>
-    <w:rsid w:val="0073254E"/>
     <w:rsid w:val="00736339"/>
     <w:rsid w:val="00740B2C"/>
     <w:rsid w:val="00744B81"/>
     <w:rsid w:val="00752B09"/>
     <w:rsid w:val="0075758C"/>
     <w:rsid w:val="007620EE"/>
     <w:rsid w:val="00772A29"/>
-    <w:rsid w:val="0077343E"/>
     <w:rsid w:val="00777067"/>
     <w:rsid w:val="00780A18"/>
     <w:rsid w:val="00784815"/>
     <w:rsid w:val="007870FE"/>
     <w:rsid w:val="00790C00"/>
     <w:rsid w:val="00793D93"/>
     <w:rsid w:val="007A4531"/>
     <w:rsid w:val="007B1929"/>
     <w:rsid w:val="007B2D3D"/>
     <w:rsid w:val="007C6FE3"/>
     <w:rsid w:val="007D0767"/>
     <w:rsid w:val="007E405D"/>
     <w:rsid w:val="007E7298"/>
-    <w:rsid w:val="007F6F95"/>
     <w:rsid w:val="00804E5C"/>
-    <w:rsid w:val="00805B5E"/>
     <w:rsid w:val="0082297B"/>
     <w:rsid w:val="00824C56"/>
     <w:rsid w:val="00827E09"/>
     <w:rsid w:val="00830D8A"/>
     <w:rsid w:val="00833F4D"/>
+    <w:rsid w:val="00834878"/>
     <w:rsid w:val="00836CDE"/>
     <w:rsid w:val="00837D72"/>
-    <w:rsid w:val="00842495"/>
     <w:rsid w:val="00847B7D"/>
-    <w:rsid w:val="00847D84"/>
     <w:rsid w:val="00850827"/>
     <w:rsid w:val="00861677"/>
     <w:rsid w:val="0086257C"/>
     <w:rsid w:val="00864778"/>
-    <w:rsid w:val="0087070B"/>
     <w:rsid w:val="00871086"/>
     <w:rsid w:val="008713AB"/>
     <w:rsid w:val="00877A10"/>
     <w:rsid w:val="00881247"/>
     <w:rsid w:val="00882F78"/>
     <w:rsid w:val="0088489D"/>
     <w:rsid w:val="00895609"/>
     <w:rsid w:val="008A1B41"/>
     <w:rsid w:val="008A5D10"/>
     <w:rsid w:val="008A65F1"/>
     <w:rsid w:val="008A67C5"/>
     <w:rsid w:val="008A7066"/>
     <w:rsid w:val="008B2DFB"/>
     <w:rsid w:val="008B5F54"/>
     <w:rsid w:val="008B7D02"/>
     <w:rsid w:val="008D19EF"/>
     <w:rsid w:val="008D62DE"/>
     <w:rsid w:val="008E363B"/>
     <w:rsid w:val="008E5910"/>
     <w:rsid w:val="008F5A21"/>
     <w:rsid w:val="00907AD1"/>
     <w:rsid w:val="00910D6A"/>
     <w:rsid w:val="009135B7"/>
     <w:rsid w:val="00913A32"/>
     <w:rsid w:val="00914CE8"/>
     <w:rsid w:val="00914E3F"/>
     <w:rsid w:val="00915782"/>
     <w:rsid w:val="00917031"/>
     <w:rsid w:val="009251E8"/>
     <w:rsid w:val="00932900"/>
     <w:rsid w:val="00945AEF"/>
     <w:rsid w:val="00947825"/>
     <w:rsid w:val="00950110"/>
     <w:rsid w:val="00956786"/>
     <w:rsid w:val="00961B3D"/>
     <w:rsid w:val="0096479F"/>
     <w:rsid w:val="00964BD4"/>
     <w:rsid w:val="0096542F"/>
     <w:rsid w:val="00970132"/>
     <w:rsid w:val="00970853"/>
     <w:rsid w:val="00970F1F"/>
     <w:rsid w:val="0097580B"/>
     <w:rsid w:val="0098215A"/>
-    <w:rsid w:val="009851C9"/>
     <w:rsid w:val="009A7EDC"/>
     <w:rsid w:val="009B6205"/>
     <w:rsid w:val="009B7677"/>
-    <w:rsid w:val="009C6FC4"/>
     <w:rsid w:val="009E08C4"/>
     <w:rsid w:val="009E215B"/>
     <w:rsid w:val="009F0337"/>
     <w:rsid w:val="009F0BA9"/>
     <w:rsid w:val="009F54EA"/>
     <w:rsid w:val="009F61AE"/>
     <w:rsid w:val="00A117EA"/>
     <w:rsid w:val="00A267F2"/>
     <w:rsid w:val="00A274E1"/>
     <w:rsid w:val="00A338A3"/>
     <w:rsid w:val="00A36995"/>
     <w:rsid w:val="00A44ACF"/>
     <w:rsid w:val="00A45C2F"/>
     <w:rsid w:val="00A54FB2"/>
     <w:rsid w:val="00A62B6D"/>
-    <w:rsid w:val="00A63F18"/>
     <w:rsid w:val="00A64707"/>
     <w:rsid w:val="00A70B7B"/>
     <w:rsid w:val="00A868FA"/>
     <w:rsid w:val="00A97D2C"/>
-    <w:rsid w:val="00AA3E11"/>
     <w:rsid w:val="00AA6FDB"/>
     <w:rsid w:val="00AB2EB5"/>
     <w:rsid w:val="00AC1C1C"/>
     <w:rsid w:val="00AC1FD1"/>
     <w:rsid w:val="00AC3915"/>
     <w:rsid w:val="00AC53C6"/>
     <w:rsid w:val="00AD07D6"/>
     <w:rsid w:val="00AD1FCA"/>
     <w:rsid w:val="00AD4651"/>
     <w:rsid w:val="00AD4FE1"/>
     <w:rsid w:val="00AD66B2"/>
     <w:rsid w:val="00AE09F5"/>
     <w:rsid w:val="00AE4C08"/>
     <w:rsid w:val="00AE4E1B"/>
     <w:rsid w:val="00AF7754"/>
     <w:rsid w:val="00B27E31"/>
     <w:rsid w:val="00B3029E"/>
     <w:rsid w:val="00B423E6"/>
     <w:rsid w:val="00B51CB3"/>
     <w:rsid w:val="00B6739A"/>
     <w:rsid w:val="00B769F7"/>
     <w:rsid w:val="00B77AE0"/>
-    <w:rsid w:val="00B82453"/>
     <w:rsid w:val="00B8298E"/>
     <w:rsid w:val="00B87251"/>
-    <w:rsid w:val="00B9116B"/>
     <w:rsid w:val="00B92ABC"/>
     <w:rsid w:val="00BB3168"/>
     <w:rsid w:val="00BB77A5"/>
     <w:rsid w:val="00BC1D2F"/>
     <w:rsid w:val="00BC34EA"/>
     <w:rsid w:val="00BD63FD"/>
     <w:rsid w:val="00BE10A0"/>
     <w:rsid w:val="00BE3E69"/>
     <w:rsid w:val="00BE4E5A"/>
     <w:rsid w:val="00BF51A1"/>
     <w:rsid w:val="00C0256B"/>
     <w:rsid w:val="00C054D7"/>
     <w:rsid w:val="00C05DCF"/>
     <w:rsid w:val="00C139D2"/>
     <w:rsid w:val="00C164ED"/>
     <w:rsid w:val="00C34FA6"/>
     <w:rsid w:val="00C403B0"/>
     <w:rsid w:val="00C40C10"/>
     <w:rsid w:val="00C4662E"/>
     <w:rsid w:val="00C5239E"/>
     <w:rsid w:val="00C7487E"/>
     <w:rsid w:val="00C74926"/>
     <w:rsid w:val="00C77500"/>
     <w:rsid w:val="00C90A1C"/>
     <w:rsid w:val="00C92310"/>
@@ -13622,163 +15210,158 @@
     <w:rsid w:val="00CD10FB"/>
     <w:rsid w:val="00CD40B3"/>
     <w:rsid w:val="00CE29D8"/>
     <w:rsid w:val="00CE4FFE"/>
     <w:rsid w:val="00CE5ABA"/>
     <w:rsid w:val="00CE7EF3"/>
     <w:rsid w:val="00CF127B"/>
     <w:rsid w:val="00CF1AFB"/>
     <w:rsid w:val="00CF3387"/>
     <w:rsid w:val="00CF5591"/>
     <w:rsid w:val="00CF7AA8"/>
     <w:rsid w:val="00D03992"/>
     <w:rsid w:val="00D0650A"/>
     <w:rsid w:val="00D06FD4"/>
     <w:rsid w:val="00D20A97"/>
     <w:rsid w:val="00D21EAC"/>
     <w:rsid w:val="00D22B8C"/>
     <w:rsid w:val="00D265DD"/>
     <w:rsid w:val="00D33B5E"/>
     <w:rsid w:val="00D35770"/>
     <w:rsid w:val="00D508D5"/>
     <w:rsid w:val="00D52F2E"/>
     <w:rsid w:val="00D532C2"/>
     <w:rsid w:val="00D5502A"/>
     <w:rsid w:val="00D646A4"/>
-    <w:rsid w:val="00D666F7"/>
     <w:rsid w:val="00D66D55"/>
     <w:rsid w:val="00D73ED5"/>
     <w:rsid w:val="00D74238"/>
     <w:rsid w:val="00D763AA"/>
     <w:rsid w:val="00D82F5B"/>
-    <w:rsid w:val="00D852F1"/>
     <w:rsid w:val="00D8714B"/>
     <w:rsid w:val="00D930A4"/>
     <w:rsid w:val="00D947A5"/>
     <w:rsid w:val="00D95F68"/>
+    <w:rsid w:val="00D9751A"/>
     <w:rsid w:val="00D97BCA"/>
     <w:rsid w:val="00DA1372"/>
     <w:rsid w:val="00DA3F4F"/>
     <w:rsid w:val="00DA63C2"/>
-    <w:rsid w:val="00DB01C7"/>
     <w:rsid w:val="00DB0CBA"/>
     <w:rsid w:val="00DB4C62"/>
     <w:rsid w:val="00DC3175"/>
     <w:rsid w:val="00DC5CE5"/>
     <w:rsid w:val="00DD0A0E"/>
     <w:rsid w:val="00DD167F"/>
     <w:rsid w:val="00DD3FBC"/>
     <w:rsid w:val="00DD563B"/>
     <w:rsid w:val="00DF3B66"/>
+    <w:rsid w:val="00E10A65"/>
     <w:rsid w:val="00E15035"/>
     <w:rsid w:val="00E15DCB"/>
     <w:rsid w:val="00E308C3"/>
     <w:rsid w:val="00E312FC"/>
     <w:rsid w:val="00E32ED2"/>
     <w:rsid w:val="00E335B7"/>
     <w:rsid w:val="00E406E4"/>
     <w:rsid w:val="00E43170"/>
     <w:rsid w:val="00E4694D"/>
-    <w:rsid w:val="00E60AFF"/>
-    <w:rsid w:val="00E63BF7"/>
     <w:rsid w:val="00E71F07"/>
     <w:rsid w:val="00E73F38"/>
     <w:rsid w:val="00E84313"/>
     <w:rsid w:val="00E87F89"/>
     <w:rsid w:val="00E95025"/>
     <w:rsid w:val="00E95297"/>
     <w:rsid w:val="00E95522"/>
     <w:rsid w:val="00E957C1"/>
     <w:rsid w:val="00E962E8"/>
     <w:rsid w:val="00EA7763"/>
     <w:rsid w:val="00EB4739"/>
     <w:rsid w:val="00EC160A"/>
     <w:rsid w:val="00ED2B44"/>
     <w:rsid w:val="00ED2EC6"/>
-    <w:rsid w:val="00ED6051"/>
     <w:rsid w:val="00EE383E"/>
     <w:rsid w:val="00EE7C67"/>
     <w:rsid w:val="00EF2EEC"/>
     <w:rsid w:val="00EF451C"/>
     <w:rsid w:val="00F00588"/>
     <w:rsid w:val="00F0545A"/>
     <w:rsid w:val="00F11D91"/>
     <w:rsid w:val="00F11FF7"/>
     <w:rsid w:val="00F150F6"/>
     <w:rsid w:val="00F20777"/>
     <w:rsid w:val="00F43B57"/>
     <w:rsid w:val="00F46BA5"/>
     <w:rsid w:val="00F50F3A"/>
     <w:rsid w:val="00F510FF"/>
-    <w:rsid w:val="00F51489"/>
     <w:rsid w:val="00F51FB6"/>
     <w:rsid w:val="00F54888"/>
     <w:rsid w:val="00F571C7"/>
     <w:rsid w:val="00F60BCE"/>
     <w:rsid w:val="00F66CAF"/>
+    <w:rsid w:val="00F71D14"/>
     <w:rsid w:val="00F749D9"/>
     <w:rsid w:val="00F84A27"/>
     <w:rsid w:val="00F8732B"/>
     <w:rsid w:val="00F93C58"/>
     <w:rsid w:val="00F94336"/>
     <w:rsid w:val="00F966AB"/>
     <w:rsid w:val="00FA6AFB"/>
     <w:rsid w:val="00FB05F3"/>
     <w:rsid w:val="00FB0E4A"/>
     <w:rsid w:val="00FD28F5"/>
     <w:rsid w:val="00FD4C18"/>
     <w:rsid w:val="00FD63B4"/>
-    <w:rsid w:val="00FD67E0"/>
     <w:rsid w:val="00FE1AF3"/>
     <w:rsid w:val="00FE2638"/>
     <w:rsid w:val="00FE55EE"/>
     <w:rsid w:val="00FF679E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B094D1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{24AB444C-D991-4572-A0E0-91DA1EE0869E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14134,295 +15717,294 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="1440"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00950110"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:link w:val="Titre2"/>
     <w:rsid w:val="004A2C79"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A2C79"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00452A4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00452A4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026799F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF679E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF679E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF679E"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF679E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF679E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF679E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATArticle">
     <w:name w:val="ARCAT Article"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D06FD4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
@@ -14528,53 +16110,53 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATSubSub5">
     <w:name w:val="ARCAT SubSub5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D06FD4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D74C8"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3435140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14617,51 +16199,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1862357714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/RwTSlAGiTE1h1riOVG2By" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gf.showpad.com/share/RwTSlAGiTE1h1riOVG2By" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naspecifications@georgfischer.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uponor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14956,69 +16538,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4a399015d7fb818acdcb6e28c8755f9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063DFA053A634A341974A0B6606E424BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f9b0661038b8b465dbc101dba5ae632">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf" xmlns:ns3="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd" xmlns:ns4="60b0d702-893c-4e2c-b860-55823d14ba9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73d025736cb0ef55502690562d3fc590" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <xsd:import namespace="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <xsd:import namespace="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -15209,163 +16787,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="60b0d702-893c-4e2c-b860-55823d14ba9e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BC21663-6260-43C9-A18C-83F30CD0E895}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F483BF83-58C0-45A7-83F8-897E090228C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D191B3F-6E98-48EC-80A8-63210DD64E90}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{632266ED-80BC-4BAA-8E0F-7A7E854F9BCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="662a0a8a-0a04-4fe9-90f9-1bcbfc3c7acf"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{320F51F2-B4B6-4255-921B-A665539873AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="397f2b64-b6bb-4f1d-9d04-58bf4fb463bd"/>
     <ds:schemaRef ds:uri="60b0d702-893c-4e2c-b860-55823d14ba9e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C4710D-B586-443F-866E-FFC44ED532B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8f8ff0ba-2c7f-4933-9c1e-ebae2a04b3e3}" enabled="1" method="Standard" siteId="{d0f5c1a2-e9a8-44ff-a1cc-b094c39a84d8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4876</Words>
-  <Characters>27794</Characters>
+  <Words>5174</Words>
+  <Characters>28463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>231</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>237</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SECTION 15770</vt:lpstr>
       <vt:lpstr>SECTION 15770</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uponor Wirsbo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32605</CharactersWithSpaces>
+  <CharactersWithSpaces>33570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.uponor.ca/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>